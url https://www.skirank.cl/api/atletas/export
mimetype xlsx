--- v0 (2026-04-18)
+++ v1 (2026-06-07)
@@ -410,51 +410,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O625"/>
+  <dimension ref="A1:O656"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="26.83203125" customWidth="1"/>
     <col min="2" max="2" width="18.83203125" customWidth="1"/>
     <col min="3" max="3" width="22.83203125" customWidth="1"/>
     <col min="4" max="4" width="13.83203125" customWidth="1"/>
     <col min="5" max="5" width="14.83203125" customWidth="1"/>
     <col min="6" max="6" width="10.83203125" customWidth="1"/>
     <col min="7" max="7" width="11.83203125" customWidth="1"/>
     <col min="8" max="8" width="11.83203125" customWidth="1"/>
     <col min="9" max="9" width="6.83203125" customWidth="1"/>
     <col min="10" max="10" width="44.83203125" customWidth="1"/>
     <col min="11" max="11" width="18.83203125" customWidth="1"/>
     <col min="12" max="12" width="15.83203125" customWidth="1"/>
     <col min="13" max="13" width="11.83203125" customWidth="1"/>
     <col min="14" max="14" width="14.83203125" customWidth="1"/>
     <col min="15" max="15" width="25.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Apellido Paterno</v>
       </c>
@@ -599,54 +599,54 @@
       <c r="A4" t="str">
         <v>ACLE</v>
       </c>
       <c r="B4" t="str">
         <v>ASENJO</v>
       </c>
       <c r="C4" t="str">
         <v>VICENTE JAVIER</v>
       </c>
       <c r="D4" t="str">
         <v>24019130K</v>
       </c>
       <c r="E4" t="str">
         <v>24019130-K</v>
       </c>
       <c r="F4">
         <v>2012</v>
       </c>
       <c r="G4" t="str">
         <v>U16</v>
       </c>
       <c r="H4" t="str">
         <v>Masculino</v>
       </c>
       <c r="I4" t="str">
-        <v>CAN</v>
+        <v>CSC</v>
       </c>
       <c r="J4" t="str">
-        <v>Club Andes</v>
+        <v>Club Snowboard Cumbres</v>
       </c>
       <c r="K4" t="str">
         <v>Sí</v>
       </c>
       <c r="L4" t="str">
         <v>No</v>
       </c>
       <c r="M4" t="str">
         <v/>
       </c>
       <c r="N4" t="str">
         <v>CHI</v>
       </c>
       <c r="O4" t="str">
         <v/>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>ACUÑA</v>
       </c>
       <c r="B5" t="str">
         <v>BARROS</v>
       </c>
       <c r="C5" t="str">
@@ -1327,28533 +1327,29990 @@
       </c>
       <c r="I19" t="str">
         <v>CLP</v>
       </c>
       <c r="J19" t="str">
         <v>Club de Ski La Parva</v>
       </c>
       <c r="K19" t="str">
         <v>Sí</v>
       </c>
       <c r="L19" t="str">
         <v>No</v>
       </c>
       <c r="M19" t="str">
         <v/>
       </c>
       <c r="N19" t="str">
         <v>CHI</v>
       </c>
       <c r="O19" t="str">
         <v>Farellones</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>ANGUITA</v>
+        <v>AMENABAR</v>
       </c>
       <c r="B20" t="str">
-        <v>AVILES</v>
+        <v>QUINTAS</v>
       </c>
       <c r="C20" t="str">
-        <v>DELFINA</v>
+        <v>Santiago</v>
       </c>
       <c r="D20" t="str">
-        <v>241213900</v>
+        <v>255611054</v>
       </c>
       <c r="E20" t="str">
-        <v>241213900</v>
+        <v>25.561.105-4</v>
       </c>
       <c r="F20">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="G20" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H20" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I20" t="str">
-        <v>CAO</v>
+        <v>CAN</v>
       </c>
       <c r="J20" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club Andes</v>
       </c>
       <c r="K20" t="str">
         <v>Sí</v>
       </c>
       <c r="L20" t="str">
         <v>No</v>
       </c>
       <c r="M20" t="str">
         <v/>
       </c>
       <c r="N20" t="str">
         <v>CHI</v>
       </c>
       <c r="O20" t="str">
         <v/>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>ANGUITA</v>
       </c>
       <c r="B21" t="str">
         <v>AVILES</v>
       </c>
       <c r="C21" t="str">
-        <v>LUNA</v>
+        <v>DELFINA</v>
       </c>
       <c r="D21" t="str">
-        <v>234670417</v>
+        <v>241213900</v>
       </c>
       <c r="E21" t="str">
-        <v>234670417</v>
+        <v>241213900</v>
       </c>
       <c r="F21">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="G21" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H21" t="str">
         <v>Femenino</v>
       </c>
       <c r="I21" t="str">
         <v>CAO</v>
       </c>
       <c r="J21" t="str">
         <v>Club Andino Osorno</v>
       </c>
       <c r="K21" t="str">
         <v>Sí</v>
       </c>
       <c r="L21" t="str">
         <v>No</v>
       </c>
       <c r="M21" t="str">
         <v/>
       </c>
       <c r="N21" t="str">
         <v>CHI</v>
       </c>
       <c r="O21" t="str">
         <v/>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>ANGUITA</v>
       </c>
       <c r="B22" t="str">
         <v>AVILES</v>
       </c>
       <c r="C22" t="str">
-        <v>TAO</v>
+        <v>LUNA</v>
       </c>
       <c r="D22" t="str">
-        <v>250325606</v>
+        <v>234670417</v>
       </c>
       <c r="E22" t="str">
-        <v>250325606</v>
+        <v>234670417</v>
       </c>
       <c r="F22">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="G22" t="str">
-        <v>U12</v>
+        <v>U18</v>
       </c>
       <c r="H22" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I22" t="str">
         <v>CAO</v>
       </c>
       <c r="J22" t="str">
         <v>Club Andino Osorno</v>
       </c>
       <c r="K22" t="str">
         <v>Sí</v>
       </c>
       <c r="L22" t="str">
         <v>No</v>
       </c>
       <c r="M22" t="str">
         <v/>
       </c>
       <c r="N22" t="str">
         <v>CHI</v>
       </c>
       <c r="O22" t="str">
         <v/>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>ANTIHUALA</v>
+        <v>ANGUITA</v>
       </c>
       <c r="B23" t="str">
-        <v>ARAYA</v>
+        <v>AVILES</v>
       </c>
       <c r="C23" t="str">
-        <v>Claudia Antonia</v>
+        <v>TAO</v>
       </c>
       <c r="D23" t="str">
-        <v>256645920</v>
+        <v>250325606</v>
       </c>
       <c r="E23" t="str">
-        <v>256645920</v>
+        <v>250325606</v>
       </c>
       <c r="F23">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="G23" t="str">
-        <v>U10</v>
+        <v>U12</v>
       </c>
       <c r="H23" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I23" t="str">
-        <v>CAN</v>
+        <v>CAO</v>
       </c>
       <c r="J23" t="str">
-        <v>Club Andes</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K23" t="str">
         <v>Sí</v>
       </c>
       <c r="L23" t="str">
         <v>No</v>
       </c>
       <c r="M23" t="str">
         <v/>
       </c>
       <c r="N23" t="str">
         <v>CHI</v>
       </c>
       <c r="O23" t="str">
-        <v>Colegio Farellones</v>
+        <v/>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>ANTIHUALA</v>
       </c>
       <c r="B24" t="str">
         <v>ARAYA</v>
       </c>
       <c r="C24" t="str">
-        <v>MATIAS</v>
+        <v>Claudia Antonia</v>
       </c>
       <c r="D24" t="str">
-        <v>234571850</v>
+        <v>256645920</v>
       </c>
       <c r="E24" t="str">
-        <v>234571850</v>
+        <v>256645920</v>
       </c>
       <c r="F24">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="G24" t="str">
-        <v>U16</v>
+        <v>U10</v>
       </c>
       <c r="H24" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I24" t="str">
         <v>CAN</v>
       </c>
       <c r="J24" t="str">
         <v>Club Andes</v>
       </c>
       <c r="K24" t="str">
         <v>Sí</v>
       </c>
       <c r="L24" t="str">
         <v>No</v>
       </c>
       <c r="M24" t="str">
         <v/>
       </c>
       <c r="N24" t="str">
         <v>CHI</v>
       </c>
       <c r="O24" t="str">
-        <v/>
+        <v>Colegio Farellones</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>ARELLANO</v>
+        <v>ANTIHUALA</v>
       </c>
       <c r="B25" t="str">
-        <v>LETELIER</v>
+        <v>ARAYA</v>
       </c>
       <c r="C25" t="str">
-        <v>Santiago</v>
+        <v>MATIAS</v>
       </c>
       <c r="D25" t="str">
-        <v>255177915</v>
+        <v>234571850</v>
       </c>
       <c r="E25" t="str">
-        <v>255177915</v>
+        <v>234571850</v>
       </c>
       <c r="F25">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="G25" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H25" t="str">
         <v>Masculino</v>
       </c>
       <c r="I25" t="str">
         <v>CAN</v>
       </c>
       <c r="J25" t="str">
         <v>Club Andes</v>
       </c>
       <c r="K25" t="str">
         <v>Sí</v>
       </c>
       <c r="L25" t="str">
         <v>No</v>
       </c>
       <c r="M25" t="str">
         <v/>
       </c>
       <c r="N25" t="str">
         <v>CHI</v>
       </c>
       <c r="O25" t="str">
-        <v>Tabancura</v>
+        <v/>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>ARENAS</v>
+        <v>ARELLANO</v>
       </c>
       <c r="B26" t="str">
-        <v>ESPINOZA</v>
+        <v>LETELIER</v>
       </c>
       <c r="C26" t="str">
-        <v>Francisca</v>
+        <v>Santiago</v>
       </c>
       <c r="D26" t="str">
-        <v>256963426</v>
+        <v>255177915</v>
       </c>
       <c r="E26" t="str">
-        <v>256963426</v>
+        <v>255177915</v>
       </c>
       <c r="F26">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="G26" t="str">
-        <v>U10</v>
+        <v>U12</v>
       </c>
       <c r="H26" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I26" t="str">
-        <v>ART</v>
+        <v>CAN</v>
       </c>
       <c r="J26" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Andes</v>
       </c>
       <c r="K26" t="str">
         <v>Sí</v>
       </c>
       <c r="L26" t="str">
         <v>No</v>
       </c>
       <c r="M26" t="str">
         <v/>
       </c>
       <c r="N26" t="str">
         <v>CHI</v>
       </c>
       <c r="O26" t="str">
-        <v>Alianza Francesa</v>
+        <v>Tabancura</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>ARESTI</v>
+        <v>ARENAS</v>
       </c>
       <c r="B27" t="str">
-        <v>TRONCOSO</v>
+        <v>ESPINOZA</v>
       </c>
       <c r="C27" t="str">
-        <v>Federico</v>
+        <v>Francisca</v>
       </c>
       <c r="D27" t="str">
-        <v>250794703</v>
+        <v>256963426</v>
       </c>
       <c r="E27" t="str">
-        <v>250794703</v>
+        <v>256963426</v>
       </c>
       <c r="F27">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="G27" t="str">
-        <v>U12</v>
+        <v>U10</v>
       </c>
       <c r="H27" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I27" t="str">
-        <v>CAN</v>
+        <v>ART</v>
       </c>
       <c r="J27" t="str">
-        <v>Club Andes</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K27" t="str">
         <v>Sí</v>
       </c>
       <c r="L27" t="str">
         <v>No</v>
       </c>
       <c r="M27" t="str">
         <v/>
       </c>
       <c r="N27" t="str">
         <v>CHI</v>
       </c>
       <c r="O27" t="str">
-        <v>Monte Tabor</v>
+        <v>Alianza Francesa</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>ARTEAGA</v>
+        <v>ARESTI</v>
       </c>
       <c r="B28" t="str">
-        <v>BRUNA</v>
+        <v>TRONCOSO</v>
       </c>
       <c r="C28" t="str">
-        <v>PEDRO</v>
+        <v>Federico</v>
       </c>
       <c r="D28" t="str">
-        <v>236569489</v>
+        <v>250794703</v>
       </c>
       <c r="E28" t="str">
-        <v>236569489</v>
+        <v>250794703</v>
       </c>
       <c r="F28">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="G28" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H28" t="str">
         <v>Masculino</v>
       </c>
       <c r="I28" t="str">
-        <v>CLP</v>
+        <v>CAN</v>
       </c>
       <c r="J28" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Andes</v>
       </c>
       <c r="K28" t="str">
         <v>Sí</v>
       </c>
       <c r="L28" t="str">
         <v>No</v>
       </c>
       <c r="M28" t="str">
         <v/>
       </c>
       <c r="N28" t="str">
         <v>CHI</v>
       </c>
       <c r="O28" t="str">
-        <v/>
+        <v>Monte Tabor</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>ASTORGA</v>
+        <v>ARTEAGA</v>
       </c>
       <c r="B29" t="str">
-        <v>LAGOMARSINO</v>
+        <v>BRUNA</v>
       </c>
       <c r="C29" t="str">
-        <v>MARTIN</v>
+        <v>PEDRO</v>
       </c>
       <c r="D29" t="str">
-        <v>236769607</v>
+        <v>236569489</v>
       </c>
       <c r="E29" t="str">
-        <v>236769607</v>
+        <v>236569489</v>
       </c>
       <c r="F29">
         <v>2011</v>
       </c>
       <c r="G29" t="str">
         <v>U16</v>
       </c>
       <c r="H29" t="str">
         <v>Masculino</v>
       </c>
       <c r="I29" t="str">
-        <v>UC</v>
+        <v>CLP</v>
       </c>
       <c r="J29" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K29" t="str">
         <v>Sí</v>
       </c>
       <c r="L29" t="str">
         <v>No</v>
       </c>
       <c r="M29" t="str">
         <v/>
       </c>
       <c r="N29" t="str">
         <v>CHI</v>
       </c>
       <c r="O29" t="str">
         <v/>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
         <v>ASTORGA</v>
       </c>
       <c r="B30" t="str">
         <v>LAGOMARSINO</v>
       </c>
       <c r="C30" t="str">
-        <v>SOFIA</v>
+        <v>MARTIN</v>
       </c>
       <c r="D30" t="str">
-        <v>236769127</v>
+        <v>236769607</v>
       </c>
       <c r="E30" t="str">
-        <v>236769127</v>
+        <v>236769607</v>
       </c>
       <c r="F30">
         <v>2011</v>
       </c>
       <c r="G30" t="str">
         <v>U16</v>
       </c>
       <c r="H30" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I30" t="str">
         <v>UC</v>
       </c>
       <c r="J30" t="str">
         <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K30" t="str">
         <v>Sí</v>
       </c>
       <c r="L30" t="str">
         <v>No</v>
       </c>
       <c r="M30" t="str">
         <v/>
       </c>
       <c r="N30" t="str">
         <v>CHI</v>
       </c>
       <c r="O30" t="str">
         <v/>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>ATALAH</v>
+        <v>ASTORGA</v>
       </c>
       <c r="B31" t="str">
-        <v>BINFA</v>
+        <v>LAGOMARSINO</v>
       </c>
       <c r="C31" t="str">
-        <v>TEO</v>
+        <v>SOFIA</v>
       </c>
       <c r="D31" t="str">
-        <v>239854001</v>
+        <v>236769127</v>
       </c>
       <c r="E31" t="str">
-        <v>239854001</v>
+        <v>236769127</v>
       </c>
       <c r="F31">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="G31" t="str">
         <v>U16</v>
       </c>
       <c r="H31" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I31" t="str">
-        <v>LV</v>
+        <v>UC</v>
       </c>
       <c r="J31" t="str">
-        <v>Club Deportivo Lago Villarrica</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K31" t="str">
         <v>Sí</v>
       </c>
       <c r="L31" t="str">
         <v>No</v>
       </c>
       <c r="M31" t="str">
         <v/>
       </c>
       <c r="N31" t="str">
         <v>CHI</v>
       </c>
       <c r="O31" t="str">
         <v/>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>AYALA</v>
+        <v>ATALAH</v>
       </c>
       <c r="B32" t="str">
-        <v>PEREZ</v>
+        <v>BINFA</v>
       </c>
       <c r="C32" t="str">
-        <v>Borja</v>
+        <v>TEO</v>
       </c>
       <c r="D32" t="str">
-        <v>245321090</v>
+        <v>239854001</v>
       </c>
       <c r="E32" t="str">
-        <v>245321090</v>
+        <v>239854001</v>
       </c>
       <c r="F32">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="G32" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H32" t="str">
         <v>Masculino</v>
       </c>
       <c r="I32" t="str">
-        <v>CAN</v>
+        <v>LV</v>
       </c>
       <c r="J32" t="str">
-        <v>Club Andes</v>
+        <v>Club Deportivo Lago Villarrica</v>
       </c>
       <c r="K32" t="str">
         <v>Sí</v>
       </c>
       <c r="L32" t="str">
         <v>No</v>
       </c>
       <c r="M32" t="str">
         <v/>
       </c>
       <c r="N32" t="str">
         <v>CHI</v>
       </c>
       <c r="O32" t="str">
-        <v>Everest</v>
+        <v/>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
         <v>AYALA</v>
       </c>
       <c r="B33" t="str">
-        <v>PÉREZ</v>
+        <v>PEREZ</v>
       </c>
       <c r="C33" t="str">
-        <v>FEDERICO</v>
+        <v>Borja</v>
       </c>
       <c r="D33" t="str">
-        <v>236151077</v>
+        <v>245321090</v>
       </c>
       <c r="E33" t="str">
-        <v>236151077</v>
+        <v>245321090</v>
       </c>
       <c r="F33">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="G33" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H33" t="str">
         <v>Masculino</v>
       </c>
       <c r="I33" t="str">
         <v>CAN</v>
       </c>
       <c r="J33" t="str">
         <v>Club Andes</v>
       </c>
       <c r="K33" t="str">
         <v>Sí</v>
       </c>
       <c r="L33" t="str">
         <v>No</v>
       </c>
       <c r="M33" t="str">
         <v/>
       </c>
       <c r="N33" t="str">
         <v>CHI</v>
       </c>
       <c r="O33" t="str">
-        <v/>
+        <v>Everest</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
         <v>AYALA</v>
       </c>
       <c r="B34" t="str">
-        <v>PEREZ</v>
+        <v>PÉREZ</v>
       </c>
       <c r="C34" t="str">
-        <v>Manuel</v>
+        <v>FEDERICO</v>
       </c>
       <c r="D34" t="str">
-        <v>253385588</v>
+        <v>236151077</v>
       </c>
       <c r="E34" t="str">
-        <v>253385588</v>
+        <v>236151077</v>
       </c>
       <c r="F34">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="G34" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H34" t="str">
         <v>Masculino</v>
       </c>
       <c r="I34" t="str">
         <v>CAN</v>
       </c>
       <c r="J34" t="str">
         <v>Club Andes</v>
       </c>
       <c r="K34" t="str">
         <v>Sí</v>
       </c>
       <c r="L34" t="str">
         <v>No</v>
       </c>
       <c r="M34" t="str">
         <v/>
       </c>
       <c r="N34" t="str">
         <v>CHI</v>
       </c>
       <c r="O34" t="str">
-        <v>Everest</v>
+        <v/>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
         <v>AYALA</v>
       </c>
       <c r="B35" t="str">
         <v>PEREZ</v>
       </c>
       <c r="C35" t="str">
-        <v>RAFAEL</v>
+        <v>Manuel</v>
       </c>
       <c r="D35" t="str">
-        <v>240845229</v>
+        <v>253385588</v>
       </c>
       <c r="E35" t="str">
-        <v>240845229</v>
+        <v>253385588</v>
       </c>
       <c r="F35">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="G35" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H35" t="str">
         <v>Masculino</v>
       </c>
       <c r="I35" t="str">
         <v>CAN</v>
       </c>
       <c r="J35" t="str">
         <v>Club Andes</v>
       </c>
       <c r="K35" t="str">
         <v>Sí</v>
       </c>
       <c r="L35" t="str">
         <v>No</v>
       </c>
       <c r="M35" t="str">
         <v/>
       </c>
       <c r="N35" t="str">
         <v>CHI</v>
       </c>
       <c r="O35" t="str">
-        <v/>
+        <v>Everest</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>BACIC</v>
+        <v>AYALA</v>
       </c>
       <c r="B36" t="str">
-        <v>GUERRERO</v>
+        <v>PEREZ</v>
       </c>
       <c r="C36" t="str">
-        <v>Benjamin</v>
+        <v>RAFAEL</v>
       </c>
       <c r="D36" t="str">
-        <v>248609907</v>
+        <v>240845229</v>
       </c>
       <c r="E36" t="str">
-        <v>248609907</v>
+        <v>240845229</v>
       </c>
       <c r="F36">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="G36" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H36" t="str">
         <v>Masculino</v>
       </c>
       <c r="I36" t="str">
-        <v>ART</v>
+        <v>CAN</v>
       </c>
       <c r="J36" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Andes</v>
       </c>
       <c r="K36" t="str">
         <v>Sí</v>
       </c>
       <c r="L36" t="str">
         <v>No</v>
       </c>
       <c r="M36" t="str">
         <v/>
       </c>
       <c r="N36" t="str">
         <v>CHI</v>
       </c>
       <c r="O36" t="str">
-        <v>Dunalastair</v>
+        <v/>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>BADILLA</v>
+        <v>BACIC</v>
       </c>
       <c r="B37" t="str">
-        <v>FUENTES</v>
+        <v>GUERRERO</v>
       </c>
       <c r="C37" t="str">
-        <v>SANTIAGO</v>
+        <v>Benjamin</v>
       </c>
       <c r="D37" t="str">
-        <v>238169380</v>
+        <v>248609907</v>
       </c>
       <c r="E37" t="str">
-        <v>238169380</v>
+        <v>248609907</v>
       </c>
       <c r="F37">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="G37" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H37" t="str">
         <v>Masculino</v>
       </c>
       <c r="I37" t="str">
-        <v>CAN</v>
+        <v>ART</v>
       </c>
       <c r="J37" t="str">
-        <v>Club Andes</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K37" t="str">
         <v>Sí</v>
       </c>
       <c r="L37" t="str">
         <v>No</v>
       </c>
       <c r="M37" t="str">
         <v/>
       </c>
       <c r="N37" t="str">
         <v>CHI</v>
       </c>
       <c r="O37" t="str">
-        <v/>
+        <v>Dunalastair</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>BANNURA</v>
+        <v>BADILLA</v>
       </c>
       <c r="B38" t="str">
-        <v>DECEBAL-CUZA</v>
+        <v>FUENTES</v>
       </c>
       <c r="C38" t="str">
-        <v>AGUSTINA</v>
+        <v>SANTIAGO</v>
       </c>
       <c r="D38" t="str">
-        <v>237972236</v>
+        <v>238169380</v>
       </c>
       <c r="E38" t="str">
-        <v>237972236</v>
+        <v>238169380</v>
       </c>
       <c r="F38">
         <v>2011</v>
       </c>
       <c r="G38" t="str">
         <v>U16</v>
       </c>
       <c r="H38" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I38" t="str">
-        <v>UC</v>
+        <v>CAN</v>
       </c>
       <c r="J38" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Andes</v>
       </c>
       <c r="K38" t="str">
         <v>Sí</v>
       </c>
       <c r="L38" t="str">
         <v>No</v>
       </c>
       <c r="M38" t="str">
         <v/>
       </c>
       <c r="N38" t="str">
         <v>CHI</v>
       </c>
       <c r="O38" t="str">
         <v/>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
         <v>BANNURA</v>
       </c>
       <c r="B39" t="str">
         <v>DECEBAL-CUZA</v>
       </c>
       <c r="C39" t="str">
-        <v>PATRICIO</v>
+        <v>AGUSTINA</v>
       </c>
       <c r="D39" t="str">
-        <v>232926155</v>
+        <v>237972236</v>
       </c>
       <c r="E39" t="str">
-        <v>232926155</v>
+        <v>237972236</v>
       </c>
       <c r="F39">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="G39" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H39" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I39" t="str">
         <v>UC</v>
       </c>
       <c r="J39" t="str">
         <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K39" t="str">
         <v>Sí</v>
       </c>
       <c r="L39" t="str">
         <v>No</v>
       </c>
       <c r="M39" t="str">
         <v/>
       </c>
       <c r="N39" t="str">
         <v>CHI</v>
       </c>
       <c r="O39" t="str">
         <v/>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>BARRIENTOS</v>
+        <v>BANNURA</v>
       </c>
       <c r="B40" t="str">
-        <v>MARTINEZ</v>
+        <v>DECEBAL-CUZA</v>
       </c>
       <c r="C40" t="str">
-        <v>AMALIA</v>
+        <v>PATRICIO</v>
       </c>
       <c r="D40" t="str">
-        <v>232325704</v>
+        <v>232926155</v>
       </c>
       <c r="E40" t="str">
-        <v>232325704</v>
+        <v>232926155</v>
       </c>
       <c r="F40">
         <v>2010</v>
       </c>
       <c r="G40" t="str">
         <v>U18</v>
       </c>
       <c r="H40" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I40" t="str">
-        <v>CAO</v>
+        <v>UC</v>
       </c>
       <c r="J40" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K40" t="str">
         <v>Sí</v>
       </c>
       <c r="L40" t="str">
         <v>No</v>
       </c>
       <c r="M40" t="str">
         <v/>
       </c>
       <c r="N40" t="str">
         <v>CHI</v>
       </c>
       <c r="O40" t="str">
         <v/>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
         <v>BARRIENTOS</v>
       </c>
       <c r="B41" t="str">
-        <v>TRUJILLO</v>
+        <v>MARTINEZ</v>
       </c>
       <c r="C41" t="str">
-        <v>GRACIELA</v>
+        <v>AMALIA</v>
       </c>
       <c r="D41" t="str">
-        <v>236490017</v>
+        <v>232325704</v>
       </c>
       <c r="E41" t="str">
-        <v>236490017</v>
+        <v>232325704</v>
       </c>
       <c r="F41">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="G41" t="str">
-        <v>U16</v>
+        <v>U18</v>
       </c>
       <c r="H41" t="str">
         <v>Femenino</v>
       </c>
       <c r="I41" t="str">
-        <v>PAT</v>
+        <v>CAO</v>
       </c>
       <c r="J41" t="str">
-        <v>Club Ski Patagonia Chilena</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K41" t="str">
         <v>Sí</v>
       </c>
       <c r="L41" t="str">
         <v>No</v>
       </c>
       <c r="M41" t="str">
         <v/>
       </c>
       <c r="N41" t="str">
         <v>CHI</v>
       </c>
       <c r="O41" t="str">
         <v/>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
         <v>BARRIENTOS</v>
       </c>
       <c r="B42" t="str">
-        <v>TRUJILLOS</v>
+        <v>TRUJILLO</v>
       </c>
       <c r="C42" t="str">
         <v>GRACIELA</v>
       </c>
       <c r="D42" t="str">
-        <v>236489973</v>
+        <v>236490017</v>
       </c>
       <c r="E42" t="str">
-        <v>23648997-3</v>
+        <v>236490017</v>
       </c>
       <c r="F42">
         <v>2011</v>
       </c>
       <c r="G42" t="str">
         <v>U16</v>
       </c>
       <c r="H42" t="str">
         <v>Femenino</v>
       </c>
       <c r="I42" t="str">
         <v>PAT</v>
       </c>
       <c r="J42" t="str">
         <v>Club Ski Patagonia Chilena</v>
       </c>
       <c r="K42" t="str">
         <v>Sí</v>
       </c>
       <c r="L42" t="str">
         <v>No</v>
       </c>
       <c r="M42" t="str">
         <v/>
       </c>
       <c r="N42" t="str">
         <v>CHI</v>
       </c>
       <c r="O42" t="str">
         <v/>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
         <v>BARRIENTOS</v>
       </c>
       <c r="B43" t="str">
-        <v>ENGLER</v>
+        <v>TRUJILLOS</v>
       </c>
       <c r="C43" t="str">
-        <v>JOAQUIN</v>
+        <v>GRACIELA</v>
       </c>
       <c r="D43" t="str">
-        <v>233659525</v>
+        <v>236489973</v>
       </c>
       <c r="E43" t="str">
-        <v>233659525</v>
+        <v>23648997-3</v>
       </c>
       <c r="F43">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="G43" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H43" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I43" t="str">
-        <v>CAO</v>
+        <v>PAT</v>
       </c>
       <c r="J43" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club Ski Patagonia Chilena</v>
       </c>
       <c r="K43" t="str">
         <v>Sí</v>
       </c>
       <c r="L43" t="str">
         <v>No</v>
       </c>
       <c r="M43" t="str">
         <v/>
       </c>
       <c r="N43" t="str">
         <v>CHI</v>
       </c>
       <c r="O43" t="str">
         <v/>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
         <v>BARRIENTOS</v>
       </c>
       <c r="B44" t="str">
         <v>ENGLER</v>
       </c>
       <c r="C44" t="str">
-        <v>MATIAS</v>
+        <v>JOAQUIN</v>
       </c>
       <c r="D44" t="str">
-        <v>241284565</v>
+        <v>233659525</v>
       </c>
       <c r="E44" t="str">
-        <v>241284565</v>
+        <v>233659525</v>
       </c>
       <c r="F44">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="G44" t="str">
-        <v>U16</v>
+        <v>U18</v>
       </c>
       <c r="H44" t="str">
         <v>Masculino</v>
       </c>
       <c r="I44" t="str">
         <v>CAO</v>
       </c>
       <c r="J44" t="str">
         <v>Club Andino Osorno</v>
       </c>
       <c r="K44" t="str">
         <v>Sí</v>
       </c>
       <c r="L44" t="str">
         <v>No</v>
       </c>
       <c r="M44" t="str">
         <v/>
       </c>
       <c r="N44" t="str">
         <v>CHI</v>
       </c>
       <c r="O44" t="str">
         <v/>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>BARRIGA</v>
+        <v>BARRIENTOS</v>
       </c>
       <c r="B45" t="str">
-        <v>ROFFEY</v>
+        <v>ENGLER</v>
       </c>
       <c r="C45" t="str">
-        <v>VIVIANA</v>
+        <v>MATIAS</v>
       </c>
       <c r="D45" t="str">
-        <v>239659888</v>
+        <v>241284565</v>
       </c>
       <c r="E45" t="str">
-        <v>239659888</v>
+        <v>241284565</v>
       </c>
       <c r="F45">
         <v>2012</v>
       </c>
       <c r="G45" t="str">
         <v>U16</v>
       </c>
       <c r="H45" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I45" t="str">
-        <v>ART</v>
+        <v>CAO</v>
       </c>
       <c r="J45" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K45" t="str">
         <v>Sí</v>
       </c>
       <c r="L45" t="str">
         <v>No</v>
       </c>
       <c r="M45" t="str">
         <v/>
       </c>
       <c r="N45" t="str">
         <v>CHI</v>
       </c>
       <c r="O45" t="str">
         <v/>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>BARROS</v>
+        <v>BARRIGA</v>
       </c>
       <c r="B46" t="str">
-        <v>EMHART</v>
+        <v>ROFFEY</v>
       </c>
       <c r="C46" t="str">
-        <v>MANUEL JOSE</v>
+        <v>VIVIANA</v>
       </c>
       <c r="D46" t="str">
-        <v>238295025</v>
+        <v>239659888</v>
       </c>
       <c r="E46" t="str">
-        <v>238295025</v>
+        <v>239659888</v>
       </c>
       <c r="F46">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="G46" t="str">
         <v>U16</v>
       </c>
       <c r="H46" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I46" t="str">
-        <v>UC</v>
+        <v>ART</v>
       </c>
       <c r="J46" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K46" t="str">
         <v>Sí</v>
       </c>
       <c r="L46" t="str">
         <v>No</v>
       </c>
       <c r="M46" t="str">
         <v/>
       </c>
       <c r="N46" t="str">
         <v>CHI</v>
       </c>
       <c r="O46" t="str">
         <v/>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
         <v>BARROS</v>
       </c>
       <c r="B47" t="str">
-        <v>ALCALDE</v>
+        <v>EMHART</v>
       </c>
       <c r="C47" t="str">
-        <v>MATEO</v>
+        <v>MANUEL JOSE</v>
       </c>
       <c r="D47" t="str">
-        <v>24489111K</v>
+        <v>238295025</v>
       </c>
       <c r="E47" t="str">
-        <v>24489111-K</v>
+        <v>238295025</v>
       </c>
       <c r="F47">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="G47" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H47" t="str">
         <v>Masculino</v>
       </c>
       <c r="I47" t="str">
         <v>UC</v>
       </c>
       <c r="J47" t="str">
         <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K47" t="str">
         <v>Sí</v>
       </c>
       <c r="L47" t="str">
         <v>No</v>
       </c>
       <c r="M47" t="str">
         <v/>
       </c>
       <c r="N47" t="str">
         <v>CHI</v>
       </c>
       <c r="O47" t="str">
         <v/>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>BASAURE</v>
+        <v>BARROS</v>
       </c>
       <c r="B48" t="str">
-        <v>VARGAS</v>
+        <v>ALCALDE</v>
       </c>
       <c r="C48" t="str">
-        <v>MAGDALENA</v>
+        <v>MATEO</v>
       </c>
       <c r="D48" t="str">
-        <v>247564470</v>
+        <v>24489111K</v>
       </c>
       <c r="E48" t="str">
-        <v>247564470</v>
+        <v>24489111-K</v>
       </c>
       <c r="F48">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="G48" t="str">
         <v>U14</v>
       </c>
       <c r="H48" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I48" t="str">
         <v>UC</v>
       </c>
       <c r="J48" t="str">
         <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K48" t="str">
         <v>Sí</v>
       </c>
       <c r="L48" t="str">
         <v>No</v>
       </c>
       <c r="M48" t="str">
         <v/>
       </c>
       <c r="N48" t="str">
         <v>CHI</v>
       </c>
       <c r="O48" t="str">
-        <v>Andree</v>
+        <v/>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
         <v>BASAURE</v>
       </c>
       <c r="B49" t="str">
         <v>VARGAS</v>
       </c>
       <c r="C49" t="str">
-        <v>SEBASTIAN</v>
+        <v>MAGDALENA</v>
       </c>
       <c r="D49" t="str">
-        <v>240699540</v>
+        <v>247564470</v>
       </c>
       <c r="E49" t="str">
-        <v>240699540</v>
+        <v>247564470</v>
       </c>
       <c r="F49">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="G49" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H49" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I49" t="str">
         <v>UC</v>
       </c>
       <c r="J49" t="str">
         <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K49" t="str">
         <v>Sí</v>
       </c>
       <c r="L49" t="str">
         <v>No</v>
       </c>
       <c r="M49" t="str">
         <v/>
       </c>
       <c r="N49" t="str">
         <v>CHI</v>
       </c>
       <c r="O49" t="str">
-        <v/>
+        <v>Andree</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>BASAURI</v>
+        <v>BASAURE</v>
       </c>
       <c r="B50" t="str">
-        <v>GARDILCIC</v>
+        <v>VARGAS</v>
       </c>
       <c r="C50" t="str">
-        <v>CLARA</v>
+        <v>SEBASTIAN</v>
       </c>
       <c r="D50" t="str">
-        <v>232700335</v>
+        <v>240699540</v>
       </c>
       <c r="E50" t="str">
-        <v>232700335</v>
+        <v>240699540</v>
       </c>
       <c r="F50">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="G50" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H50" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I50" t="str">
-        <v>CORR</v>
+        <v>UC</v>
       </c>
       <c r="J50" t="str">
-        <v>Club de Esqui Corralco</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K50" t="str">
         <v>Sí</v>
       </c>
       <c r="L50" t="str">
         <v>No</v>
       </c>
       <c r="M50" t="str">
         <v/>
       </c>
       <c r="N50" t="str">
         <v>CHI</v>
       </c>
       <c r="O50" t="str">
         <v/>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
         <v>BASAURI</v>
       </c>
       <c r="B51" t="str">
         <v>GARDILCIC</v>
       </c>
       <c r="C51" t="str">
-        <v>IÑAKI</v>
+        <v>CLARA</v>
       </c>
       <c r="D51" t="str">
-        <v>239800572</v>
+        <v>232700335</v>
       </c>
       <c r="E51" t="str">
-        <v>239800572</v>
+        <v>232700335</v>
       </c>
       <c r="F51">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="G51" t="str">
-        <v>U16</v>
+        <v>U18</v>
       </c>
       <c r="H51" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I51" t="str">
         <v>CORR</v>
       </c>
       <c r="J51" t="str">
         <v>Club de Esqui Corralco</v>
       </c>
       <c r="K51" t="str">
         <v>Sí</v>
       </c>
       <c r="L51" t="str">
         <v>No</v>
       </c>
       <c r="M51" t="str">
         <v/>
       </c>
       <c r="N51" t="str">
         <v>CHI</v>
       </c>
       <c r="O51" t="str">
         <v/>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>BENGSTON</v>
+        <v>BASAURI</v>
       </c>
       <c r="B52" t="str">
-        <v/>
+        <v>GARDILCIC</v>
       </c>
       <c r="C52" t="str">
-        <v>COLTER</v>
+        <v>IÑAKI</v>
       </c>
       <c r="D52" t="str">
-        <v>669968948</v>
+        <v>239800572</v>
       </c>
       <c r="E52" t="str">
-        <v/>
+        <v>239800572</v>
       </c>
       <c r="F52">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="G52" t="str">
         <v>U16</v>
       </c>
       <c r="H52" t="str">
         <v>Masculino</v>
       </c>
       <c r="I52" t="str">
-        <v>CLP</v>
+        <v>CORR</v>
       </c>
       <c r="J52" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K52" t="str">
         <v>Sí</v>
       </c>
       <c r="L52" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M52" t="str">
-        <v>669968948</v>
+        <v/>
       </c>
       <c r="N52" t="str">
-        <v>USA</v>
+        <v>CHI</v>
       </c>
       <c r="O52" t="str">
         <v/>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>BINIMELIS</v>
+        <v>BENGSTON</v>
       </c>
       <c r="B53" t="str">
-        <v>LOPEZ</v>
+        <v/>
       </c>
       <c r="C53" t="str">
-        <v>BALTAZAR</v>
+        <v>COLTER</v>
       </c>
       <c r="D53" t="str">
-        <v>246936943</v>
+        <v>669968948</v>
       </c>
       <c r="E53" t="str">
-        <v>246936943</v>
+        <v/>
       </c>
       <c r="F53">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="G53" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H53" t="str">
         <v>Masculino</v>
       </c>
       <c r="I53" t="str">
-        <v>UC</v>
+        <v>CLP</v>
       </c>
       <c r="J53" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K53" t="str">
         <v>Sí</v>
       </c>
       <c r="L53" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M53" t="str">
-        <v/>
+        <v>669968948</v>
       </c>
       <c r="N53" t="str">
-        <v>CHI</v>
+        <v>USA</v>
       </c>
       <c r="O53" t="str">
-        <v>Gabriela Mistral</v>
+        <v/>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
         <v>BINIMELIS</v>
       </c>
       <c r="B54" t="str">
         <v>LOPEZ</v>
       </c>
       <c r="C54" t="str">
-        <v>JULIETA</v>
+        <v>BALTAZAR</v>
       </c>
       <c r="D54" t="str">
-        <v>257246272</v>
+        <v>246936943</v>
       </c>
       <c r="E54" t="str">
-        <v>257246272</v>
+        <v>246936943</v>
       </c>
       <c r="F54">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="G54" t="str">
-        <v>U10</v>
+        <v>U14</v>
       </c>
       <c r="H54" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I54" t="str">
         <v>UC</v>
       </c>
       <c r="J54" t="str">
         <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K54" t="str">
         <v>Sí</v>
       </c>
       <c r="L54" t="str">
         <v>No</v>
       </c>
       <c r="M54" t="str">
         <v/>
       </c>
       <c r="N54" t="str">
         <v>CHI</v>
       </c>
       <c r="O54" t="str">
         <v>Gabriela Mistral</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>BOBADILLA</v>
+        <v>BINIMELIS</v>
       </c>
       <c r="B55" t="str">
-        <v>MUÑOZ</v>
+        <v>LOPEZ</v>
       </c>
       <c r="C55" t="str">
-        <v>DIEGO ANDRES</v>
+        <v>JULIETA</v>
       </c>
       <c r="D55" t="str">
-        <v>246186952</v>
+        <v>257246272</v>
       </c>
       <c r="E55" t="str">
-        <v>246186952</v>
+        <v>257246272</v>
       </c>
       <c r="F55">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="G55" t="str">
-        <v>U14</v>
+        <v>U10</v>
       </c>
       <c r="H55" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I55" t="str">
-        <v>PAT</v>
+        <v>UC</v>
       </c>
       <c r="J55" t="str">
-        <v>Club Ski Patagonia Chilena</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K55" t="str">
         <v>Sí</v>
       </c>
       <c r="L55" t="str">
         <v>No</v>
       </c>
       <c r="M55" t="str">
         <v/>
       </c>
       <c r="N55" t="str">
         <v>CHI</v>
       </c>
       <c r="O55" t="str">
-        <v/>
+        <v>Gabriela Mistral</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>BOLTMAN</v>
+        <v>BOBADILLA</v>
       </c>
       <c r="B56" t="str">
-        <v/>
+        <v>MUÑOZ</v>
       </c>
       <c r="C56" t="str">
-        <v>ANIKA</v>
+        <v>DIEGO ANDRES</v>
       </c>
       <c r="D56" t="str">
-        <v>490345574</v>
+        <v>246186952</v>
       </c>
       <c r="E56" t="str">
-        <v>490345574</v>
+        <v>246186952</v>
       </c>
       <c r="F56">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="G56" t="str">
-        <v>U18</v>
+        <v>U14</v>
       </c>
       <c r="H56" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I56" t="str">
-        <v>CVN</v>
+        <v>PAT</v>
       </c>
       <c r="J56" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Ski Patagonia Chilena</v>
       </c>
       <c r="K56" t="str">
         <v>Sí</v>
       </c>
       <c r="L56" t="str">
         <v>No</v>
       </c>
       <c r="M56" t="str">
         <v/>
       </c>
       <c r="N56" t="str">
         <v>CHI</v>
       </c>
       <c r="O56" t="str">
         <v/>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
         <v>BOLTMAN</v>
       </c>
       <c r="B57" t="str">
         <v/>
       </c>
       <c r="C57" t="str">
-        <v>MIKA</v>
+        <v>ANIKA</v>
       </c>
       <c r="D57" t="str">
-        <v>490345582</v>
+        <v>490345574</v>
       </c>
       <c r="E57" t="str">
-        <v>490345582</v>
+        <v>490345574</v>
       </c>
       <c r="F57">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="G57" t="str">
-        <v>U16</v>
+        <v>U18</v>
       </c>
       <c r="H57" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I57" t="str">
         <v>CVN</v>
       </c>
       <c r="J57" t="str">
         <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K57" t="str">
         <v>Sí</v>
       </c>
       <c r="L57" t="str">
         <v>No</v>
       </c>
       <c r="M57" t="str">
         <v/>
       </c>
       <c r="N57" t="str">
         <v>CHI</v>
       </c>
       <c r="O57" t="str">
         <v/>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>BORCHERP</v>
+        <v>BOLTMAN</v>
       </c>
       <c r="B58" t="str">
-        <v>TOLEDO</v>
+        <v/>
       </c>
       <c r="C58" t="str">
-        <v>VICTORIA</v>
+        <v>MIKA</v>
       </c>
       <c r="D58" t="str">
-        <v>240324194</v>
+        <v>490345582</v>
       </c>
       <c r="E58" t="str">
-        <v>240324194</v>
+        <v>490345582</v>
       </c>
       <c r="F58">
         <v>2012</v>
       </c>
       <c r="G58" t="str">
         <v>U16</v>
       </c>
       <c r="H58" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I58" t="str">
-        <v>POR</v>
+        <v>CVN</v>
       </c>
       <c r="J58" t="str">
-        <v>Ski Club Portillo</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K58" t="str">
         <v>Sí</v>
       </c>
       <c r="L58" t="str">
         <v>No</v>
       </c>
       <c r="M58" t="str">
         <v/>
       </c>
       <c r="N58" t="str">
         <v>CHI</v>
       </c>
       <c r="O58" t="str">
         <v/>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>BORDA</v>
+        <v>BORCHERP</v>
       </c>
       <c r="B59" t="str">
-        <v>SANTA MARÍA</v>
+        <v>TOLEDO</v>
       </c>
       <c r="C59" t="str">
-        <v>ALEX</v>
+        <v>VICTORIA</v>
       </c>
       <c r="D59" t="str">
-        <v>54328052M</v>
+        <v>240324194</v>
       </c>
       <c r="E59" t="str">
-        <v/>
+        <v>240324194</v>
       </c>
       <c r="F59">
         <v>2012</v>
       </c>
       <c r="G59" t="str">
         <v>U16</v>
       </c>
       <c r="H59" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I59" t="str">
-        <v>ART</v>
+        <v>POR</v>
       </c>
       <c r="J59" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Ski Club Portillo</v>
       </c>
       <c r="K59" t="str">
         <v>Sí</v>
       </c>
       <c r="L59" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M59" t="str">
-        <v>54328052M</v>
+        <v/>
       </c>
       <c r="N59" t="str">
-        <v>ESP</v>
+        <v>CHI</v>
       </c>
       <c r="O59" t="str">
         <v/>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>BOUDON</v>
+        <v>BORCHERT</v>
       </c>
       <c r="B60" t="str">
-        <v>URRA</v>
+        <v>TOLEDO</v>
       </c>
       <c r="C60" t="str">
-        <v>JEAN PAUL</v>
+        <v>Eugenia</v>
       </c>
       <c r="D60" t="str">
-        <v>235609819</v>
+        <v>253111119</v>
       </c>
       <c r="E60" t="str">
-        <v>23560981-9</v>
+        <v>25.311.111-9</v>
       </c>
       <c r="F60">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="G60" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H60" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I60" t="str">
-        <v>CAN</v>
+        <v>POR</v>
       </c>
       <c r="J60" t="str">
-        <v>Club Andes</v>
+        <v>Ski Club Portillo</v>
       </c>
       <c r="K60" t="str">
         <v>Sí</v>
       </c>
       <c r="L60" t="str">
         <v>No</v>
       </c>
       <c r="M60" t="str">
         <v/>
       </c>
       <c r="N60" t="str">
         <v>CHI</v>
       </c>
       <c r="O60" t="str">
         <v/>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>BOZZOLO</v>
+        <v>BORDA</v>
       </c>
       <c r="B61" t="str">
-        <v>YOLITO</v>
+        <v>SANTA MARÍA</v>
       </c>
       <c r="C61" t="str">
-        <v>Amara</v>
+        <v>ALEX</v>
       </c>
       <c r="D61" t="str">
-        <v>249206261</v>
+        <v>54328052M</v>
       </c>
       <c r="E61" t="str">
-        <v>249206261</v>
+        <v/>
       </c>
       <c r="F61">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="G61" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H61" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I61" t="str">
-        <v>LV</v>
+        <v>ART</v>
       </c>
       <c r="J61" t="str">
-        <v>Club Deportivo Lago Villarrica</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K61" t="str">
         <v>Sí</v>
       </c>
       <c r="L61" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M61" t="str">
-        <v/>
+        <v>54328052M</v>
       </c>
       <c r="N61" t="str">
-        <v>CHI</v>
+        <v>ESP</v>
       </c>
       <c r="O61" t="str">
         <v/>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>BOZZOLO</v>
+        <v>BOUDON</v>
       </c>
       <c r="B62" t="str">
-        <v>YOLITO</v>
+        <v>URRA</v>
       </c>
       <c r="C62" t="str">
-        <v>Vito</v>
+        <v>JEAN PAUL</v>
       </c>
       <c r="D62" t="str">
-        <v>249205591</v>
+        <v>235609819</v>
       </c>
       <c r="E62" t="str">
-        <v>249205591</v>
+        <v>23560981-9</v>
       </c>
       <c r="F62">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="G62" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H62" t="str">
         <v>Masculino</v>
       </c>
       <c r="I62" t="str">
-        <v>LV</v>
+        <v>CSC</v>
       </c>
       <c r="J62" t="str">
-        <v>Club Deportivo Lago Villarrica</v>
+        <v>Club Snowboard Cumbres</v>
       </c>
       <c r="K62" t="str">
         <v>Sí</v>
       </c>
       <c r="L62" t="str">
         <v>No</v>
       </c>
       <c r="M62" t="str">
         <v/>
       </c>
       <c r="N62" t="str">
         <v>CHI</v>
       </c>
       <c r="O62" t="str">
         <v/>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>BRAUNSTEIN</v>
+        <v>BOZZOLO</v>
       </c>
       <c r="B63" t="str">
-        <v>BRAUNSTEIN</v>
+        <v>YOLITO</v>
       </c>
       <c r="C63" t="str">
-        <v>DAVID</v>
+        <v>Amara</v>
       </c>
       <c r="D63" t="str">
-        <v>A44229179</v>
+        <v>249206261</v>
       </c>
       <c r="E63" t="str">
-        <v/>
+        <v>249206261</v>
       </c>
       <c r="F63">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="G63" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H63" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I63" t="str">
-        <v>ART</v>
+        <v>LV</v>
       </c>
       <c r="J63" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Deportivo Lago Villarrica</v>
       </c>
       <c r="K63" t="str">
         <v>Sí</v>
       </c>
       <c r="L63" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M63" t="str">
-        <v>A44229179</v>
+        <v/>
       </c>
       <c r="N63" t="str">
-        <v>EXT</v>
+        <v>CHI</v>
       </c>
       <c r="O63" t="str">
         <v/>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>BRAVO</v>
+        <v>BOZZOLO</v>
       </c>
       <c r="B64" t="str">
-        <v>RECCIUS</v>
+        <v>YOLITO</v>
       </c>
       <c r="C64" t="str">
-        <v>ANDRES</v>
+        <v>Vito</v>
       </c>
       <c r="D64" t="str">
-        <v>249154997</v>
+        <v>249205591</v>
       </c>
       <c r="E64" t="str">
-        <v>249154997</v>
+        <v>249205591</v>
       </c>
       <c r="F64">
         <v>2015</v>
       </c>
       <c r="G64" t="str">
         <v>U12</v>
       </c>
       <c r="H64" t="str">
         <v>Masculino</v>
       </c>
       <c r="I64" t="str">
-        <v>UC</v>
+        <v>LV</v>
       </c>
       <c r="J64" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Lago Villarrica</v>
       </c>
       <c r="K64" t="str">
         <v>Sí</v>
       </c>
       <c r="L64" t="str">
         <v>No</v>
       </c>
       <c r="M64" t="str">
         <v/>
       </c>
       <c r="N64" t="str">
         <v>CHI</v>
       </c>
       <c r="O64" t="str">
-        <v>Aleman de Santiago</v>
+        <v/>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>BRAVO</v>
+        <v>BRAUNSTEIN</v>
       </c>
       <c r="B65" t="str">
-        <v>RECCIUS</v>
+        <v>BRAUNSTEIN</v>
       </c>
       <c r="C65" t="str">
-        <v>BERNARDO</v>
+        <v>DAVID</v>
       </c>
       <c r="D65" t="str">
-        <v>24189715K</v>
+        <v>A44229179</v>
       </c>
       <c r="E65" t="str">
-        <v>24189715-K</v>
+        <v/>
       </c>
       <c r="F65">
         <v>2013</v>
       </c>
       <c r="G65" t="str">
         <v>U14</v>
       </c>
       <c r="H65" t="str">
         <v>Masculino</v>
       </c>
       <c r="I65" t="str">
-        <v>UC</v>
+        <v>ART</v>
       </c>
       <c r="J65" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K65" t="str">
         <v>Sí</v>
       </c>
       <c r="L65" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M65" t="str">
-        <v/>
+        <v>A44229179</v>
       </c>
       <c r="N65" t="str">
-        <v>CHI</v>
+        <v>EXT</v>
       </c>
       <c r="O65" t="str">
         <v/>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>BREGMAN</v>
+        <v>BRAVO</v>
       </c>
       <c r="B66" t="str">
-        <v>BREGMAN</v>
+        <v>RECCIUS</v>
       </c>
       <c r="C66" t="str">
-        <v>KOBI</v>
+        <v>ANDRES</v>
       </c>
       <c r="D66" t="str">
-        <v>A48936212</v>
+        <v>249154997</v>
       </c>
       <c r="E66" t="str">
-        <v/>
+        <v>249154997</v>
       </c>
       <c r="F66">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="G66" t="str">
-        <v>U18</v>
+        <v>U12</v>
       </c>
       <c r="H66" t="str">
         <v>Masculino</v>
       </c>
       <c r="I66" t="str">
-        <v>ART</v>
+        <v>UC</v>
       </c>
       <c r="J66" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K66" t="str">
         <v>Sí</v>
       </c>
       <c r="L66" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M66" t="str">
-        <v>A48936212</v>
+        <v/>
       </c>
       <c r="N66" t="str">
-        <v>EXT</v>
+        <v>CHI</v>
       </c>
       <c r="O66" t="str">
-        <v/>
+        <v>Aleman de Santiago</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>BRICEÑO</v>
+        <v>BRAVO</v>
       </c>
       <c r="B67" t="str">
-        <v>PURCELL</v>
+        <v>RECCIUS</v>
       </c>
       <c r="C67" t="str">
-        <v>Elisa</v>
+        <v>BERNARDO</v>
       </c>
       <c r="D67" t="str">
-        <v>24859697K</v>
+        <v>24189715K</v>
       </c>
       <c r="E67" t="str">
-        <v>24859697K</v>
+        <v>24189715-K</v>
       </c>
       <c r="F67">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="G67" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H67" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I67" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J67" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K67" t="str">
         <v>Sí</v>
       </c>
       <c r="L67" t="str">
         <v>No</v>
       </c>
       <c r="M67" t="str">
         <v/>
       </c>
       <c r="N67" t="str">
         <v>CHI</v>
       </c>
       <c r="O67" t="str">
-        <v>San Benito</v>
+        <v/>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>BRICEÑO</v>
+        <v>BRAVO</v>
       </c>
       <c r="B68" t="str">
-        <v>PURCELL</v>
+        <v>CEDEÑO</v>
       </c>
       <c r="C68" t="str">
-        <v>MARIA</v>
+        <v>Federico</v>
       </c>
       <c r="D68" t="str">
-        <v>241342328</v>
+        <v>256934612</v>
       </c>
       <c r="E68" t="str">
-        <v>241342328</v>
+        <v>25693461-2</v>
       </c>
       <c r="F68">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="G68" t="str">
-        <v>U16</v>
+        <v>U10</v>
       </c>
       <c r="H68" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I68" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J68" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K68" t="str">
         <v>Sí</v>
       </c>
       <c r="L68" t="str">
         <v>No</v>
       </c>
       <c r="M68" t="str">
         <v/>
       </c>
       <c r="N68" t="str">
         <v>CHI</v>
       </c>
       <c r="O68" t="str">
         <v/>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>BRINKMANN</v>
+        <v>BREGMAN</v>
       </c>
       <c r="B69" t="str">
-        <v>UNDURRAGA</v>
+        <v>BREGMAN</v>
       </c>
       <c r="C69" t="str">
-        <v>JUAN DIEGO</v>
+        <v>KOBI</v>
       </c>
       <c r="D69" t="str">
-        <v>239225624</v>
+        <v>A48936212</v>
       </c>
       <c r="E69" t="str">
-        <v>239225624</v>
+        <v/>
       </c>
       <c r="F69">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="G69" t="str">
-        <v>U16</v>
+        <v>U18</v>
       </c>
       <c r="H69" t="str">
         <v>Masculino</v>
       </c>
       <c r="I69" t="str">
-        <v>CVN</v>
+        <v>ART</v>
       </c>
       <c r="J69" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K69" t="str">
         <v>Sí</v>
       </c>
       <c r="L69" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M69" t="str">
-        <v/>
+        <v>A48936212</v>
       </c>
       <c r="N69" t="str">
-        <v>CHI</v>
+        <v>EXT</v>
       </c>
       <c r="O69" t="str">
         <v/>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>BRIONES</v>
+        <v>BRICEÑO</v>
       </c>
       <c r="B70" t="str">
-        <v>WOOD</v>
+        <v>PURCELL</v>
       </c>
       <c r="C70" t="str">
-        <v>José</v>
+        <v>Elisa</v>
       </c>
       <c r="D70" t="str">
-        <v>256580039</v>
+        <v>24859697K</v>
       </c>
       <c r="E70" t="str">
-        <v>256580039</v>
+        <v>24859697K</v>
       </c>
       <c r="F70">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="G70" t="str">
-        <v>U10</v>
+        <v>U12</v>
       </c>
       <c r="H70" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I70" t="str">
         <v>CLP</v>
       </c>
       <c r="J70" t="str">
         <v>Club de Ski La Parva</v>
       </c>
       <c r="K70" t="str">
         <v>Sí</v>
       </c>
       <c r="L70" t="str">
         <v>No</v>
       </c>
       <c r="M70" t="str">
         <v/>
       </c>
       <c r="N70" t="str">
         <v>CHI</v>
       </c>
       <c r="O70" t="str">
-        <v>Verbo Divino</v>
+        <v>San Benito</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>BRISEÑO</v>
+        <v>BRICEÑO</v>
       </c>
       <c r="B71" t="str">
-        <v>MUENCKE</v>
+        <v>PURCELL</v>
       </c>
       <c r="C71" t="str">
-        <v>CRISTOBAL</v>
+        <v>MARIA</v>
       </c>
       <c r="D71" t="str">
-        <v>244302939</v>
+        <v>241342328</v>
       </c>
       <c r="E71" t="str">
-        <v>24430293-9</v>
+        <v>241342328</v>
       </c>
       <c r="F71">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="G71" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H71" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I71" t="str">
-        <v>CAN</v>
+        <v>CLP</v>
       </c>
       <c r="J71" t="str">
-        <v>Club Andes</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K71" t="str">
         <v>Sí</v>
       </c>
       <c r="L71" t="str">
         <v>No</v>
       </c>
       <c r="M71" t="str">
         <v/>
       </c>
       <c r="N71" t="str">
         <v>CHI</v>
       </c>
       <c r="O71" t="str">
         <v/>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>BRISEÑO</v>
+        <v>BRINKMANN</v>
       </c>
       <c r="B72" t="str">
-        <v>MUENCKE</v>
+        <v>UNDURRAGA</v>
       </c>
       <c r="C72" t="str">
-        <v>Delfina</v>
+        <v>JUAN DIEGO</v>
       </c>
       <c r="D72" t="str">
-        <v>251818959</v>
+        <v>239225624</v>
       </c>
       <c r="E72" t="str">
-        <v>251818959</v>
+        <v>239225624</v>
       </c>
       <c r="F72">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="G72" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H72" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I72" t="str">
-        <v>CAN</v>
+        <v>CVN</v>
       </c>
       <c r="J72" t="str">
-        <v>Club Andes</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K72" t="str">
         <v>Sí</v>
       </c>
       <c r="L72" t="str">
         <v>No</v>
       </c>
       <c r="M72" t="str">
         <v/>
       </c>
       <c r="N72" t="str">
         <v>CHI</v>
       </c>
       <c r="O72" t="str">
-        <v>San Benito</v>
+        <v/>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>BRITO</v>
+        <v>BRIONES</v>
       </c>
       <c r="B73" t="str">
-        <v>DIAZ</v>
+        <v>WOOD</v>
       </c>
       <c r="C73" t="str">
-        <v>LUCIANO</v>
+        <v>José</v>
       </c>
       <c r="D73" t="str">
-        <v>238487544</v>
+        <v>256580039</v>
       </c>
       <c r="E73" t="str">
-        <v>238487544</v>
+        <v>256580039</v>
       </c>
       <c r="F73">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="G73" t="str">
-        <v>U16</v>
+        <v>U10</v>
       </c>
       <c r="H73" t="str">
         <v>Masculino</v>
       </c>
       <c r="I73" t="str">
         <v>CLP</v>
       </c>
       <c r="J73" t="str">
         <v>Club de Ski La Parva</v>
       </c>
       <c r="K73" t="str">
         <v>Sí</v>
       </c>
       <c r="L73" t="str">
         <v>No</v>
       </c>
       <c r="M73" t="str">
         <v/>
       </c>
       <c r="N73" t="str">
         <v>CHI</v>
       </c>
       <c r="O73" t="str">
-        <v/>
+        <v>Verbo Divino</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>BROWN</v>
+        <v>BRIONES</v>
       </c>
       <c r="B74" t="str">
-        <v>BROWN</v>
+        <v>WOOD</v>
       </c>
       <c r="C74" t="str">
-        <v>CHARLIE</v>
+        <v>León</v>
       </c>
       <c r="D74" t="str">
-        <v>A07024773</v>
+        <v>24522513K</v>
       </c>
       <c r="E74" t="str">
-        <v/>
+        <v>24.522.513-K</v>
       </c>
       <c r="F74">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="G74" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H74" t="str">
         <v>Masculino</v>
       </c>
       <c r="I74" t="str">
-        <v>ART</v>
+        <v>CLP</v>
       </c>
       <c r="J74" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K74" t="str">
         <v>Sí</v>
       </c>
       <c r="L74" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M74" t="str">
-        <v>A07024773</v>
+        <v/>
       </c>
       <c r="N74" t="str">
-        <v>EXT</v>
+        <v>CHI</v>
       </c>
       <c r="O74" t="str">
         <v/>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>BRYANT</v>
+        <v>BRISEÑO</v>
       </c>
       <c r="B75" t="str">
-        <v>BRYANT</v>
+        <v>MUENCKE</v>
       </c>
       <c r="C75" t="str">
-        <v>DANIELLA</v>
+        <v>CRISTOBAL</v>
       </c>
       <c r="D75" t="str">
-        <v>A01088007</v>
+        <v>244302939</v>
       </c>
       <c r="E75" t="str">
-        <v/>
+        <v>24430293-9</v>
       </c>
       <c r="F75">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="G75" t="str">
-        <v>U18</v>
+        <v>U14</v>
       </c>
       <c r="H75" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I75" t="str">
-        <v>ART</v>
+        <v>CAN</v>
       </c>
       <c r="J75" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Andes</v>
       </c>
       <c r="K75" t="str">
         <v>Sí</v>
       </c>
       <c r="L75" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M75" t="str">
-        <v>A01088007</v>
+        <v/>
       </c>
       <c r="N75" t="str">
-        <v>USA</v>
+        <v>CHI</v>
       </c>
       <c r="O75" t="str">
         <v/>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>BRYANT</v>
+        <v>BRISEÑO</v>
       </c>
       <c r="B76" t="str">
-        <v>BRYANT</v>
+        <v>MUENCKE</v>
       </c>
       <c r="C76" t="str">
-        <v>VALENTINA</v>
+        <v>Delfina</v>
       </c>
       <c r="D76" t="str">
-        <v>A01088004</v>
+        <v>251818959</v>
       </c>
       <c r="E76" t="str">
-        <v/>
+        <v>251818959</v>
       </c>
       <c r="F76">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="G76" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H76" t="str">
         <v>Femenino</v>
       </c>
       <c r="I76" t="str">
-        <v>ART</v>
+        <v>CAN</v>
       </c>
       <c r="J76" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Andes</v>
       </c>
       <c r="K76" t="str">
         <v>Sí</v>
       </c>
       <c r="L76" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M76" t="str">
-        <v>A01088004</v>
+        <v/>
       </c>
       <c r="N76" t="str">
-        <v>USA</v>
+        <v>CHI</v>
       </c>
       <c r="O76" t="str">
-        <v/>
+        <v>San Benito</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>BURGEMEISTER</v>
+        <v>BRITO</v>
       </c>
       <c r="B77" t="str">
-        <v>BIZAMA</v>
+        <v>DIAZ</v>
       </c>
       <c r="C77" t="str">
-        <v>Khloé</v>
+        <v>LUCIANO</v>
       </c>
       <c r="D77" t="str">
-        <v>246675058</v>
+        <v>238487544</v>
       </c>
       <c r="E77" t="str">
-        <v>246675058</v>
+        <v>238487544</v>
       </c>
       <c r="F77">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="G77" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H77" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I77" t="str">
-        <v>CVN</v>
+        <v>CLP</v>
       </c>
       <c r="J77" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K77" t="str">
         <v>Sí</v>
       </c>
       <c r="L77" t="str">
         <v>No</v>
       </c>
       <c r="M77" t="str">
         <v/>
       </c>
       <c r="N77" t="str">
         <v>CHI</v>
       </c>
       <c r="O77" t="str">
-        <v>Nido de Aguilas</v>
+        <v/>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>BUSTOS</v>
+        <v>BROWN</v>
       </c>
       <c r="B78" t="str">
-        <v>ALVARADO</v>
+        <v>BROWN</v>
       </c>
       <c r="C78" t="str">
-        <v>CLEMENTE</v>
+        <v>CHARLIE</v>
       </c>
       <c r="D78" t="str">
-        <v>235826844</v>
+        <v>A07024773</v>
       </c>
       <c r="E78" t="str">
-        <v>235826844</v>
+        <v/>
       </c>
       <c r="F78">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="G78" t="str">
         <v>U16</v>
       </c>
       <c r="H78" t="str">
         <v>Masculino</v>
       </c>
       <c r="I78" t="str">
-        <v>CORR</v>
+        <v>ART</v>
       </c>
       <c r="J78" t="str">
-        <v>Club de Esqui Corralco</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K78" t="str">
         <v>Sí</v>
       </c>
       <c r="L78" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M78" t="str">
-        <v/>
+        <v>A07024773</v>
       </c>
       <c r="N78" t="str">
-        <v>CHI</v>
+        <v>EXT</v>
       </c>
       <c r="O78" t="str">
         <v/>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>CADIZ</v>
+        <v>BRYANT</v>
       </c>
       <c r="B79" t="str">
-        <v>MARIN</v>
+        <v>BRYANT</v>
       </c>
       <c r="C79" t="str">
-        <v>EMILIO</v>
+        <v>DANIELLA</v>
       </c>
       <c r="D79" t="str">
-        <v>234657704</v>
+        <v>A01088007</v>
       </c>
       <c r="E79" t="str">
-        <v>234657704</v>
+        <v/>
       </c>
       <c r="F79">
         <v>2010</v>
       </c>
       <c r="G79" t="str">
         <v>U18</v>
       </c>
       <c r="H79" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I79" t="str">
-        <v>UC</v>
+        <v>ART</v>
       </c>
       <c r="J79" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K79" t="str">
         <v>Sí</v>
       </c>
       <c r="L79" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M79" t="str">
-        <v/>
+        <v>A01088007</v>
       </c>
       <c r="N79" t="str">
-        <v>CHI</v>
+        <v>USA</v>
       </c>
       <c r="O79" t="str">
         <v/>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>CADIZ</v>
+        <v>BRYANT</v>
       </c>
       <c r="B80" t="str">
-        <v>MARIN</v>
+        <v>BRYANT</v>
       </c>
       <c r="C80" t="str">
-        <v>MARTIN</v>
+        <v>VALENTINA</v>
       </c>
       <c r="D80" t="str">
-        <v>249017736</v>
+        <v>A01088004</v>
       </c>
       <c r="E80" t="str">
-        <v>249017736</v>
+        <v/>
       </c>
       <c r="F80">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="G80" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H80" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I80" t="str">
-        <v>UC</v>
+        <v>ART</v>
       </c>
       <c r="J80" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K80" t="str">
         <v>Sí</v>
       </c>
       <c r="L80" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M80" t="str">
-        <v/>
+        <v>A01088004</v>
       </c>
       <c r="N80" t="str">
-        <v>CHI</v>
+        <v>USA</v>
       </c>
       <c r="O80" t="str">
-        <v>Santiago College</v>
+        <v/>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>CALDERA</v>
+        <v>BURGEMEISTER</v>
       </c>
       <c r="B81" t="str">
-        <v>ALMONACID</v>
+        <v>BIZAMA</v>
       </c>
       <c r="C81" t="str">
-        <v>LUCIANO IGNACIO</v>
+        <v>Khloé</v>
       </c>
       <c r="D81" t="str">
-        <v>243331714</v>
+        <v>246675058</v>
       </c>
       <c r="E81" t="str">
-        <v>24333171-4</v>
+        <v>246675058</v>
       </c>
       <c r="F81">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="G81" t="str">
         <v>U14</v>
       </c>
       <c r="H81" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I81" t="str">
-        <v>CEC</v>
+        <v>CVN</v>
       </c>
       <c r="J81" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K81" t="str">
         <v>Sí</v>
       </c>
       <c r="L81" t="str">
         <v>No</v>
       </c>
       <c r="M81" t="str">
         <v/>
       </c>
       <c r="N81" t="str">
         <v>CHI</v>
       </c>
       <c r="O81" t="str">
-        <v/>
+        <v>Nido de Aguilas</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>CALDERA</v>
+        <v>BUSTOS</v>
       </c>
       <c r="B82" t="str">
-        <v>ALMONACID</v>
+        <v>ALVARADO</v>
       </c>
       <c r="C82" t="str">
-        <v>ROSARIO</v>
+        <v>CLEMENTE</v>
       </c>
       <c r="D82" t="str">
-        <v>239740588</v>
+        <v>235826844</v>
       </c>
       <c r="E82" t="str">
-        <v>239740588</v>
+        <v>235826844</v>
       </c>
       <c r="F82">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="G82" t="str">
         <v>U16</v>
       </c>
       <c r="H82" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I82" t="str">
-        <v>CEC</v>
+        <v>CORR</v>
       </c>
       <c r="J82" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K82" t="str">
         <v>Sí</v>
       </c>
       <c r="L82" t="str">
         <v>No</v>
       </c>
       <c r="M82" t="str">
         <v/>
       </c>
       <c r="N82" t="str">
         <v>CHI</v>
       </c>
       <c r="O82" t="str">
         <v/>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>CAMPOS</v>
+        <v>CADIZ</v>
       </c>
       <c r="B83" t="str">
-        <v>VIDAL</v>
+        <v>MARIN</v>
       </c>
       <c r="C83" t="str">
-        <v>JOSEFA</v>
+        <v>EMILIO</v>
       </c>
       <c r="D83" t="str">
-        <v>247048243</v>
+        <v>234657704</v>
       </c>
       <c r="E83" t="str">
-        <v>247048243</v>
+        <v>234657704</v>
       </c>
       <c r="F83">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="G83" t="str">
-        <v>U14</v>
+        <v>U18</v>
       </c>
       <c r="H83" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I83" t="str">
         <v>UC</v>
       </c>
       <c r="J83" t="str">
         <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K83" t="str">
         <v>Sí</v>
       </c>
       <c r="L83" t="str">
         <v>No</v>
       </c>
       <c r="M83" t="str">
         <v/>
       </c>
       <c r="N83" t="str">
         <v>CHI</v>
       </c>
       <c r="O83" t="str">
-        <v>Caernarfon College</v>
+        <v/>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>CAMPOS</v>
+        <v>CADIZ</v>
       </c>
       <c r="B84" t="str">
-        <v>VIDAL</v>
+        <v>MARIN</v>
       </c>
       <c r="C84" t="str">
-        <v>JULIETA</v>
+        <v>MARTIN</v>
       </c>
       <c r="D84" t="str">
-        <v>252001506</v>
+        <v>249017736</v>
       </c>
       <c r="E84" t="str">
-        <v>252001506</v>
+        <v>249017736</v>
       </c>
       <c r="F84">
         <v>2015</v>
       </c>
       <c r="G84" t="str">
         <v>U12</v>
       </c>
       <c r="H84" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I84" t="str">
         <v>UC</v>
       </c>
       <c r="J84" t="str">
         <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K84" t="str">
         <v>Sí</v>
       </c>
       <c r="L84" t="str">
         <v>No</v>
       </c>
       <c r="M84" t="str">
         <v/>
       </c>
       <c r="N84" t="str">
         <v>CHI</v>
       </c>
       <c r="O84" t="str">
-        <v>Caernarfon College</v>
+        <v>Santiago College</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>CANCINO</v>
+        <v>CALDERA</v>
       </c>
       <c r="B85" t="str">
-        <v>OBERG</v>
+        <v>ALMONACID</v>
       </c>
       <c r="C85" t="str">
-        <v>Fernanda</v>
+        <v>LUCIANO IGNACIO</v>
       </c>
       <c r="D85" t="str">
-        <v>247017801</v>
+        <v>243331714</v>
       </c>
       <c r="E85" t="str">
-        <v>247017801</v>
+        <v>24333171-4</v>
       </c>
       <c r="F85">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="G85" t="str">
         <v>U14</v>
       </c>
       <c r="H85" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I85" t="str">
-        <v>CAPA</v>
+        <v>CEC</v>
       </c>
       <c r="J85" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K85" t="str">
         <v>Sí</v>
       </c>
       <c r="L85" t="str">
         <v>No</v>
       </c>
       <c r="M85" t="str">
         <v/>
       </c>
       <c r="N85" t="str">
         <v>CHI</v>
       </c>
       <c r="O85" t="str">
         <v/>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>CANDIA</v>
+        <v>CALDERA</v>
       </c>
       <c r="B86" t="str">
-        <v>ECHENIQUE</v>
+        <v>ALMONACID</v>
       </c>
       <c r="C86" t="str">
-        <v>ANGELES</v>
+        <v>ROSARIO</v>
       </c>
       <c r="D86" t="str">
-        <v>239060099</v>
+        <v>239740588</v>
       </c>
       <c r="E86" t="str">
-        <v>239060099</v>
+        <v>239740588</v>
       </c>
       <c r="F86">
         <v>2012</v>
       </c>
       <c r="G86" t="str">
         <v>U16</v>
       </c>
       <c r="H86" t="str">
         <v>Femenino</v>
       </c>
       <c r="I86" t="str">
-        <v>UC</v>
+        <v>CEC</v>
       </c>
       <c r="J86" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K86" t="str">
         <v>Sí</v>
       </c>
       <c r="L86" t="str">
         <v>No</v>
       </c>
       <c r="M86" t="str">
         <v/>
       </c>
       <c r="N86" t="str">
         <v>CHI</v>
       </c>
       <c r="O86" t="str">
         <v/>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>CAPÓ</v>
+        <v>CAMPOS</v>
       </c>
       <c r="B87" t="str">
-        <v>CORNEJO</v>
+        <v>VIDAL</v>
       </c>
       <c r="C87" t="str">
-        <v>SANTIAGO</v>
+        <v>JOSEFA</v>
       </c>
       <c r="D87" t="str">
-        <v>233074896</v>
+        <v>247048243</v>
       </c>
       <c r="E87" t="str">
-        <v>233074896</v>
+        <v>247048243</v>
       </c>
       <c r="F87">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="G87" t="str">
-        <v>U18</v>
+        <v>U14</v>
       </c>
       <c r="H87" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I87" t="str">
-        <v>CVN</v>
+        <v>UC</v>
       </c>
       <c r="J87" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K87" t="str">
         <v>Sí</v>
       </c>
       <c r="L87" t="str">
         <v>No</v>
       </c>
       <c r="M87" t="str">
         <v/>
       </c>
       <c r="N87" t="str">
         <v>CHI</v>
       </c>
       <c r="O87" t="str">
-        <v/>
+        <v>Caernarfon College</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>CARCAMO</v>
+        <v>CAMPOS</v>
       </c>
       <c r="B88" t="str">
-        <v>URIBE</v>
+        <v>VIDAL</v>
       </c>
       <c r="C88" t="str">
-        <v>MAXI MILIANO ALEJAND</v>
+        <v>JULIETA</v>
       </c>
       <c r="D88" t="str">
-        <v>252811982</v>
+        <v>252001506</v>
       </c>
       <c r="E88" t="str">
-        <v>252811982</v>
+        <v>252001506</v>
       </c>
       <c r="F88">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="G88" t="str">
         <v>U12</v>
       </c>
       <c r="H88" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I88" t="str">
-        <v>PAT</v>
+        <v>UC</v>
       </c>
       <c r="J88" t="str">
-        <v>Club Ski Patagonia Chilena</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K88" t="str">
         <v>Sí</v>
       </c>
       <c r="L88" t="str">
         <v>No</v>
       </c>
       <c r="M88" t="str">
         <v/>
       </c>
       <c r="N88" t="str">
         <v>CHI</v>
       </c>
       <c r="O88" t="str">
-        <v/>
+        <v>Caernarfon College</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>CARDENAS</v>
+        <v>CAMUS</v>
       </c>
       <c r="B89" t="str">
-        <v>CONEJEROS</v>
+        <v>CORREA</v>
       </c>
       <c r="C89" t="str">
-        <v>AMBAR</v>
+        <v>Clara</v>
       </c>
       <c r="D89" t="str">
-        <v>241684849</v>
+        <v>239743889</v>
       </c>
       <c r="E89" t="str">
-        <v>24168484-9</v>
+        <v>23.974.388-9</v>
       </c>
       <c r="F89">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="G89" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H89" t="str">
         <v>Femenino</v>
       </c>
       <c r="I89" t="str">
-        <v>PAT</v>
+        <v>CAN</v>
       </c>
       <c r="J89" t="str">
-        <v>Club Ski Patagonia Chilena</v>
+        <v>Club Andes</v>
       </c>
       <c r="K89" t="str">
         <v>Sí</v>
       </c>
       <c r="L89" t="str">
         <v>No</v>
       </c>
       <c r="M89" t="str">
         <v/>
       </c>
       <c r="N89" t="str">
         <v>CHI</v>
       </c>
       <c r="O89" t="str">
         <v/>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>CARDENAS</v>
+        <v>CAMUS</v>
       </c>
       <c r="B90" t="str">
-        <v>DOMIC</v>
+        <v>CORREA</v>
       </c>
       <c r="C90" t="str">
-        <v>Emilia</v>
+        <v>Ezequiel</v>
       </c>
       <c r="D90" t="str">
-        <v>258643062</v>
+        <v>247733450</v>
       </c>
       <c r="E90" t="str">
-        <v>258643062</v>
+        <v>24.773.345-0</v>
       </c>
       <c r="F90">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="G90" t="str">
-        <v>U10</v>
+        <v>U14</v>
       </c>
       <c r="H90" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I90" t="str">
-        <v>CAPA</v>
+        <v>CAN</v>
       </c>
       <c r="J90" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club Andes</v>
       </c>
       <c r="K90" t="str">
         <v>Sí</v>
       </c>
       <c r="L90" t="str">
         <v>No</v>
       </c>
       <c r="M90" t="str">
         <v/>
       </c>
       <c r="N90" t="str">
         <v>CHI</v>
       </c>
       <c r="O90" t="str">
         <v/>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>CARDENAS</v>
+        <v>CAMUS</v>
       </c>
       <c r="B91" t="str">
-        <v>MANSILLA</v>
+        <v>CORREA</v>
       </c>
       <c r="C91" t="str">
-        <v>JEAN CLAUDIO</v>
+        <v>Sofia</v>
       </c>
       <c r="D91" t="str">
-        <v>23338349K</v>
+        <v>254449520</v>
       </c>
       <c r="E91" t="str">
-        <v>23338349K</v>
+        <v>25.444.952-0</v>
       </c>
       <c r="F91">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="G91" t="str">
-        <v>U18</v>
+        <v>U12</v>
       </c>
       <c r="H91" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I91" t="str">
-        <v>PAT</v>
+        <v>CAN</v>
       </c>
       <c r="J91" t="str">
-        <v>Club Ski Patagonia Chilena</v>
+        <v>Club Andes</v>
       </c>
       <c r="K91" t="str">
         <v>Sí</v>
       </c>
       <c r="L91" t="str">
         <v>No</v>
       </c>
       <c r="M91" t="str">
         <v/>
       </c>
       <c r="N91" t="str">
         <v>CHI</v>
       </c>
       <c r="O91" t="str">
         <v/>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>CARDENAS</v>
+        <v>CANCINO</v>
       </c>
       <c r="B92" t="str">
-        <v>MANSILLA</v>
+        <v>OBERG</v>
       </c>
       <c r="C92" t="str">
-        <v>SOL YAHIN EILEEN</v>
+        <v>Fernanda</v>
       </c>
       <c r="D92" t="str">
-        <v>251950938</v>
+        <v>247017801</v>
       </c>
       <c r="E92" t="str">
-        <v>251950938</v>
+        <v>247017801</v>
       </c>
       <c r="F92">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="G92" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H92" t="str">
         <v>Femenino</v>
       </c>
       <c r="I92" t="str">
-        <v>PAT</v>
+        <v>CAPA</v>
       </c>
       <c r="J92" t="str">
-        <v>Club Ski Patagonia Chilena</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K92" t="str">
         <v>Sí</v>
       </c>
       <c r="L92" t="str">
         <v>No</v>
       </c>
       <c r="M92" t="str">
         <v/>
       </c>
       <c r="N92" t="str">
         <v>CHI</v>
       </c>
       <c r="O92" t="str">
         <v/>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>CAREY</v>
+        <v>CANDIA</v>
       </c>
       <c r="B93" t="str">
-        <v>RABY</v>
+        <v>ECHENIQUE</v>
       </c>
       <c r="C93" t="str">
-        <v>DAMIÁN</v>
+        <v>ANGELES</v>
       </c>
       <c r="D93" t="str">
-        <v>241942392</v>
+        <v>239060099</v>
       </c>
       <c r="E93" t="str">
-        <v>24194239-2</v>
+        <v>239060099</v>
       </c>
       <c r="F93">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="G93" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H93" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I93" t="str">
-        <v>CAN</v>
+        <v>UC</v>
       </c>
       <c r="J93" t="str">
-        <v>Club Andes</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K93" t="str">
         <v>Sí</v>
       </c>
       <c r="L93" t="str">
         <v>No</v>
       </c>
       <c r="M93" t="str">
         <v/>
       </c>
       <c r="N93" t="str">
         <v>CHI</v>
       </c>
       <c r="O93" t="str">
         <v/>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>CAREY</v>
+        <v>CAPÓ</v>
       </c>
       <c r="B94" t="str">
-        <v>RABY</v>
+        <v>CORNEJO</v>
       </c>
       <c r="C94" t="str">
-        <v>ISMAEL</v>
+        <v>SANTIAGO</v>
       </c>
       <c r="D94" t="str">
-        <v>241942643</v>
+        <v>233074896</v>
       </c>
       <c r="E94" t="str">
-        <v>24194264-3</v>
+        <v>233074896</v>
       </c>
       <c r="F94">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="G94" t="str">
-        <v>U14</v>
+        <v>U18</v>
       </c>
       <c r="H94" t="str">
         <v>Masculino</v>
       </c>
       <c r="I94" t="str">
-        <v>CAN</v>
+        <v>CVN</v>
       </c>
       <c r="J94" t="str">
-        <v>Club Andes</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K94" t="str">
         <v>Sí</v>
       </c>
       <c r="L94" t="str">
         <v>No</v>
       </c>
       <c r="M94" t="str">
         <v/>
       </c>
       <c r="N94" t="str">
         <v>CHI</v>
       </c>
       <c r="O94" t="str">
         <v/>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>CAREY</v>
+        <v>CARCAMO</v>
       </c>
       <c r="B95" t="str">
-        <v>RABY</v>
+        <v>URIBE</v>
       </c>
       <c r="C95" t="str">
-        <v>Sebastián</v>
+        <v>MAXI MILIANO ALEJAND</v>
       </c>
       <c r="D95" t="str">
-        <v>245655312</v>
+        <v>252811982</v>
       </c>
       <c r="E95" t="str">
-        <v>245655312</v>
+        <v>252811982</v>
       </c>
       <c r="F95">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="G95" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H95" t="str">
         <v>Masculino</v>
       </c>
       <c r="I95" t="str">
-        <v>CAN</v>
+        <v>PAT</v>
       </c>
       <c r="J95" t="str">
-        <v>Club Andes</v>
+        <v>Club Ski Patagonia Chilena</v>
       </c>
       <c r="K95" t="str">
         <v>Sí</v>
       </c>
       <c r="L95" t="str">
         <v>No</v>
       </c>
       <c r="M95" t="str">
         <v/>
       </c>
       <c r="N95" t="str">
         <v>CHI</v>
       </c>
       <c r="O95" t="str">
-        <v>The Grange School</v>
+        <v/>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>CARMANIU</v>
+        <v>CARDENAS</v>
       </c>
       <c r="B96" t="str">
-        <v>BASCOMPTA</v>
+        <v>CONEJEROS</v>
       </c>
       <c r="C96" t="str">
-        <v>NIL</v>
+        <v>AMBAR</v>
       </c>
       <c r="D96" t="str">
-        <v>42302803F</v>
+        <v>241684849</v>
       </c>
       <c r="E96" t="str">
-        <v/>
+        <v>24168484-9</v>
       </c>
       <c r="F96">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="G96" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H96" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I96" t="str">
-        <v>ART</v>
+        <v>PAT</v>
       </c>
       <c r="J96" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Ski Patagonia Chilena</v>
       </c>
       <c r="K96" t="str">
         <v>Sí</v>
       </c>
       <c r="L96" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M96" t="str">
-        <v>42302803F</v>
+        <v/>
       </c>
       <c r="N96" t="str">
-        <v>ESP</v>
+        <v>CHI</v>
       </c>
       <c r="O96" t="str">
         <v/>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>CARTES</v>
+        <v>CARDENAS</v>
       </c>
       <c r="B97" t="str">
-        <v>ATALAH</v>
+        <v>DOMIC</v>
       </c>
       <c r="C97" t="str">
-        <v>TIAGO</v>
+        <v>Emilia</v>
       </c>
       <c r="D97" t="str">
-        <v>238289130</v>
+        <v>258643062</v>
       </c>
       <c r="E97" t="str">
-        <v>238289130</v>
+        <v>258643062</v>
       </c>
       <c r="F97">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="G97" t="str">
-        <v>U16</v>
+        <v>U10</v>
       </c>
       <c r="H97" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I97" t="str">
-        <v>CAN</v>
+        <v>CAPA</v>
       </c>
       <c r="J97" t="str">
-        <v>Club Andes</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K97" t="str">
         <v>Sí</v>
       </c>
       <c r="L97" t="str">
         <v>No</v>
       </c>
       <c r="M97" t="str">
         <v/>
       </c>
       <c r="N97" t="str">
         <v>CHI</v>
       </c>
       <c r="O97" t="str">
         <v/>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>CARVALLO</v>
+        <v>CARDENAS</v>
       </c>
       <c r="B98" t="str">
-        <v>TARICCO</v>
+        <v>MANSILLA</v>
       </c>
       <c r="C98" t="str">
-        <v>LEONARDO</v>
+        <v>JEAN CLAUDIO</v>
       </c>
       <c r="D98" t="str">
-        <v>236692175</v>
+        <v>23338349K</v>
       </c>
       <c r="E98" t="str">
-        <v>236692175</v>
+        <v>23338349K</v>
       </c>
       <c r="F98">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="G98" t="str">
-        <v>U16</v>
+        <v>U18</v>
       </c>
       <c r="H98" t="str">
         <v>Masculino</v>
       </c>
       <c r="I98" t="str">
-        <v>POR</v>
+        <v>PAT</v>
       </c>
       <c r="J98" t="str">
-        <v>Ski Club Portillo</v>
+        <v>Club Ski Patagonia Chilena</v>
       </c>
       <c r="K98" t="str">
         <v>Sí</v>
       </c>
       <c r="L98" t="str">
         <v>No</v>
       </c>
       <c r="M98" t="str">
         <v/>
       </c>
       <c r="N98" t="str">
         <v>CHI</v>
       </c>
       <c r="O98" t="str">
         <v/>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>CARVALLO</v>
+        <v>CARDENAS</v>
       </c>
       <c r="B99" t="str">
-        <v>TARICCO</v>
+        <v>MANSILLA</v>
       </c>
       <c r="C99" t="str">
-        <v>Maria Elisa</v>
+        <v>SOL YAHIN EILEEN</v>
       </c>
       <c r="D99" t="str">
-        <v>257349284</v>
+        <v>251950938</v>
       </c>
       <c r="E99" t="str">
-        <v>257349284</v>
+        <v>251950938</v>
       </c>
       <c r="F99">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="G99" t="str">
-        <v>U10</v>
+        <v>U12</v>
       </c>
       <c r="H99" t="str">
         <v>Femenino</v>
       </c>
       <c r="I99" t="str">
-        <v>POR</v>
+        <v>PAT</v>
       </c>
       <c r="J99" t="str">
-        <v>Ski Club Portillo</v>
+        <v>Club Ski Patagonia Chilena</v>
       </c>
       <c r="K99" t="str">
         <v>Sí</v>
       </c>
       <c r="L99" t="str">
         <v>No</v>
       </c>
       <c r="M99" t="str">
         <v/>
       </c>
       <c r="N99" t="str">
         <v>CHI</v>
       </c>
       <c r="O99" t="str">
-        <v>San Benito</v>
+        <v/>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>CARVALLO</v>
+        <v>CAREY</v>
       </c>
       <c r="B100" t="str">
-        <v>TARICCO</v>
+        <v>RABY</v>
       </c>
       <c r="C100" t="str">
-        <v>SANTIAGO</v>
+        <v>DAMIÁN</v>
       </c>
       <c r="D100" t="str">
-        <v>24124489K</v>
+        <v>241942392</v>
       </c>
       <c r="E100" t="str">
-        <v>24124489K</v>
+        <v>24194239-2</v>
       </c>
       <c r="F100">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="G100" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H100" t="str">
         <v>Masculino</v>
       </c>
       <c r="I100" t="str">
-        <v>POR</v>
+        <v>CAN</v>
       </c>
       <c r="J100" t="str">
-        <v>Ski Club Portillo</v>
+        <v>Club Andes</v>
       </c>
       <c r="K100" t="str">
         <v>Sí</v>
       </c>
       <c r="L100" t="str">
         <v>No</v>
       </c>
       <c r="M100" t="str">
         <v/>
       </c>
       <c r="N100" t="str">
         <v>CHI</v>
       </c>
       <c r="O100" t="str">
         <v/>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>CASAGRANDE</v>
+        <v>CAREY</v>
       </c>
       <c r="B101" t="str">
-        <v>BERTOLDI</v>
+        <v>RABY</v>
       </c>
       <c r="C101" t="str">
-        <v>ENZO</v>
+        <v>ISMAEL</v>
       </c>
       <c r="D101" t="str">
-        <v>131926880</v>
+        <v>241942643</v>
       </c>
       <c r="E101" t="str">
-        <v/>
+        <v>24194264-3</v>
       </c>
       <c r="F101">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="G101" t="str">
-        <v>U18</v>
+        <v>U14</v>
       </c>
       <c r="H101" t="str">
         <v>Masculino</v>
       </c>
       <c r="I101" t="str">
-        <v>CVN</v>
+        <v>CAN</v>
       </c>
       <c r="J101" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Andes</v>
       </c>
       <c r="K101" t="str">
         <v>Sí</v>
       </c>
       <c r="L101" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M101" t="str">
-        <v>131926880</v>
+        <v/>
       </c>
       <c r="N101" t="str">
-        <v>ESP</v>
+        <v>CHI</v>
       </c>
       <c r="O101" t="str">
         <v/>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>CASANOVA</v>
+        <v>CAREY</v>
       </c>
       <c r="B102" t="str">
-        <v>DE SOMER</v>
+        <v>RABY</v>
       </c>
       <c r="C102" t="str">
-        <v>Lou Marie</v>
+        <v>Sebastián</v>
       </c>
       <c r="D102" t="str">
-        <v>247751904</v>
+        <v>245655312</v>
       </c>
       <c r="E102" t="str">
-        <v>247751904</v>
+        <v>245655312</v>
       </c>
       <c r="F102">
         <v>2014</v>
       </c>
       <c r="G102" t="str">
         <v>U14</v>
       </c>
       <c r="H102" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I102" t="str">
-        <v>POR</v>
+        <v>CAN</v>
       </c>
       <c r="J102" t="str">
-        <v>Ski Club Portillo</v>
+        <v>Club Andes</v>
       </c>
       <c r="K102" t="str">
         <v>Sí</v>
       </c>
       <c r="L102" t="str">
         <v>No</v>
       </c>
       <c r="M102" t="str">
         <v/>
       </c>
       <c r="N102" t="str">
         <v>CHI</v>
       </c>
       <c r="O102" t="str">
-        <v>Alianza Francesa</v>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>CASTILLO</v>
+        <v>CARMANIU</v>
       </c>
       <c r="B103" t="str">
-        <v>ALVAREZ</v>
+        <v>BASCOMPTA</v>
       </c>
       <c r="C103" t="str">
-        <v>AMY</v>
+        <v>NIL</v>
       </c>
       <c r="D103" t="str">
-        <v>233466352</v>
+        <v>42302803F</v>
       </c>
       <c r="E103" t="str">
-        <v>233466352</v>
+        <v/>
       </c>
       <c r="F103">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="G103" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H103" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I103" t="str">
-        <v>UC</v>
+        <v>ART</v>
       </c>
       <c r="J103" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K103" t="str">
         <v>Sí</v>
       </c>
       <c r="L103" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M103" t="str">
-        <v/>
+        <v>42302803F</v>
       </c>
       <c r="N103" t="str">
-        <v>CHI</v>
+        <v>ESP</v>
       </c>
       <c r="O103" t="str">
         <v/>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>CASTILLO</v>
+        <v>CARTES</v>
       </c>
       <c r="B104" t="str">
-        <v>BARRAZA</v>
+        <v>ATALAH</v>
       </c>
       <c r="C104" t="str">
-        <v>ISADORA</v>
+        <v>TIAGO</v>
       </c>
       <c r="D104" t="str">
-        <v>252895248</v>
+        <v>238289130</v>
       </c>
       <c r="E104" t="str">
-        <v>252895248</v>
+        <v>238289130</v>
       </c>
       <c r="F104">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="G104" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H104" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I104" t="str">
-        <v>UC</v>
+        <v>CAN</v>
       </c>
       <c r="J104" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Andes</v>
       </c>
       <c r="K104" t="str">
         <v>Sí</v>
       </c>
       <c r="L104" t="str">
         <v>No</v>
       </c>
       <c r="M104" t="str">
         <v/>
       </c>
       <c r="N104" t="str">
         <v>CHI</v>
       </c>
       <c r="O104" t="str">
-        <v>Farellones</v>
+        <v/>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>CASTILLO</v>
+        <v>CARVALLO</v>
       </c>
       <c r="B105" t="str">
-        <v>ALVAREZ</v>
+        <v>TARICCO</v>
       </c>
       <c r="C105" t="str">
-        <v>NATASHA</v>
+        <v>LEONARDO</v>
       </c>
       <c r="D105" t="str">
-        <v>253467819</v>
+        <v>236692175</v>
       </c>
       <c r="E105" t="str">
-        <v>253467819</v>
+        <v>236692175</v>
       </c>
       <c r="F105">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="G105" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H105" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I105" t="str">
-        <v>UC</v>
+        <v>POR</v>
       </c>
       <c r="J105" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Ski Club Portillo</v>
       </c>
       <c r="K105" t="str">
         <v>Sí</v>
       </c>
       <c r="L105" t="str">
         <v>No</v>
       </c>
       <c r="M105" t="str">
         <v/>
       </c>
       <c r="N105" t="str">
         <v>CHI</v>
       </c>
       <c r="O105" t="str">
-        <v>Farellones</v>
+        <v/>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>CASTRO</v>
+        <v>CARVALLO</v>
       </c>
       <c r="B106" t="str">
-        <v>GONZALEZ</v>
+        <v>TARICCO</v>
       </c>
       <c r="C106" t="str">
-        <v>LUZ</v>
+        <v>Maria Elisa</v>
       </c>
       <c r="D106" t="str">
-        <v>242213521</v>
+        <v>257349284</v>
       </c>
       <c r="E106" t="str">
-        <v>24221352-1</v>
+        <v>257349284</v>
       </c>
       <c r="F106">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="G106" t="str">
-        <v>U14</v>
+        <v>U10</v>
       </c>
       <c r="H106" t="str">
         <v>Femenino</v>
       </c>
       <c r="I106" t="str">
-        <v>ART</v>
+        <v>POR</v>
       </c>
       <c r="J106" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Ski Club Portillo</v>
       </c>
       <c r="K106" t="str">
         <v>Sí</v>
       </c>
       <c r="L106" t="str">
         <v>No</v>
       </c>
       <c r="M106" t="str">
         <v/>
       </c>
       <c r="N106" t="str">
         <v>CHI</v>
       </c>
       <c r="O106" t="str">
-        <v/>
+        <v>San Benito</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>CASTRO</v>
+        <v>CARVALLO</v>
       </c>
       <c r="B107" t="str">
-        <v>VIANE</v>
+        <v>TARICCO</v>
       </c>
       <c r="C107" t="str">
-        <v>MARTINA</v>
+        <v>SANTIAGO</v>
       </c>
       <c r="D107" t="str">
-        <v>PAT792445</v>
+        <v>24124489K</v>
       </c>
       <c r="E107" t="str">
-        <v/>
+        <v>24124489K</v>
       </c>
       <c r="F107">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="G107" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H107" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I107" t="str">
-        <v>CVN</v>
+        <v>POR</v>
       </c>
       <c r="J107" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Ski Club Portillo</v>
       </c>
       <c r="K107" t="str">
         <v>Sí</v>
       </c>
       <c r="L107" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M107" t="str">
-        <v>PAT792445</v>
+        <v/>
       </c>
       <c r="N107" t="str">
-        <v>ESP</v>
+        <v>CHI</v>
       </c>
       <c r="O107" t="str">
         <v/>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>CASTRO</v>
+        <v>CASAGRANDE</v>
       </c>
       <c r="B108" t="str">
-        <v>GONZALEZ</v>
+        <v>BERTOLDI</v>
       </c>
       <c r="C108" t="str">
-        <v>Nicolas</v>
+        <v>ENZO</v>
       </c>
       <c r="D108" t="str">
-        <v>255248448</v>
+        <v>131926880</v>
       </c>
       <c r="E108" t="str">
-        <v>255248448</v>
+        <v/>
       </c>
       <c r="F108">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="G108" t="str">
-        <v>U12</v>
+        <v>U18</v>
       </c>
       <c r="H108" t="str">
         <v>Masculino</v>
       </c>
       <c r="I108" t="str">
-        <v>ART</v>
+        <v>CVN</v>
       </c>
       <c r="J108" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K108" t="str">
         <v>Sí</v>
       </c>
       <c r="L108" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M108" t="str">
-        <v/>
+        <v>131926880</v>
       </c>
       <c r="N108" t="str">
-        <v>CHI</v>
+        <v>ESP</v>
       </c>
       <c r="O108" t="str">
-        <v>Everest</v>
+        <v/>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>CASTRO</v>
+        <v>CASANOVA</v>
       </c>
       <c r="B109" t="str">
-        <v>GONZALEZ</v>
+        <v>DE SOMER</v>
       </c>
       <c r="C109" t="str">
-        <v>PEDRO</v>
+        <v>Lou Marie</v>
       </c>
       <c r="D109" t="str">
-        <v>237037456</v>
+        <v>247751904</v>
       </c>
       <c r="E109" t="str">
-        <v>237037456</v>
+        <v>247751904</v>
       </c>
       <c r="F109">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="G109" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H109" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I109" t="str">
-        <v>ART</v>
+        <v>POR</v>
       </c>
       <c r="J109" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Ski Club Portillo</v>
       </c>
       <c r="K109" t="str">
         <v>Sí</v>
       </c>
       <c r="L109" t="str">
         <v>No</v>
       </c>
       <c r="M109" t="str">
         <v/>
       </c>
       <c r="N109" t="str">
         <v>CHI</v>
       </c>
       <c r="O109" t="str">
-        <v/>
+        <v>Alianza Francesa</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>CASTRO</v>
+        <v>CASANOVA</v>
       </c>
       <c r="B110" t="str">
-        <v>OTERO</v>
+        <v>DE SOMMER</v>
       </c>
       <c r="C110" t="str">
-        <v>SANTIAGO</v>
+        <v>Simone</v>
       </c>
       <c r="D110" t="str">
-        <v>236058379</v>
+        <v>257520269</v>
       </c>
       <c r="E110" t="str">
-        <v>236058379</v>
+        <v>25.752.026-9</v>
       </c>
       <c r="F110">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="G110" t="str">
-        <v>U16</v>
+        <v>U10</v>
       </c>
       <c r="H110" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I110" t="str">
-        <v>UC</v>
+        <v>POR</v>
       </c>
       <c r="J110" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Ski Club Portillo</v>
       </c>
       <c r="K110" t="str">
         <v>Sí</v>
       </c>
       <c r="L110" t="str">
         <v>No</v>
       </c>
       <c r="M110" t="str">
         <v/>
       </c>
       <c r="N110" t="str">
         <v>CHI</v>
       </c>
       <c r="O110" t="str">
         <v/>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>CEA</v>
+        <v>CASTILLO</v>
       </c>
       <c r="B111" t="str">
-        <v>INDA</v>
+        <v>ALVAREZ</v>
       </c>
       <c r="C111" t="str">
-        <v>JULIETA</v>
+        <v>AMY</v>
       </c>
       <c r="D111" t="str">
-        <v>242099370</v>
+        <v>233466352</v>
       </c>
       <c r="E111" t="str">
-        <v>24209937-0</v>
+        <v>233466352</v>
       </c>
       <c r="F111">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="G111" t="str">
-        <v>U14</v>
+        <v>U18</v>
       </c>
       <c r="H111" t="str">
         <v>Femenino</v>
       </c>
       <c r="I111" t="str">
-        <v>LV</v>
+        <v>UC</v>
       </c>
       <c r="J111" t="str">
-        <v>Club Deportivo Lago Villarrica</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K111" t="str">
         <v>Sí</v>
       </c>
       <c r="L111" t="str">
         <v>No</v>
       </c>
       <c r="M111" t="str">
         <v/>
       </c>
       <c r="N111" t="str">
         <v>CHI</v>
       </c>
       <c r="O111" t="str">
         <v/>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>CEA</v>
+        <v>CASTILLO</v>
       </c>
       <c r="B112" t="str">
-        <v>INDA</v>
+        <v>BARRAZA</v>
       </c>
       <c r="C112" t="str">
-        <v>Matilde</v>
+        <v>ISADORA</v>
       </c>
       <c r="D112" t="str">
-        <v>253027290</v>
+        <v>252895248</v>
       </c>
       <c r="E112" t="str">
-        <v>253027290</v>
+        <v>252895248</v>
       </c>
       <c r="F112">
         <v>2016</v>
       </c>
       <c r="G112" t="str">
         <v>U12</v>
       </c>
       <c r="H112" t="str">
         <v>Femenino</v>
       </c>
       <c r="I112" t="str">
-        <v>LV</v>
+        <v>UC</v>
       </c>
       <c r="J112" t="str">
-        <v>Club Deportivo Lago Villarrica</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K112" t="str">
         <v>Sí</v>
       </c>
       <c r="L112" t="str">
         <v>No</v>
       </c>
       <c r="M112" t="str">
         <v/>
       </c>
       <c r="N112" t="str">
         <v>CHI</v>
       </c>
       <c r="O112" t="str">
-        <v/>
+        <v>Farellones</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>CELIS</v>
+        <v>CASTILLO</v>
       </c>
       <c r="B113" t="str">
-        <v>CAMPANO</v>
+        <v>ALVAREZ</v>
       </c>
       <c r="C113" t="str">
-        <v>MANUEL IGNACIO</v>
+        <v>NATASHA</v>
       </c>
       <c r="D113" t="str">
-        <v>235511371</v>
+        <v>253467819</v>
       </c>
       <c r="E113" t="str">
-        <v>235511371</v>
+        <v>253467819</v>
       </c>
       <c r="F113">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="G113" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H113" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I113" t="str">
-        <v>CEC</v>
+        <v>UC</v>
       </c>
       <c r="J113" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K113" t="str">
         <v>Sí</v>
       </c>
       <c r="L113" t="str">
         <v>No</v>
       </c>
       <c r="M113" t="str">
         <v/>
       </c>
       <c r="N113" t="str">
         <v>CHI</v>
       </c>
       <c r="O113" t="str">
-        <v/>
+        <v>Farellones</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>CERONI</v>
+        <v>CASTRO</v>
       </c>
       <c r="B114" t="str">
-        <v>YOB</v>
+        <v>GONZALEZ</v>
       </c>
       <c r="C114" t="str">
-        <v>MADDALENA</v>
+        <v>LUZ</v>
       </c>
       <c r="D114" t="str">
-        <v>241086215</v>
+        <v>242213521</v>
       </c>
       <c r="E114" t="str">
-        <v>241086215</v>
+        <v>24221352-1</v>
       </c>
       <c r="F114">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="G114" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H114" t="str">
         <v>Femenino</v>
       </c>
       <c r="I114" t="str">
-        <v>CAO</v>
+        <v>ART</v>
       </c>
       <c r="J114" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K114" t="str">
         <v>Sí</v>
       </c>
       <c r="L114" t="str">
         <v>No</v>
       </c>
       <c r="M114" t="str">
         <v/>
       </c>
       <c r="N114" t="str">
         <v>CHI</v>
       </c>
       <c r="O114" t="str">
         <v/>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>CHAPARRO</v>
+        <v>CASTRO</v>
       </c>
       <c r="B115" t="str">
-        <v>PEREIRA</v>
+        <v>VIANE</v>
       </c>
       <c r="C115" t="str">
-        <v>Blanca</v>
+        <v>MARTINA</v>
       </c>
       <c r="D115" t="str">
-        <v>255635913</v>
+        <v>PAT792445</v>
       </c>
       <c r="E115" t="str">
-        <v>255635913</v>
+        <v/>
       </c>
       <c r="F115">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="G115" t="str">
-        <v>U12</v>
+        <v>U18</v>
       </c>
       <c r="H115" t="str">
         <v>Femenino</v>
       </c>
       <c r="I115" t="str">
-        <v>ART</v>
+        <v>CVN</v>
       </c>
       <c r="J115" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K115" t="str">
         <v>Sí</v>
       </c>
       <c r="L115" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M115" t="str">
-        <v/>
+        <v>PAT792445</v>
       </c>
       <c r="N115" t="str">
-        <v>CHI</v>
+        <v>ESP</v>
       </c>
       <c r="O115" t="str">
-        <v>San Anselmo</v>
+        <v/>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>CHAPARRO</v>
+        <v>CASTRO</v>
       </c>
       <c r="B116" t="str">
-        <v>PEREIRA</v>
+        <v>GONZALEZ</v>
       </c>
       <c r="C116" t="str">
-        <v>Isidora</v>
+        <v>Nicolas</v>
       </c>
       <c r="D116" t="str">
-        <v>250187629</v>
+        <v>255248448</v>
       </c>
       <c r="E116" t="str">
-        <v>250187629</v>
+        <v>255248448</v>
       </c>
       <c r="F116">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G116" t="str">
         <v>U12</v>
       </c>
       <c r="H116" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I116" t="str">
         <v>ART</v>
       </c>
       <c r="J116" t="str">
         <v>Club Deportivo Arski</v>
       </c>
       <c r="K116" t="str">
         <v>Sí</v>
       </c>
       <c r="L116" t="str">
         <v>No</v>
       </c>
       <c r="M116" t="str">
         <v/>
       </c>
       <c r="N116" t="str">
         <v>CHI</v>
       </c>
       <c r="O116" t="str">
-        <v>San Anselmo</v>
+        <v>Everest</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>CHAVEZ</v>
+        <v>CASTRO</v>
       </c>
       <c r="B117" t="str">
-        <v>BAHAMONDES</v>
+        <v>GONZALEZ</v>
       </c>
       <c r="C117" t="str">
-        <v>BORJA</v>
+        <v>PEDRO</v>
       </c>
       <c r="D117" t="str">
-        <v>241716457</v>
+        <v>237037456</v>
       </c>
       <c r="E117" t="str">
-        <v>24171645-7</v>
+        <v>237037456</v>
       </c>
       <c r="F117">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="G117" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H117" t="str">
         <v>Masculino</v>
       </c>
       <c r="I117" t="str">
         <v>ART</v>
       </c>
       <c r="J117" t="str">
         <v>Club Deportivo Arski</v>
       </c>
       <c r="K117" t="str">
         <v>Sí</v>
       </c>
       <c r="L117" t="str">
         <v>No</v>
       </c>
       <c r="M117" t="str">
         <v/>
       </c>
       <c r="N117" t="str">
         <v>CHI</v>
       </c>
       <c r="O117" t="str">
         <v/>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>CHAVEZ</v>
+        <v>CASTRO</v>
       </c>
       <c r="B118" t="str">
-        <v>BAHAMONDES</v>
+        <v>OTERO</v>
       </c>
       <c r="C118" t="str">
-        <v>GASPAR</v>
+        <v>SANTIAGO</v>
       </c>
       <c r="D118" t="str">
-        <v>236684938</v>
+        <v>236058379</v>
       </c>
       <c r="E118" t="str">
-        <v>236684938</v>
+        <v>236058379</v>
       </c>
       <c r="F118">
         <v>2011</v>
       </c>
       <c r="G118" t="str">
         <v>U16</v>
       </c>
       <c r="H118" t="str">
         <v>Masculino</v>
       </c>
       <c r="I118" t="str">
-        <v>ART</v>
+        <v>UC</v>
       </c>
       <c r="J118" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K118" t="str">
         <v>Sí</v>
       </c>
       <c r="L118" t="str">
         <v>No</v>
       </c>
       <c r="M118" t="str">
         <v/>
       </c>
       <c r="N118" t="str">
         <v>CHI</v>
       </c>
       <c r="O118" t="str">
         <v/>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>CHAVEZ</v>
+        <v>CEA</v>
       </c>
       <c r="B119" t="str">
-        <v>BAHAMONDES</v>
+        <v>INDA</v>
       </c>
       <c r="C119" t="str">
-        <v>Julieta</v>
+        <v>JULIETA</v>
       </c>
       <c r="D119" t="str">
-        <v>246264783</v>
+        <v>242099370</v>
       </c>
       <c r="E119" t="str">
-        <v>246264783</v>
+        <v>24209937-0</v>
       </c>
       <c r="F119">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="G119" t="str">
         <v>U14</v>
       </c>
       <c r="H119" t="str">
         <v>Femenino</v>
       </c>
       <c r="I119" t="str">
-        <v>ART</v>
+        <v>LV</v>
       </c>
       <c r="J119" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Deportivo Lago Villarrica</v>
       </c>
       <c r="K119" t="str">
         <v>Sí</v>
       </c>
       <c r="L119" t="str">
         <v>No</v>
       </c>
       <c r="M119" t="str">
         <v/>
       </c>
       <c r="N119" t="str">
         <v>CHI</v>
       </c>
       <c r="O119" t="str">
-        <v>Craighouse</v>
+        <v/>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>CID</v>
+        <v>CEA</v>
       </c>
       <c r="B120" t="str">
-        <v>SANTA MARIA</v>
+        <v>INDA</v>
       </c>
       <c r="C120" t="str">
-        <v>BAUTISTA</v>
+        <v>Matilde</v>
       </c>
       <c r="D120" t="str">
-        <v>243013437</v>
+        <v>253027290</v>
       </c>
       <c r="E120" t="str">
-        <v>24301343-7</v>
+        <v>253027290</v>
       </c>
       <c r="F120">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="G120" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H120" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I120" t="str">
-        <v>UC</v>
+        <v>LV</v>
       </c>
       <c r="J120" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Lago Villarrica</v>
       </c>
       <c r="K120" t="str">
         <v>Sí</v>
       </c>
       <c r="L120" t="str">
         <v>No</v>
       </c>
       <c r="M120" t="str">
         <v/>
       </c>
       <c r="N120" t="str">
         <v>CHI</v>
       </c>
       <c r="O120" t="str">
         <v/>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>CID</v>
+        <v>CELIS</v>
       </c>
       <c r="B121" t="str">
-        <v>SANTA MARIA</v>
+        <v>CAMPANO</v>
       </c>
       <c r="C121" t="str">
-        <v>GUADALUPE</v>
+        <v>MANUEL IGNACIO</v>
       </c>
       <c r="D121" t="str">
-        <v>258085388</v>
+        <v>235511371</v>
       </c>
       <c r="E121" t="str">
-        <v>258085388</v>
+        <v>235511371</v>
       </c>
       <c r="F121">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="G121" t="str">
-        <v>U10</v>
+        <v>U16</v>
       </c>
       <c r="H121" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I121" t="str">
-        <v>UC</v>
+        <v>CEC</v>
       </c>
       <c r="J121" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K121" t="str">
         <v>Sí</v>
       </c>
       <c r="L121" t="str">
         <v>No</v>
       </c>
       <c r="M121" t="str">
         <v/>
       </c>
       <c r="N121" t="str">
         <v>CHI</v>
       </c>
       <c r="O121" t="str">
-        <v>Pucaiquen</v>
+        <v/>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>CIFUENTES</v>
+        <v>CERONI</v>
       </c>
       <c r="B122" t="str">
-        <v>LARACH</v>
+        <v>YOB</v>
       </c>
       <c r="C122" t="str">
-        <v>Piera</v>
+        <v>MADDALENA</v>
       </c>
       <c r="D122" t="str">
-        <v>24704745K</v>
+        <v>241086215</v>
       </c>
       <c r="E122" t="str">
-        <v>24704745K</v>
+        <v>241086215</v>
       </c>
       <c r="F122">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="G122" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H122" t="str">
         <v>Femenino</v>
       </c>
       <c r="I122" t="str">
-        <v>POR</v>
+        <v>CAO</v>
       </c>
       <c r="J122" t="str">
-        <v>Ski Club Portillo</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K122" t="str">
         <v>Sí</v>
       </c>
       <c r="L122" t="str">
         <v>No</v>
       </c>
       <c r="M122" t="str">
         <v/>
       </c>
       <c r="N122" t="str">
         <v>CHI</v>
       </c>
       <c r="O122" t="str">
-        <v>Colegio Curimón</v>
+        <v/>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>CLARK</v>
+        <v>CHAPARRO</v>
       </c>
       <c r="B123" t="str">
-        <v>TORO</v>
+        <v>PEREIRA</v>
       </c>
       <c r="C123" t="str">
-        <v>Amanda</v>
+        <v>Blanca</v>
       </c>
       <c r="D123" t="str">
-        <v>252941584</v>
+        <v>255635913</v>
       </c>
       <c r="E123" t="str">
-        <v>252941584</v>
+        <v>255635913</v>
       </c>
       <c r="F123">
         <v>2016</v>
       </c>
       <c r="G123" t="str">
         <v>U12</v>
       </c>
       <c r="H123" t="str">
         <v>Femenino</v>
       </c>
       <c r="I123" t="str">
-        <v>CLP</v>
+        <v>ART</v>
       </c>
       <c r="J123" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K123" t="str">
         <v>Sí</v>
       </c>
       <c r="L123" t="str">
         <v>No</v>
       </c>
       <c r="M123" t="str">
         <v/>
       </c>
       <c r="N123" t="str">
         <v>CHI</v>
       </c>
       <c r="O123" t="str">
-        <v>The Grange School</v>
+        <v>San Anselmo</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>CLARO</v>
+        <v>CHAPARRO</v>
       </c>
       <c r="B124" t="str">
-        <v>IRARRAZABAL</v>
+        <v>PEREIRA</v>
       </c>
       <c r="C124" t="str">
-        <v>ISABEL</v>
+        <v>Isidora</v>
       </c>
       <c r="D124" t="str">
-        <v>233059706</v>
+        <v>250187629</v>
       </c>
       <c r="E124" t="str">
-        <v>233059706</v>
+        <v>250187629</v>
       </c>
       <c r="F124">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="G124" t="str">
-        <v>U18</v>
+        <v>U12</v>
       </c>
       <c r="H124" t="str">
         <v>Femenino</v>
       </c>
       <c r="I124" t="str">
-        <v>UC</v>
+        <v>ART</v>
       </c>
       <c r="J124" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K124" t="str">
         <v>Sí</v>
       </c>
       <c r="L124" t="str">
         <v>No</v>
       </c>
       <c r="M124" t="str">
         <v/>
       </c>
       <c r="N124" t="str">
         <v>CHI</v>
       </c>
       <c r="O124" t="str">
-        <v/>
+        <v>San Anselmo</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>CLARO</v>
+        <v>CHAVEZ</v>
       </c>
       <c r="B125" t="str">
-        <v>IRARRAZAVAL</v>
+        <v>BAHAMONDES</v>
       </c>
       <c r="C125" t="str">
-        <v>PILAR</v>
+        <v>BORJA</v>
       </c>
       <c r="D125" t="str">
-        <v>240018462</v>
+        <v>241716457</v>
       </c>
       <c r="E125" t="str">
-        <v>240018462</v>
+        <v>24171645-7</v>
       </c>
       <c r="F125">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="G125" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H125" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I125" t="str">
-        <v>UC</v>
+        <v>ART</v>
       </c>
       <c r="J125" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K125" t="str">
         <v>Sí</v>
       </c>
       <c r="L125" t="str">
         <v>No</v>
       </c>
       <c r="M125" t="str">
         <v/>
       </c>
       <c r="N125" t="str">
         <v>CHI</v>
       </c>
       <c r="O125" t="str">
         <v/>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>CLAVIJO</v>
+        <v>CHAVEZ</v>
       </c>
       <c r="B126" t="str">
-        <v>SCHNEIDER</v>
+        <v>BAHAMONDES</v>
       </c>
       <c r="C126" t="str">
-        <v>ZOE</v>
+        <v>GASPAR</v>
       </c>
       <c r="D126" t="str">
-        <v>242410343</v>
+        <v>236684938</v>
       </c>
       <c r="E126" t="str">
-        <v>24241034-3</v>
+        <v>236684938</v>
       </c>
       <c r="F126">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="G126" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H126" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I126" t="str">
-        <v>CAN</v>
+        <v>ART</v>
       </c>
       <c r="J126" t="str">
-        <v>Club Andes</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K126" t="str">
         <v>Sí</v>
       </c>
       <c r="L126" t="str">
         <v>No</v>
       </c>
       <c r="M126" t="str">
         <v/>
       </c>
       <c r="N126" t="str">
         <v>CHI</v>
       </c>
       <c r="O126" t="str">
         <v/>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>CONCHA</v>
+        <v>CHAVEZ</v>
       </c>
       <c r="B127" t="str">
-        <v>NASSER</v>
+        <v>BAHAMONDES</v>
       </c>
       <c r="C127" t="str">
-        <v>CAMILA</v>
+        <v>Julieta</v>
       </c>
       <c r="D127" t="str">
-        <v>242204476</v>
+        <v>246264783</v>
       </c>
       <c r="E127" t="str">
-        <v>24220447-6</v>
+        <v>246264783</v>
       </c>
       <c r="F127">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="G127" t="str">
         <v>U14</v>
       </c>
       <c r="H127" t="str">
         <v>Femenino</v>
       </c>
       <c r="I127" t="str">
-        <v>CLP</v>
+        <v>ART</v>
       </c>
       <c r="J127" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K127" t="str">
         <v>Sí</v>
       </c>
       <c r="L127" t="str">
         <v>No</v>
       </c>
       <c r="M127" t="str">
         <v/>
       </c>
       <c r="N127" t="str">
         <v>CHI</v>
       </c>
       <c r="O127" t="str">
-        <v/>
+        <v>Craighouse</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>CONCHA</v>
+        <v>CID</v>
       </c>
       <c r="B128" t="str">
-        <v>NASSER</v>
+        <v>SANTA MARIA</v>
       </c>
       <c r="C128" t="str">
-        <v>Josefa</v>
+        <v>BAUTISTA</v>
       </c>
       <c r="D128" t="str">
-        <v>247291490</v>
+        <v>243013437</v>
       </c>
       <c r="E128" t="str">
-        <v>247291490</v>
+        <v>24301343-7</v>
       </c>
       <c r="F128">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="G128" t="str">
         <v>U14</v>
       </c>
       <c r="H128" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I128" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J128" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K128" t="str">
         <v>Sí</v>
       </c>
       <c r="L128" t="str">
         <v>No</v>
       </c>
       <c r="M128" t="str">
         <v/>
       </c>
       <c r="N128" t="str">
         <v>CHI</v>
       </c>
       <c r="O128" t="str">
-        <v>The Grange School</v>
+        <v/>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>CONTESSE</v>
+        <v>CID</v>
       </c>
       <c r="B129" t="str">
-        <v>ORTIZ</v>
+        <v>SANTA MARIA</v>
       </c>
       <c r="C129" t="str">
-        <v>Elena</v>
+        <v>GUADALUPE</v>
       </c>
       <c r="D129" t="str">
-        <v>24585871K</v>
+        <v>258085388</v>
       </c>
       <c r="E129" t="str">
-        <v>24585871K</v>
+        <v>258085388</v>
       </c>
       <c r="F129">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="G129" t="str">
-        <v>U14</v>
+        <v>U10</v>
       </c>
       <c r="H129" t="str">
         <v>Femenino</v>
       </c>
       <c r="I129" t="str">
-        <v>CAN</v>
+        <v>UC</v>
       </c>
       <c r="J129" t="str">
-        <v>Club Andes</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K129" t="str">
         <v>Sí</v>
       </c>
       <c r="L129" t="str">
         <v>No</v>
       </c>
       <c r="M129" t="str">
         <v/>
       </c>
       <c r="N129" t="str">
         <v>CHI</v>
       </c>
       <c r="O129" t="str">
-        <v>The Grange School</v>
+        <v>Pucaiquen</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>CONTESSE</v>
+        <v>CIFUENTES</v>
       </c>
       <c r="B130" t="str">
-        <v>ORTIZ</v>
+        <v>LARACH</v>
       </c>
       <c r="C130" t="str">
-        <v>PATRICIO</v>
+        <v>Piera</v>
       </c>
       <c r="D130" t="str">
-        <v>237684176</v>
+        <v>24704745K</v>
       </c>
       <c r="E130" t="str">
-        <v>237684176</v>
+        <v>24704745K</v>
       </c>
       <c r="F130">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="G130" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H130" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I130" t="str">
-        <v>CAN</v>
+        <v>POR</v>
       </c>
       <c r="J130" t="str">
-        <v>Club Andes</v>
+        <v>Ski Club Portillo</v>
       </c>
       <c r="K130" t="str">
         <v>Sí</v>
       </c>
       <c r="L130" t="str">
         <v>No</v>
       </c>
       <c r="M130" t="str">
         <v/>
       </c>
       <c r="N130" t="str">
         <v>CHI</v>
       </c>
       <c r="O130" t="str">
-        <v/>
+        <v>Colegio Curimón</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>CORDERO</v>
+        <v>CLARK</v>
       </c>
       <c r="B131" t="str">
-        <v>VON LEYSER</v>
+        <v>TORO</v>
       </c>
       <c r="C131" t="str">
-        <v>ALONSO</v>
+        <v>Amanda</v>
       </c>
       <c r="D131" t="str">
-        <v>239692842</v>
+        <v>252941584</v>
       </c>
       <c r="E131" t="str">
-        <v>239692842</v>
+        <v>252941584</v>
       </c>
       <c r="F131">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="G131" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H131" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I131" t="str">
-        <v>CEC</v>
+        <v>CLP</v>
       </c>
       <c r="J131" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K131" t="str">
         <v>Sí</v>
       </c>
       <c r="L131" t="str">
         <v>No</v>
       </c>
       <c r="M131" t="str">
         <v/>
       </c>
       <c r="N131" t="str">
         <v>CHI</v>
       </c>
       <c r="O131" t="str">
-        <v/>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>CORDERO</v>
+        <v>CLARO</v>
       </c>
       <c r="B132" t="str">
-        <v>VON LEYSER</v>
+        <v>IRARRAZABAL</v>
       </c>
       <c r="C132" t="str">
-        <v>MAGDALENA</v>
+        <v>ISABEL</v>
       </c>
       <c r="D132" t="str">
-        <v>239693318</v>
+        <v>233059706</v>
       </c>
       <c r="E132" t="str">
-        <v>239693318</v>
+        <v>233059706</v>
       </c>
       <c r="F132">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="G132" t="str">
-        <v>U16</v>
+        <v>U18</v>
       </c>
       <c r="H132" t="str">
         <v>Femenino</v>
       </c>
       <c r="I132" t="str">
-        <v>CEC</v>
+        <v>UC</v>
       </c>
       <c r="J132" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K132" t="str">
         <v>Sí</v>
       </c>
       <c r="L132" t="str">
         <v>No</v>
       </c>
       <c r="M132" t="str">
         <v/>
       </c>
       <c r="N132" t="str">
         <v>CHI</v>
       </c>
       <c r="O132" t="str">
         <v/>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>CORVALÁN</v>
+        <v>CLARO</v>
       </c>
       <c r="B133" t="str">
-        <v>PEDRAZA</v>
+        <v>IRARRAZAVAL</v>
       </c>
       <c r="C133" t="str">
-        <v>IGNACIO JAVIER</v>
+        <v>PILAR</v>
       </c>
       <c r="D133" t="str">
-        <v>232169583</v>
+        <v>240018462</v>
       </c>
       <c r="E133" t="str">
-        <v>232169583</v>
+        <v>240018462</v>
       </c>
       <c r="F133">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="G133" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H133" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I133" t="str">
-        <v>CVN</v>
+        <v>UC</v>
       </c>
       <c r="J133" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K133" t="str">
         <v>Sí</v>
       </c>
       <c r="L133" t="str">
         <v>No</v>
       </c>
       <c r="M133" t="str">
         <v/>
       </c>
       <c r="N133" t="str">
         <v>CHI</v>
       </c>
       <c r="O133" t="str">
         <v/>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>COSMELLI</v>
+        <v>CLAVIJO</v>
       </c>
       <c r="B134" t="str">
-        <v>PIWONKA</v>
+        <v>SCHNEIDER</v>
       </c>
       <c r="C134" t="str">
-        <v>ATILIO</v>
+        <v>ZOE</v>
       </c>
       <c r="D134" t="str">
-        <v>234801651</v>
+        <v>242410343</v>
       </c>
       <c r="E134" t="str">
-        <v>234801651</v>
+        <v>24241034-3</v>
       </c>
       <c r="F134">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="G134" t="str">
-        <v>U18</v>
+        <v>U14</v>
       </c>
       <c r="H134" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I134" t="str">
-        <v>UC</v>
+        <v>CAN</v>
       </c>
       <c r="J134" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Andes</v>
       </c>
       <c r="K134" t="str">
         <v>Sí</v>
       </c>
       <c r="L134" t="str">
         <v>No</v>
       </c>
       <c r="M134" t="str">
         <v/>
       </c>
       <c r="N134" t="str">
         <v>CHI</v>
       </c>
       <c r="O134" t="str">
         <v/>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>COSMELLI</v>
+        <v>CONCHA</v>
       </c>
       <c r="B135" t="str">
-        <v>PIWONKA</v>
+        <v>NASSER</v>
       </c>
       <c r="C135" t="str">
-        <v>FRANCISCA</v>
+        <v>CAMILA</v>
       </c>
       <c r="D135" t="str">
-        <v>240208881</v>
+        <v>242204476</v>
       </c>
       <c r="E135" t="str">
-        <v>240208881</v>
+        <v>24220447-6</v>
       </c>
       <c r="F135">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="G135" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H135" t="str">
         <v>Femenino</v>
       </c>
       <c r="I135" t="str">
-        <v>UC</v>
+        <v>CLP</v>
       </c>
       <c r="J135" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K135" t="str">
         <v>Sí</v>
       </c>
       <c r="L135" t="str">
         <v>No</v>
       </c>
       <c r="M135" t="str">
         <v/>
       </c>
       <c r="N135" t="str">
         <v>CHI</v>
       </c>
       <c r="O135" t="str">
         <v/>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>COSMELLI</v>
+        <v>CONCHA</v>
       </c>
       <c r="B136" t="str">
-        <v>PIWONKA</v>
+        <v>NASSER</v>
       </c>
       <c r="C136" t="str">
-        <v>LUCIA</v>
+        <v>Josefa</v>
       </c>
       <c r="D136" t="str">
-        <v>244049249</v>
+        <v>247291490</v>
       </c>
       <c r="E136" t="str">
-        <v>24404924-9</v>
+        <v>247291490</v>
       </c>
       <c r="F136">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="G136" t="str">
         <v>U14</v>
       </c>
       <c r="H136" t="str">
         <v>Femenino</v>
       </c>
       <c r="I136" t="str">
-        <v>UC</v>
+        <v>CLP</v>
       </c>
       <c r="J136" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K136" t="str">
         <v>Sí</v>
       </c>
       <c r="L136" t="str">
         <v>No</v>
       </c>
       <c r="M136" t="str">
         <v/>
       </c>
       <c r="N136" t="str">
         <v>CHI</v>
       </c>
       <c r="O136" t="str">
-        <v/>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>COSMELLI</v>
+        <v>CONTESSE</v>
       </c>
       <c r="B137" t="str">
-        <v>PIWONKA</v>
+        <v>ORTIZ</v>
       </c>
       <c r="C137" t="str">
-        <v>TOMAS</v>
+        <v>Elena</v>
       </c>
       <c r="D137" t="str">
-        <v>251320551</v>
+        <v>24585871K</v>
       </c>
       <c r="E137" t="str">
-        <v>251320551</v>
+        <v>24585871K</v>
       </c>
       <c r="F137">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="G137" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H137" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I137" t="str">
-        <v>UC</v>
+        <v>CAN</v>
       </c>
       <c r="J137" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Andes</v>
       </c>
       <c r="K137" t="str">
         <v>Sí</v>
       </c>
       <c r="L137" t="str">
         <v>No</v>
       </c>
       <c r="M137" t="str">
         <v/>
       </c>
       <c r="N137" t="str">
         <v>CHI</v>
       </c>
       <c r="O137" t="str">
-        <v>Tabancura</v>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>COSTA</v>
+        <v>CONTESSE</v>
       </c>
       <c r="B138" t="str">
-        <v>BIAIÑ</v>
+        <v>ORTIZ</v>
       </c>
       <c r="C138" t="str">
-        <v>Camila</v>
+        <v>PATRICIO</v>
       </c>
       <c r="D138" t="str">
-        <v>255393510</v>
+        <v>237684176</v>
       </c>
       <c r="E138" t="str">
-        <v>255393510</v>
+        <v>237684176</v>
       </c>
       <c r="F138">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="G138" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H138" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I138" t="str">
         <v>CAN</v>
       </c>
       <c r="J138" t="str">
         <v>Club Andes</v>
       </c>
       <c r="K138" t="str">
         <v>Sí</v>
       </c>
       <c r="L138" t="str">
         <v>No</v>
       </c>
       <c r="M138" t="str">
         <v/>
       </c>
       <c r="N138" t="str">
         <v>CHI</v>
       </c>
       <c r="O138" t="str">
-        <v>Nido de Águilas</v>
+        <v/>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>COSTA</v>
+        <v>CORDERO</v>
       </c>
       <c r="B139" t="str">
-        <v>BERNALES</v>
+        <v>VON LEYSER</v>
       </c>
       <c r="C139" t="str">
-        <v>ELOISA</v>
+        <v>ALONSO</v>
       </c>
       <c r="D139" t="str">
-        <v>233465003</v>
+        <v>239692842</v>
       </c>
       <c r="E139" t="str">
-        <v>233465003</v>
+        <v>239692842</v>
       </c>
       <c r="F139">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="G139" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H139" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I139" t="str">
-        <v>CVN</v>
+        <v>CEC</v>
       </c>
       <c r="J139" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K139" t="str">
         <v>Sí</v>
       </c>
       <c r="L139" t="str">
         <v>No</v>
       </c>
       <c r="M139" t="str">
         <v/>
       </c>
       <c r="N139" t="str">
         <v>CHI</v>
       </c>
       <c r="O139" t="str">
         <v/>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>COSTA</v>
+        <v>CORDERO</v>
       </c>
       <c r="B140" t="str">
-        <v>BIAIÑ</v>
+        <v>VON LEYSER</v>
       </c>
       <c r="C140" t="str">
-        <v>Francesca</v>
+        <v>MAGDALENA</v>
       </c>
       <c r="D140" t="str">
-        <v>24765285K</v>
+        <v>239693318</v>
       </c>
       <c r="E140" t="str">
-        <v>24765285K</v>
+        <v>239693318</v>
       </c>
       <c r="F140">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="G140" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H140" t="str">
         <v>Femenino</v>
       </c>
       <c r="I140" t="str">
-        <v>CAN</v>
+        <v>CEC</v>
       </c>
       <c r="J140" t="str">
-        <v>Club Andes</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K140" t="str">
         <v>Sí</v>
       </c>
       <c r="L140" t="str">
         <v>No</v>
       </c>
       <c r="M140" t="str">
         <v/>
       </c>
       <c r="N140" t="str">
         <v>CHI</v>
       </c>
       <c r="O140" t="str">
-        <v>Nido de Aguilas</v>
+        <v/>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>COSTA</v>
+        <v>CORVALÁN</v>
       </c>
       <c r="B141" t="str">
-        <v>BERNALES</v>
+        <v>PEDRAZA</v>
       </c>
       <c r="C141" t="str">
-        <v>LOURDES</v>
+        <v>IGNACIO JAVIER</v>
       </c>
       <c r="D141" t="str">
-        <v>233465259</v>
+        <v>232169583</v>
       </c>
       <c r="E141" t="str">
-        <v>233465259</v>
+        <v>232169583</v>
       </c>
       <c r="F141">
         <v>2010</v>
       </c>
       <c r="G141" t="str">
         <v>U18</v>
       </c>
       <c r="H141" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I141" t="str">
         <v>CVN</v>
       </c>
       <c r="J141" t="str">
         <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K141" t="str">
         <v>Sí</v>
       </c>
       <c r="L141" t="str">
         <v>No</v>
       </c>
       <c r="M141" t="str">
         <v/>
       </c>
       <c r="N141" t="str">
         <v>CHI</v>
       </c>
       <c r="O141" t="str">
         <v/>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>COSTA</v>
+        <v>COSMELLI</v>
       </c>
       <c r="B142" t="str">
-        <v>BERNALES</v>
+        <v>PIWONKA</v>
       </c>
       <c r="C142" t="str">
-        <v>MATEO</v>
+        <v>ATILIO</v>
       </c>
       <c r="D142" t="str">
-        <v>233465100</v>
+        <v>234801651</v>
       </c>
       <c r="E142" t="str">
-        <v>233465100</v>
+        <v>234801651</v>
       </c>
       <c r="F142">
         <v>2010</v>
       </c>
       <c r="G142" t="str">
         <v>U18</v>
       </c>
       <c r="H142" t="str">
         <v>Masculino</v>
       </c>
       <c r="I142" t="str">
-        <v>CVN</v>
+        <v>UC</v>
       </c>
       <c r="J142" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K142" t="str">
         <v>Sí</v>
       </c>
       <c r="L142" t="str">
         <v>No</v>
       </c>
       <c r="M142" t="str">
         <v/>
       </c>
       <c r="N142" t="str">
         <v>CHI</v>
       </c>
       <c r="O142" t="str">
         <v/>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>COURT</v>
+        <v>COSMELLI</v>
       </c>
       <c r="B143" t="str">
-        <v>ALLENDE</v>
+        <v>PIWONKA</v>
       </c>
       <c r="C143" t="str">
-        <v>Pedro</v>
+        <v>FRANCISCA</v>
       </c>
       <c r="D143" t="str">
-        <v>253055243</v>
+        <v>240208881</v>
       </c>
       <c r="E143" t="str">
-        <v>253055243</v>
+        <v>240208881</v>
       </c>
       <c r="F143">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="G143" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H143" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I143" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J143" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K143" t="str">
         <v>Sí</v>
       </c>
       <c r="L143" t="str">
         <v>No</v>
       </c>
       <c r="M143" t="str">
         <v/>
       </c>
       <c r="N143" t="str">
         <v>CHI</v>
       </c>
       <c r="O143" t="str">
-        <v>The Grange School</v>
+        <v/>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>COUSIÑO</v>
+        <v>COSMELLI</v>
       </c>
       <c r="B144" t="str">
-        <v>DEL SOL</v>
+        <v>PIWONKA</v>
       </c>
       <c r="C144" t="str">
-        <v>Lucía</v>
+        <v>LUCIA</v>
       </c>
       <c r="D144" t="str">
-        <v>257761738</v>
+        <v>244049249</v>
       </c>
       <c r="E144" t="str">
-        <v>257761738</v>
+        <v>24404924-9</v>
       </c>
       <c r="F144">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="G144" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H144" t="str">
         <v>Femenino</v>
       </c>
       <c r="I144" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J144" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K144" t="str">
         <v>Sí</v>
       </c>
       <c r="L144" t="str">
         <v>No</v>
       </c>
       <c r="M144" t="str">
         <v/>
       </c>
       <c r="N144" t="str">
         <v>CHI</v>
       </c>
       <c r="O144" t="str">
-        <v>Villa Maria</v>
+        <v/>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>COUSIÑO</v>
+        <v>COSMELLI</v>
       </c>
       <c r="B145" t="str">
-        <v>DEL SOL</v>
+        <v>PIWONKA</v>
       </c>
       <c r="C145" t="str">
-        <v>Olimpia</v>
+        <v>TOMAS</v>
       </c>
       <c r="D145" t="str">
-        <v>258498364</v>
+        <v>251320551</v>
       </c>
       <c r="E145" t="str">
-        <v>258498364</v>
+        <v>251320551</v>
       </c>
       <c r="F145">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="G145" t="str">
-        <v>U10</v>
+        <v>U12</v>
       </c>
       <c r="H145" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I145" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J145" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K145" t="str">
         <v>Sí</v>
       </c>
       <c r="L145" t="str">
         <v>No</v>
       </c>
       <c r="M145" t="str">
         <v/>
       </c>
       <c r="N145" t="str">
         <v>CHI</v>
       </c>
       <c r="O145" t="str">
-        <v>Villa Maria</v>
+        <v>Tabancura</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>COX</v>
+        <v>COSTA</v>
       </c>
       <c r="B146" t="str">
-        <v>GUERRA</v>
+        <v>BIAIÑ</v>
       </c>
       <c r="C146" t="str">
-        <v>BENITO</v>
+        <v>Camila</v>
       </c>
       <c r="D146" t="str">
-        <v>243450373</v>
+        <v>255393510</v>
       </c>
       <c r="E146" t="str">
-        <v>24345037-3</v>
+        <v>255393510</v>
       </c>
       <c r="F146">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="G146" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H146" t="str">
         <v>Femenino</v>
       </c>
       <c r="I146" t="str">
-        <v>CORR</v>
+        <v>CAN</v>
       </c>
       <c r="J146" t="str">
-        <v>Club de Esqui Corralco</v>
+        <v>Club Andes</v>
       </c>
       <c r="K146" t="str">
         <v>Sí</v>
       </c>
       <c r="L146" t="str">
         <v>No</v>
       </c>
       <c r="M146" t="str">
         <v/>
       </c>
       <c r="N146" t="str">
         <v>CHI</v>
       </c>
       <c r="O146" t="str">
-        <v/>
+        <v>Nido de Águilas</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>CRESPO</v>
+        <v>COSTA</v>
       </c>
       <c r="B147" t="str">
-        <v>RODRÍGUEZ</v>
+        <v>BERNALES</v>
       </c>
       <c r="C147" t="str">
-        <v>Camilo</v>
+        <v>ELOISA</v>
       </c>
       <c r="D147" t="str">
-        <v>A16707723</v>
+        <v>233465003</v>
       </c>
       <c r="E147" t="str">
-        <v/>
+        <v>233465003</v>
       </c>
       <c r="F147">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="G147" t="str">
-        <v>U10</v>
+        <v>U18</v>
       </c>
       <c r="H147" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I147" t="str">
-        <v>CLP</v>
+        <v>CVN</v>
       </c>
       <c r="J147" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K147" t="str">
         <v>Sí</v>
       </c>
       <c r="L147" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M147" t="str">
-        <v>A16707723</v>
+        <v/>
       </c>
       <c r="N147" t="str">
-        <v>USA</v>
+        <v>CHI</v>
       </c>
       <c r="O147" t="str">
         <v/>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>CRESPO</v>
+        <v>COSTA</v>
       </c>
       <c r="B148" t="str">
-        <v>RODRÍGUEZ</v>
+        <v>BIAIÑ</v>
       </c>
       <c r="C148" t="str">
-        <v>FELIPE</v>
+        <v>Francesca</v>
       </c>
       <c r="D148" t="str">
-        <v>A05373389</v>
+        <v>24765285K</v>
       </c>
       <c r="E148" t="str">
-        <v/>
+        <v>24765285K</v>
       </c>
       <c r="F148">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="G148" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H148" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I148" t="str">
-        <v>CLP</v>
+        <v>CAN</v>
       </c>
       <c r="J148" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Andes</v>
       </c>
       <c r="K148" t="str">
         <v>Sí</v>
       </c>
       <c r="L148" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M148" t="str">
-        <v>A05373389</v>
+        <v/>
       </c>
       <c r="N148" t="str">
-        <v>EXT</v>
+        <v>CHI</v>
       </c>
       <c r="O148" t="str">
-        <v/>
+        <v>Nido de Aguilas</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>CRESPO</v>
+        <v>COSTA</v>
       </c>
       <c r="B149" t="str">
-        <v>IBAÑEZ</v>
+        <v>BERNALES</v>
       </c>
       <c r="C149" t="str">
-        <v>Joaquin</v>
+        <v>LOURDES</v>
       </c>
       <c r="D149" t="str">
-        <v>24568326K</v>
+        <v>233465259</v>
       </c>
       <c r="E149" t="str">
-        <v>24568326K</v>
+        <v>233465259</v>
       </c>
       <c r="F149">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="G149" t="str">
-        <v>U14</v>
+        <v>U18</v>
       </c>
       <c r="H149" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I149" t="str">
-        <v>CLP</v>
+        <v>CVN</v>
       </c>
       <c r="J149" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K149" t="str">
         <v>Sí</v>
       </c>
       <c r="L149" t="str">
         <v>No</v>
       </c>
       <c r="M149" t="str">
         <v/>
       </c>
       <c r="N149" t="str">
         <v>CHI</v>
       </c>
       <c r="O149" t="str">
-        <v>Los Arrayanes</v>
+        <v/>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>CRESPO</v>
+        <v>COSTA</v>
       </c>
       <c r="B150" t="str">
-        <v>IBAÑEZ</v>
+        <v>BERNALES</v>
       </c>
       <c r="C150" t="str">
-        <v>MARTIN</v>
+        <v>MATEO</v>
       </c>
       <c r="D150" t="str">
-        <v>232362693</v>
+        <v>233465100</v>
       </c>
       <c r="E150" t="str">
-        <v>232362693</v>
+        <v>233465100</v>
       </c>
       <c r="F150">
         <v>2010</v>
       </c>
       <c r="G150" t="str">
         <v>U18</v>
       </c>
       <c r="H150" t="str">
         <v>Masculino</v>
       </c>
       <c r="I150" t="str">
-        <v>CLP</v>
+        <v>CVN</v>
       </c>
       <c r="J150" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K150" t="str">
         <v>Sí</v>
       </c>
       <c r="L150" t="str">
         <v>No</v>
       </c>
       <c r="M150" t="str">
         <v/>
       </c>
       <c r="N150" t="str">
         <v>CHI</v>
       </c>
       <c r="O150" t="str">
         <v/>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>CRESPO</v>
+        <v>COURT</v>
       </c>
       <c r="B151" t="str">
-        <v>RODRÍGUEZ</v>
+        <v>ALLENDE</v>
       </c>
       <c r="C151" t="str">
-        <v>RUFINO</v>
+        <v>Pedro</v>
       </c>
       <c r="D151" t="str">
-        <v>A16707724</v>
+        <v>253055243</v>
       </c>
       <c r="E151" t="str">
-        <v/>
+        <v>253055243</v>
       </c>
       <c r="F151">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="G151" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H151" t="str">
         <v>Masculino</v>
       </c>
       <c r="I151" t="str">
         <v>CLP</v>
       </c>
       <c r="J151" t="str">
         <v>Club de Ski La Parva</v>
       </c>
       <c r="K151" t="str">
         <v>Sí</v>
       </c>
       <c r="L151" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M151" t="str">
-        <v>16707724</v>
+        <v/>
       </c>
       <c r="N151" t="str">
-        <v>USA</v>
+        <v>CHI</v>
       </c>
       <c r="O151" t="str">
-        <v/>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>CULLMANN</v>
+        <v>COX</v>
       </c>
       <c r="B152" t="str">
-        <v>CULLMANN</v>
+        <v>GUERRA</v>
       </c>
       <c r="C152" t="str">
-        <v>BLAKE</v>
+        <v>BENITO</v>
       </c>
       <c r="D152" t="str">
-        <v>A61548329</v>
+        <v>243450373</v>
       </c>
       <c r="E152" t="str">
-        <v/>
+        <v>24345037-3</v>
       </c>
       <c r="F152">
         <v>2013</v>
       </c>
       <c r="G152" t="str">
         <v>U14</v>
       </c>
       <c r="H152" t="str">
         <v>Masculino</v>
       </c>
       <c r="I152" t="str">
-        <v>ART</v>
+        <v>CORR</v>
       </c>
       <c r="J152" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K152" t="str">
         <v>Sí</v>
       </c>
       <c r="L152" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M152" t="str">
-        <v>A61548329</v>
+        <v/>
       </c>
       <c r="N152" t="str">
-        <v>EXT</v>
+        <v>CHI</v>
       </c>
       <c r="O152" t="str">
         <v/>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>CUMSILLE</v>
+        <v>CRESPO</v>
       </c>
       <c r="B153" t="str">
-        <v>SCHULBACH</v>
+        <v>RODRÍGUEZ</v>
       </c>
       <c r="C153" t="str">
-        <v>CRISTIAN</v>
+        <v>Camilo</v>
       </c>
       <c r="D153" t="str">
-        <v>232504285</v>
+        <v>A16707723</v>
       </c>
       <c r="E153" t="str">
-        <v>232504285</v>
+        <v/>
       </c>
       <c r="F153">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="G153" t="str">
-        <v>U18</v>
+        <v>U10</v>
       </c>
       <c r="H153" t="str">
         <v>Masculino</v>
       </c>
       <c r="I153" t="str">
-        <v>CVN</v>
+        <v>CLP</v>
       </c>
       <c r="J153" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K153" t="str">
         <v>Sí</v>
       </c>
       <c r="L153" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M153" t="str">
-        <v/>
+        <v>A16707723</v>
       </c>
       <c r="N153" t="str">
-        <v>CHI</v>
+        <v>USA</v>
       </c>
       <c r="O153" t="str">
         <v/>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>CURKOVIC</v>
+        <v>CRESPO</v>
       </c>
       <c r="B154" t="str">
-        <v>FRANCO</v>
+        <v>RODRÍGUEZ</v>
       </c>
       <c r="C154" t="str">
-        <v>MATEO</v>
+        <v>FELIPE</v>
       </c>
       <c r="D154" t="str">
-        <v>233561312</v>
+        <v>A05373389</v>
       </c>
       <c r="E154" t="str">
-        <v>233561312</v>
+        <v/>
       </c>
       <c r="F154">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="G154" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H154" t="str">
         <v>Masculino</v>
       </c>
       <c r="I154" t="str">
-        <v>UC</v>
+        <v>CLP</v>
       </c>
       <c r="J154" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K154" t="str">
         <v>Sí</v>
       </c>
       <c r="L154" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M154" t="str">
-        <v/>
+        <v>A05373389</v>
       </c>
       <c r="N154" t="str">
-        <v>CHI</v>
+        <v>EXT</v>
       </c>
       <c r="O154" t="str">
         <v/>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>DARRAIDOU</v>
+        <v>CRESPO</v>
       </c>
       <c r="B155" t="str">
-        <v>LERIA</v>
+        <v>IBAÑEZ</v>
       </c>
       <c r="C155" t="str">
-        <v>JAVIER</v>
+        <v>Joaquin</v>
       </c>
       <c r="D155" t="str">
-        <v>242595858</v>
+        <v>24568326K</v>
       </c>
       <c r="E155" t="str">
-        <v>24259585-8</v>
+        <v>24568326K</v>
       </c>
       <c r="F155">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="G155" t="str">
         <v>U14</v>
       </c>
       <c r="H155" t="str">
         <v>Masculino</v>
       </c>
       <c r="I155" t="str">
         <v>CLP</v>
       </c>
       <c r="J155" t="str">
         <v>Club de Ski La Parva</v>
       </c>
       <c r="K155" t="str">
         <v>Sí</v>
       </c>
       <c r="L155" t="str">
         <v>No</v>
       </c>
       <c r="M155" t="str">
         <v/>
       </c>
       <c r="N155" t="str">
         <v>CHI</v>
       </c>
       <c r="O155" t="str">
-        <v/>
+        <v>Los Arrayanes</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>DARRAIDOU</v>
+        <v>CRESPO</v>
       </c>
       <c r="B156" t="str">
-        <v>LERIA</v>
+        <v>IBAÑEZ</v>
       </c>
       <c r="C156" t="str">
-        <v>Martín</v>
+        <v>MARTIN</v>
       </c>
       <c r="D156" t="str">
-        <v>252469869</v>
+        <v>232362693</v>
       </c>
       <c r="E156" t="str">
-        <v>252469869</v>
+        <v>232362693</v>
       </c>
       <c r="F156">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="G156" t="str">
-        <v>U12</v>
+        <v>U18</v>
       </c>
       <c r="H156" t="str">
         <v>Masculino</v>
       </c>
       <c r="I156" t="str">
         <v>CLP</v>
       </c>
       <c r="J156" t="str">
         <v>Club de Ski La Parva</v>
       </c>
       <c r="K156" t="str">
         <v>Sí</v>
       </c>
       <c r="L156" t="str">
         <v>No</v>
       </c>
       <c r="M156" t="str">
         <v/>
       </c>
       <c r="N156" t="str">
         <v>CHI</v>
       </c>
       <c r="O156" t="str">
-        <v>The Grange School</v>
+        <v/>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>DARRAIDOU</v>
+        <v>CRESPO</v>
       </c>
       <c r="B157" t="str">
-        <v>LERIA</v>
+        <v>RODRÍGUEZ</v>
       </c>
       <c r="C157" t="str">
-        <v>María</v>
+        <v>RUFINO</v>
       </c>
       <c r="D157" t="str">
-        <v>258058208</v>
+        <v>A16707724</v>
       </c>
       <c r="E157" t="str">
-        <v>258058208</v>
+        <v/>
       </c>
       <c r="F157">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="G157" t="str">
-        <v>U10</v>
+        <v>U14</v>
       </c>
       <c r="H157" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I157" t="str">
         <v>CLP</v>
       </c>
       <c r="J157" t="str">
         <v>Club de Ski La Parva</v>
       </c>
       <c r="K157" t="str">
         <v>Sí</v>
       </c>
       <c r="L157" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M157" t="str">
-        <v/>
+        <v>16707724</v>
       </c>
       <c r="N157" t="str">
-        <v>CHI</v>
+        <v>USA</v>
       </c>
       <c r="O157" t="str">
-        <v>The Grange School</v>
+        <v/>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>DARRAIDOU</v>
+        <v>CULLMANN</v>
       </c>
       <c r="B158" t="str">
-        <v>LERIA</v>
+        <v>CULLMANN</v>
       </c>
       <c r="C158" t="str">
-        <v>Tomás</v>
+        <v>BLAKE</v>
       </c>
       <c r="D158" t="str">
-        <v>246638918</v>
+        <v>A61548329</v>
       </c>
       <c r="E158" t="str">
-        <v>246638918</v>
+        <v/>
       </c>
       <c r="F158">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="G158" t="str">
         <v>U14</v>
       </c>
       <c r="H158" t="str">
         <v>Masculino</v>
       </c>
       <c r="I158" t="str">
-        <v>CLP</v>
+        <v>ART</v>
       </c>
       <c r="J158" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K158" t="str">
         <v>Sí</v>
       </c>
       <c r="L158" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M158" t="str">
-        <v/>
+        <v>A61548329</v>
       </c>
       <c r="N158" t="str">
-        <v>CHI</v>
+        <v>EXT</v>
       </c>
       <c r="O158" t="str">
-        <v>The Grange School</v>
+        <v/>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>DE ROSSETTI</v>
+        <v>CUMSILLE</v>
       </c>
       <c r="B159" t="str">
-        <v>FAINE</v>
+        <v>SCHULBACH</v>
       </c>
       <c r="C159" t="str">
-        <v>BRUNA</v>
+        <v>CRISTIAN</v>
       </c>
       <c r="D159" t="str">
-        <v>233287393</v>
+        <v>232504285</v>
       </c>
       <c r="E159" t="str">
-        <v>233287393</v>
+        <v>232504285</v>
       </c>
       <c r="F159">
         <v>2010</v>
       </c>
       <c r="G159" t="str">
         <v>U18</v>
       </c>
       <c r="H159" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I159" t="str">
-        <v>CLP</v>
+        <v>CVN</v>
       </c>
       <c r="J159" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K159" t="str">
         <v>Sí</v>
       </c>
       <c r="L159" t="str">
         <v>No</v>
       </c>
       <c r="M159" t="str">
         <v/>
       </c>
       <c r="N159" t="str">
         <v>CHI</v>
       </c>
       <c r="O159" t="str">
         <v/>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>DE URRUTICOECHEA</v>
+        <v>CURKOVIC</v>
       </c>
       <c r="B160" t="str">
-        <v>ROBINSON</v>
+        <v>FRANCO</v>
       </c>
       <c r="C160" t="str">
-        <v>MARÍA GRACIA</v>
+        <v>MATEO</v>
       </c>
       <c r="D160" t="str">
-        <v>243879124</v>
+        <v>233561312</v>
       </c>
       <c r="E160" t="str">
-        <v>24387912-4</v>
+        <v>233561312</v>
       </c>
       <c r="F160">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="G160" t="str">
-        <v>U14</v>
+        <v>U18</v>
       </c>
       <c r="H160" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I160" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J160" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K160" t="str">
         <v>Sí</v>
       </c>
       <c r="L160" t="str">
         <v>No</v>
       </c>
       <c r="M160" t="str">
         <v/>
       </c>
       <c r="N160" t="str">
         <v>CHI</v>
       </c>
       <c r="O160" t="str">
         <v/>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>DE URRUTICOECHEA</v>
+        <v>DAME</v>
       </c>
       <c r="B161" t="str">
-        <v>ROBINSON</v>
+        <v/>
       </c>
       <c r="C161" t="str">
-        <v>VICENTE</v>
+        <v>Kaylei</v>
       </c>
       <c r="D161" t="str">
-        <v>239931197</v>
+        <v>A39357054</v>
       </c>
       <c r="E161" t="str">
-        <v>239931197</v>
+        <v/>
       </c>
       <c r="F161">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="G161" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H161" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I161" t="str">
-        <v>CLP</v>
+        <v>CORR</v>
       </c>
       <c r="J161" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K161" t="str">
         <v>Sí</v>
       </c>
       <c r="L161" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M161" t="str">
-        <v/>
+        <v>A39357054</v>
       </c>
       <c r="N161" t="str">
-        <v>CHI</v>
+        <v>EXT</v>
       </c>
       <c r="O161" t="str">
         <v/>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>DE VILLASANTE</v>
+        <v>DAME</v>
       </c>
       <c r="B162" t="str">
-        <v>PASCUAL</v>
+        <v/>
       </c>
       <c r="C162" t="str">
-        <v>FRANCESC</v>
+        <v>Nicholas</v>
       </c>
       <c r="D162" t="str">
-        <v>25627271G</v>
+        <v>A39357053</v>
       </c>
       <c r="E162" t="str">
         <v/>
       </c>
       <c r="F162">
         <v>2010</v>
       </c>
       <c r="G162" t="str">
         <v>U18</v>
       </c>
       <c r="H162" t="str">
         <v>Masculino</v>
       </c>
       <c r="I162" t="str">
-        <v>ART</v>
+        <v>CORR</v>
       </c>
       <c r="J162" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K162" t="str">
         <v>Sí</v>
       </c>
       <c r="L162" t="str">
         <v>Sí</v>
       </c>
       <c r="M162" t="str">
-        <v>25627271G</v>
+        <v>A39357053</v>
       </c>
       <c r="N162" t="str">
-        <v>ESP</v>
+        <v>EXT</v>
       </c>
       <c r="O162" t="str">
         <v/>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>DEL CAMPO</v>
+        <v>DARRAIDOU</v>
       </c>
       <c r="B163" t="str">
-        <v>TRAUTMANN</v>
+        <v>LERIA</v>
       </c>
       <c r="C163" t="str">
-        <v>LAURA</v>
+        <v>JAVIER</v>
       </c>
       <c r="D163" t="str">
-        <v>237461665</v>
+        <v>242595858</v>
       </c>
       <c r="E163" t="str">
-        <v>237461665</v>
+        <v>24259585-8</v>
       </c>
       <c r="F163">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="G163" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H163" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I163" t="str">
-        <v>CEC</v>
+        <v>CLP</v>
       </c>
       <c r="J163" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K163" t="str">
         <v>Sí</v>
       </c>
       <c r="L163" t="str">
         <v>No</v>
       </c>
       <c r="M163" t="str">
         <v/>
       </c>
       <c r="N163" t="str">
         <v>CHI</v>
       </c>
       <c r="O163" t="str">
         <v/>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>DEL PUERTO</v>
+        <v>DARRAIDOU</v>
       </c>
       <c r="B164" t="str">
-        <v>O´SHEA</v>
+        <v>LERIA</v>
       </c>
       <c r="C164" t="str">
-        <v>Blanca</v>
+        <v>Martín</v>
       </c>
       <c r="D164" t="str">
-        <v>25351535K</v>
+        <v>252469869</v>
       </c>
       <c r="E164" t="str">
-        <v>25351535K</v>
+        <v>252469869</v>
       </c>
       <c r="F164">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="G164" t="str">
         <v>U12</v>
       </c>
       <c r="H164" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I164" t="str">
-        <v>CAN</v>
+        <v>CLP</v>
       </c>
       <c r="J164" t="str">
-        <v>Club Andes</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K164" t="str">
         <v>Sí</v>
       </c>
       <c r="L164" t="str">
         <v>No</v>
       </c>
       <c r="M164" t="str">
         <v/>
       </c>
       <c r="N164" t="str">
         <v>CHI</v>
       </c>
       <c r="O164" t="str">
-        <v>San Benito</v>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>DEL PUERTO</v>
+        <v>DARRAIDOU</v>
       </c>
       <c r="B165" t="str">
-        <v>O´SHEA</v>
+        <v>LERIA</v>
       </c>
       <c r="C165" t="str">
-        <v>Olivia</v>
+        <v>María</v>
       </c>
       <c r="D165" t="str">
-        <v>253515171</v>
+        <v>258058208</v>
       </c>
       <c r="E165" t="str">
-        <v>253515171</v>
+        <v>258058208</v>
       </c>
       <c r="F165">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G165" t="str">
-        <v>U12</v>
+        <v>U10</v>
       </c>
       <c r="H165" t="str">
         <v>Femenino</v>
       </c>
       <c r="I165" t="str">
-        <v>CAN</v>
+        <v>CLP</v>
       </c>
       <c r="J165" t="str">
-        <v>Club Andes</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K165" t="str">
         <v>Sí</v>
       </c>
       <c r="L165" t="str">
         <v>No</v>
       </c>
       <c r="M165" t="str">
         <v/>
       </c>
       <c r="N165" t="str">
         <v>CHI</v>
       </c>
       <c r="O165" t="str">
-        <v>San Benito</v>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>DEL SOL</v>
+        <v>DARRAIDOU</v>
       </c>
       <c r="B166" t="str">
-        <v>DEL RIO</v>
+        <v>LERIA</v>
       </c>
       <c r="C166" t="str">
-        <v>Gaspar</v>
+        <v>Tomás</v>
       </c>
       <c r="D166" t="str">
-        <v>246766010</v>
+        <v>246638918</v>
       </c>
       <c r="E166" t="str">
-        <v>246766010</v>
+        <v>246638918</v>
       </c>
       <c r="F166">
         <v>2014</v>
       </c>
       <c r="G166" t="str">
         <v>U14</v>
       </c>
       <c r="H166" t="str">
         <v>Masculino</v>
       </c>
       <c r="I166" t="str">
-        <v>LV</v>
+        <v>CLP</v>
       </c>
       <c r="J166" t="str">
-        <v>Club Deportivo Lago Villarrica</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K166" t="str">
         <v>Sí</v>
       </c>
       <c r="L166" t="str">
         <v>No</v>
       </c>
       <c r="M166" t="str">
         <v/>
       </c>
       <c r="N166" t="str">
         <v>CHI</v>
       </c>
       <c r="O166" t="str">
-        <v/>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>DERPSCH</v>
+        <v>DE LA CRUZ</v>
       </c>
       <c r="B167" t="str">
-        <v>OLATE</v>
+        <v>MARTIN</v>
       </c>
       <c r="C167" t="str">
-        <v>MAGDALENA</v>
+        <v>Mario</v>
       </c>
       <c r="D167" t="str">
-        <v>24259925K</v>
+        <v>PAM179112</v>
       </c>
       <c r="E167" t="str">
-        <v>24259925-K</v>
+        <v/>
       </c>
       <c r="F167">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="G167" t="str">
-        <v>U14</v>
+        <v>U18</v>
       </c>
       <c r="H167" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I167" t="str">
-        <v>CORR</v>
+        <v>CVN</v>
       </c>
       <c r="J167" t="str">
-        <v>Club de Esqui Corralco</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K167" t="str">
         <v>Sí</v>
       </c>
       <c r="L167" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M167" t="str">
-        <v/>
+        <v>PAM179112</v>
       </c>
       <c r="N167" t="str">
-        <v>CHI</v>
+        <v>ESP</v>
       </c>
       <c r="O167" t="str">
         <v/>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>DERPSCH</v>
+        <v>DE ROSSETTI</v>
       </c>
       <c r="B168" t="str">
-        <v>OLATE</v>
+        <v>FAINE</v>
       </c>
       <c r="C168" t="str">
-        <v>Max</v>
+        <v>BRUNA</v>
       </c>
       <c r="D168" t="str">
-        <v>252395962</v>
+        <v>233287393</v>
       </c>
       <c r="E168" t="str">
-        <v>252395962</v>
+        <v>233287393</v>
       </c>
       <c r="F168">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="G168" t="str">
-        <v>U12</v>
+        <v>U18</v>
       </c>
       <c r="H168" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I168" t="str">
-        <v>CORR</v>
+        <v>CLP</v>
       </c>
       <c r="J168" t="str">
-        <v>Club de Esqui Corralco</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K168" t="str">
         <v>Sí</v>
       </c>
       <c r="L168" t="str">
         <v>No</v>
       </c>
       <c r="M168" t="str">
         <v/>
       </c>
       <c r="N168" t="str">
         <v>CHI</v>
       </c>
       <c r="O168" t="str">
         <v/>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>DIAZ</v>
+        <v>DE URRUTICOECHEA</v>
       </c>
       <c r="B169" t="str">
-        <v>GHIRARDELLI</v>
+        <v>ROBINSON</v>
       </c>
       <c r="C169" t="str">
-        <v>ALFONSO</v>
+        <v>Agustín</v>
       </c>
       <c r="D169" t="str">
-        <v>241972593</v>
+        <v>255207334</v>
       </c>
       <c r="E169" t="str">
-        <v>24197259-3</v>
+        <v>255207334</v>
       </c>
       <c r="F169">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="G169" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H169" t="str">
         <v>Masculino</v>
       </c>
       <c r="I169" t="str">
-        <v>UC</v>
+        <v>CLP</v>
       </c>
       <c r="J169" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K169" t="str">
         <v>Sí</v>
       </c>
       <c r="L169" t="str">
         <v>No</v>
       </c>
       <c r="M169" t="str">
         <v/>
       </c>
       <c r="N169" t="str">
         <v>CHI</v>
       </c>
       <c r="O169" t="str">
-        <v/>
+        <v>Tabancura</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>DIAZ</v>
+        <v>DE URRUTICOECHEA</v>
       </c>
       <c r="B170" t="str">
-        <v>FIGUEROA</v>
+        <v>ROBINSON</v>
       </c>
       <c r="C170" t="str">
-        <v>BENJAMIN</v>
+        <v>MARÍA GRACIA</v>
       </c>
       <c r="D170" t="str">
-        <v>241587681</v>
+        <v>243879124</v>
       </c>
       <c r="E170" t="str">
-        <v>24158768-1</v>
+        <v>24387912-4</v>
       </c>
       <c r="F170">
         <v>2013</v>
       </c>
       <c r="G170" t="str">
         <v>U14</v>
       </c>
       <c r="H170" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I170" t="str">
-        <v>CAR</v>
+        <v>CLP</v>
       </c>
       <c r="J170" t="str">
-        <v>Club Deportivo Araucarias del Llaima</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K170" t="str">
         <v>Sí</v>
       </c>
       <c r="L170" t="str">
         <v>No</v>
       </c>
       <c r="M170" t="str">
         <v/>
       </c>
       <c r="N170" t="str">
         <v>CHI</v>
       </c>
       <c r="O170" t="str">
         <v/>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>DIAZ</v>
+        <v>DE URRUTICOECHEA</v>
       </c>
       <c r="B171" t="str">
-        <v>FIGUEROA</v>
+        <v>ROBINSON</v>
       </c>
       <c r="C171" t="str">
-        <v>MAXIMILIANO ANDRES</v>
+        <v>VICENTE</v>
       </c>
       <c r="D171" t="str">
-        <v>23429511K</v>
+        <v>239931197</v>
       </c>
       <c r="E171" t="str">
-        <v>23429511K</v>
+        <v>239931197</v>
       </c>
       <c r="F171">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="G171" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H171" t="str">
         <v>Masculino</v>
       </c>
       <c r="I171" t="str">
-        <v>CAR</v>
+        <v>CLP</v>
       </c>
       <c r="J171" t="str">
-        <v>Club Deportivo Araucarias del Llaima</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K171" t="str">
         <v>Sí</v>
       </c>
       <c r="L171" t="str">
         <v>No</v>
       </c>
       <c r="M171" t="str">
         <v/>
       </c>
       <c r="N171" t="str">
         <v>CHI</v>
       </c>
       <c r="O171" t="str">
         <v/>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>DIAZ</v>
+        <v>DE VILLASANTE</v>
       </c>
       <c r="B172" t="str">
-        <v>SOTO</v>
+        <v>PASCUAL</v>
       </c>
       <c r="C172" t="str">
-        <v>VICENTE</v>
+        <v>FRANCESC</v>
       </c>
       <c r="D172" t="str">
-        <v>238262828</v>
+        <v>25627271G</v>
       </c>
       <c r="E172" t="str">
-        <v>238262828</v>
+        <v/>
       </c>
       <c r="F172">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="G172" t="str">
-        <v>U16</v>
+        <v>U18</v>
       </c>
       <c r="H172" t="str">
         <v>Masculino</v>
       </c>
       <c r="I172" t="str">
-        <v>CLP</v>
+        <v>ART</v>
       </c>
       <c r="J172" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K172" t="str">
         <v>Sí</v>
       </c>
       <c r="L172" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M172" t="str">
-        <v/>
+        <v>25627271G</v>
       </c>
       <c r="N172" t="str">
-        <v>CHI</v>
+        <v>ESP</v>
       </c>
       <c r="O172" t="str">
         <v/>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>DIDES</v>
+        <v>DEL CAMPO</v>
       </c>
       <c r="B173" t="str">
-        <v>JUX</v>
+        <v>TRAUTMANN</v>
       </c>
       <c r="C173" t="str">
-        <v>León</v>
+        <v>LAURA</v>
       </c>
       <c r="D173" t="str">
-        <v>249175382</v>
+        <v>237461665</v>
       </c>
       <c r="E173" t="str">
-        <v>249175382</v>
+        <v>237461665</v>
       </c>
       <c r="F173">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="G173" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H173" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I173" t="str">
-        <v>CLP</v>
+        <v>CEC</v>
       </c>
       <c r="J173" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K173" t="str">
         <v>Sí</v>
       </c>
       <c r="L173" t="str">
         <v>No</v>
       </c>
       <c r="M173" t="str">
         <v/>
       </c>
       <c r="N173" t="str">
         <v>CHI</v>
       </c>
       <c r="O173" t="str">
-        <v>The Grange School</v>
+        <v/>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>DIDES</v>
+        <v>DEL PUERTO</v>
       </c>
       <c r="B174" t="str">
-        <v>JUX</v>
+        <v>O´SHEA</v>
       </c>
       <c r="C174" t="str">
-        <v>Tomás</v>
+        <v>Blanca</v>
       </c>
       <c r="D174" t="str">
-        <v>254065021</v>
+        <v>25351535K</v>
       </c>
       <c r="E174" t="str">
-        <v>254065021</v>
+        <v>25351535K</v>
       </c>
       <c r="F174">
         <v>2016</v>
       </c>
       <c r="G174" t="str">
         <v>U12</v>
       </c>
       <c r="H174" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I174" t="str">
-        <v>CLP</v>
+        <v>CAN</v>
       </c>
       <c r="J174" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Andes</v>
       </c>
       <c r="K174" t="str">
         <v>Sí</v>
       </c>
       <c r="L174" t="str">
         <v>No</v>
       </c>
       <c r="M174" t="str">
         <v/>
       </c>
       <c r="N174" t="str">
         <v>CHI</v>
       </c>
       <c r="O174" t="str">
-        <v>The Grange School</v>
+        <v>San Benito</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>DIETRICH</v>
+        <v>DEL PUERTO</v>
       </c>
       <c r="B175" t="str">
-        <v>CHOCANO</v>
+        <v>O´SHEA</v>
       </c>
       <c r="C175" t="str">
-        <v>MIA</v>
+        <v>Olivia</v>
       </c>
       <c r="D175" t="str">
-        <v>24934138K</v>
+        <v>253515171</v>
       </c>
       <c r="E175" t="str">
-        <v>24934138K</v>
+        <v>253515171</v>
       </c>
       <c r="F175">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="G175" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H175" t="str">
         <v>Femenino</v>
       </c>
       <c r="I175" t="str">
         <v>CAN</v>
       </c>
       <c r="J175" t="str">
         <v>Club Andes</v>
       </c>
       <c r="K175" t="str">
         <v>Sí</v>
       </c>
       <c r="L175" t="str">
         <v>No</v>
       </c>
       <c r="M175" t="str">
         <v/>
       </c>
       <c r="N175" t="str">
         <v>CHI</v>
       </c>
       <c r="O175" t="str">
-        <v/>
+        <v>San Benito</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>DIEZ</v>
+        <v>DEL SOL</v>
       </c>
       <c r="B176" t="str">
-        <v>BAMBACH</v>
+        <v>DEL RIO</v>
       </c>
       <c r="C176" t="str">
-        <v>CRISTOBAL</v>
+        <v>Gaspar</v>
       </c>
       <c r="D176" t="str">
-        <v>253562056</v>
+        <v>246766010</v>
       </c>
       <c r="E176" t="str">
-        <v>253562056</v>
+        <v>246766010</v>
       </c>
       <c r="F176">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="G176" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H176" t="str">
         <v>Masculino</v>
       </c>
       <c r="I176" t="str">
-        <v>UC</v>
+        <v>LV</v>
       </c>
       <c r="J176" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Lago Villarrica</v>
       </c>
       <c r="K176" t="str">
         <v>Sí</v>
       </c>
       <c r="L176" t="str">
         <v>No</v>
       </c>
       <c r="M176" t="str">
         <v/>
       </c>
       <c r="N176" t="str">
         <v>CHI</v>
       </c>
       <c r="O176" t="str">
-        <v>Monte Tabor</v>
+        <v/>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>DILL</v>
+        <v>DEL SOL</v>
       </c>
       <c r="B177" t="str">
-        <v>PALACIOS</v>
+        <v>COUSIÑO</v>
       </c>
       <c r="C177" t="str">
-        <v>Elisa</v>
+        <v>Lucía</v>
       </c>
       <c r="D177" t="str">
-        <v>248648511</v>
+        <v>257761738</v>
       </c>
       <c r="E177" t="str">
-        <v>248648511</v>
+        <v>257761738</v>
       </c>
       <c r="F177">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G177" t="str">
         <v>U12</v>
       </c>
       <c r="H177" t="str">
         <v>Femenino</v>
       </c>
       <c r="I177" t="str">
-        <v>CVN</v>
+        <v>CLP</v>
       </c>
       <c r="J177" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K177" t="str">
         <v>Sí</v>
       </c>
       <c r="L177" t="str">
         <v>No</v>
       </c>
       <c r="M177" t="str">
         <v/>
       </c>
       <c r="N177" t="str">
         <v>CHI</v>
       </c>
       <c r="O177" t="str">
-        <v>The Grange School</v>
+        <v>Villa Maria</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>DONOSO</v>
+        <v>DEL SOL</v>
       </c>
       <c r="B178" t="str">
-        <v>INFANTE</v>
+        <v>COUSIÑO</v>
       </c>
       <c r="C178" t="str">
-        <v>CLARA</v>
+        <v>Olimpia</v>
       </c>
       <c r="D178" t="str">
-        <v>236440893</v>
+        <v>258498364</v>
       </c>
       <c r="E178" t="str">
-        <v>236440893</v>
+        <v>258498364</v>
       </c>
       <c r="F178">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="G178" t="str">
-        <v>U16</v>
+        <v>U10</v>
       </c>
       <c r="H178" t="str">
         <v>Femenino</v>
       </c>
       <c r="I178" t="str">
-        <v>CAO</v>
+        <v>CLP</v>
       </c>
       <c r="J178" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K178" t="str">
         <v>Sí</v>
       </c>
       <c r="L178" t="str">
         <v>No</v>
       </c>
       <c r="M178" t="str">
         <v/>
       </c>
       <c r="N178" t="str">
         <v>CHI</v>
       </c>
       <c r="O178" t="str">
-        <v/>
+        <v>Villa Maria</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>DONOSO</v>
+        <v>DERPSCH</v>
       </c>
       <c r="B179" t="str">
-        <v>CORAIL</v>
+        <v>OLATE</v>
       </c>
       <c r="C179" t="str">
-        <v>Elisa</v>
+        <v>MAGDALENA</v>
       </c>
       <c r="D179" t="str">
-        <v>258608631</v>
+        <v>24259925K</v>
       </c>
       <c r="E179" t="str">
-        <v>258608631</v>
+        <v>24259925-K</v>
       </c>
       <c r="F179">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="G179" t="str">
-        <v>U10</v>
+        <v>U14</v>
       </c>
       <c r="H179" t="str">
         <v>Femenino</v>
       </c>
       <c r="I179" t="str">
         <v>CORR</v>
       </c>
       <c r="J179" t="str">
         <v>Club de Esqui Corralco</v>
       </c>
       <c r="K179" t="str">
         <v>Sí</v>
       </c>
       <c r="L179" t="str">
         <v>No</v>
       </c>
       <c r="M179" t="str">
         <v/>
       </c>
       <c r="N179" t="str">
         <v>CHI</v>
       </c>
       <c r="O179" t="str">
         <v/>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>DONOSO</v>
+        <v>DERPSCH</v>
       </c>
       <c r="B180" t="str">
-        <v>CORAIL</v>
+        <v>OLATE</v>
       </c>
       <c r="C180" t="str">
-        <v>Mateo</v>
+        <v>Max</v>
       </c>
       <c r="D180" t="str">
-        <v>248640383</v>
+        <v>252395962</v>
       </c>
       <c r="E180" t="str">
-        <v>248640383</v>
+        <v>252395962</v>
       </c>
       <c r="F180">
         <v>2015</v>
       </c>
       <c r="G180" t="str">
         <v>U12</v>
       </c>
       <c r="H180" t="str">
         <v>Masculino</v>
       </c>
       <c r="I180" t="str">
         <v>CORR</v>
       </c>
       <c r="J180" t="str">
         <v>Club de Esqui Corralco</v>
       </c>
       <c r="K180" t="str">
         <v>Sí</v>
       </c>
       <c r="L180" t="str">
         <v>No</v>
       </c>
       <c r="M180" t="str">
         <v/>
       </c>
       <c r="N180" t="str">
         <v>CHI</v>
       </c>
       <c r="O180" t="str">
         <v/>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>DOUGNAC</v>
+        <v>DIAZ</v>
       </c>
       <c r="B181" t="str">
-        <v>OTERO</v>
+        <v>GHIRARDELLI</v>
       </c>
       <c r="C181" t="str">
-        <v>Ignacio</v>
+        <v>ALFONSO</v>
       </c>
       <c r="D181" t="str">
-        <v>246925585</v>
+        <v>241972593</v>
       </c>
       <c r="E181" t="str">
-        <v>246925585</v>
+        <v>24197259-3</v>
       </c>
       <c r="F181">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="G181" t="str">
         <v>U14</v>
       </c>
       <c r="H181" t="str">
         <v>Masculino</v>
       </c>
       <c r="I181" t="str">
-        <v>CAN</v>
+        <v>UC</v>
       </c>
       <c r="J181" t="str">
-        <v>Club Andes</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K181" t="str">
         <v>Sí</v>
       </c>
       <c r="L181" t="str">
         <v>No</v>
       </c>
       <c r="M181" t="str">
         <v/>
       </c>
       <c r="N181" t="str">
         <v>CHI</v>
       </c>
       <c r="O181" t="str">
-        <v>Drake School</v>
+        <v/>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>DOUGNAC</v>
+        <v>DIAZ</v>
       </c>
       <c r="B182" t="str">
-        <v>OTERO</v>
+        <v>FIGUEROA</v>
       </c>
       <c r="C182" t="str">
-        <v>Leon</v>
+        <v>BENJAMIN</v>
       </c>
       <c r="D182" t="str">
-        <v>252468021</v>
+        <v>241587681</v>
       </c>
       <c r="E182" t="str">
-        <v>252468021</v>
+        <v>24158768-1</v>
       </c>
       <c r="F182">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="G182" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H182" t="str">
         <v>Masculino</v>
       </c>
       <c r="I182" t="str">
-        <v>CAN</v>
+        <v>CAR</v>
       </c>
       <c r="J182" t="str">
-        <v>Club Andes</v>
+        <v>Club Deportivo Araucarias del Llaima</v>
       </c>
       <c r="K182" t="str">
         <v>Sí</v>
       </c>
       <c r="L182" t="str">
         <v>No</v>
       </c>
       <c r="M182" t="str">
         <v/>
       </c>
       <c r="N182" t="str">
         <v>CHI</v>
       </c>
       <c r="O182" t="str">
-        <v>Drake School</v>
+        <v/>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>DUCCI</v>
+        <v>DIAZ</v>
       </c>
       <c r="B183" t="str">
-        <v>NOGUERA</v>
+        <v>FIGUEROA</v>
       </c>
       <c r="C183" t="str">
-        <v>Augusta</v>
+        <v>MAXIMILIANO ANDRES</v>
       </c>
       <c r="D183" t="str">
-        <v>258151844</v>
+        <v>23429511K</v>
       </c>
       <c r="E183" t="str">
-        <v>258151844</v>
+        <v>23429511K</v>
       </c>
       <c r="F183">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="G183" t="str">
-        <v>U10</v>
+        <v>U18</v>
       </c>
       <c r="H183" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I183" t="str">
-        <v>CLP</v>
+        <v>CAR</v>
       </c>
       <c r="J183" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Araucarias del Llaima</v>
       </c>
       <c r="K183" t="str">
         <v>Sí</v>
       </c>
       <c r="L183" t="str">
         <v>No</v>
       </c>
       <c r="M183" t="str">
         <v/>
       </c>
       <c r="N183" t="str">
         <v>CHI</v>
       </c>
       <c r="O183" t="str">
         <v/>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>DUEÑAS</v>
+        <v>DIAZ</v>
       </c>
       <c r="B184" t="str">
-        <v>SUÁREZ</v>
+        <v>SOTO</v>
       </c>
       <c r="C184" t="str">
-        <v>TOMÁS</v>
+        <v>VICENTE</v>
       </c>
       <c r="D184" t="str">
-        <v>24489767B</v>
+        <v>238262828</v>
       </c>
       <c r="E184" t="str">
-        <v/>
+        <v>238262828</v>
       </c>
       <c r="F184">
         <v>2011</v>
       </c>
       <c r="G184" t="str">
         <v>U16</v>
       </c>
       <c r="H184" t="str">
         <v>Masculino</v>
       </c>
       <c r="I184" t="str">
-        <v>ART</v>
+        <v>CLP</v>
       </c>
       <c r="J184" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K184" t="str">
         <v>Sí</v>
       </c>
       <c r="L184" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M184" t="str">
-        <v>24489767B</v>
+        <v/>
       </c>
       <c r="N184" t="str">
-        <v>ESP</v>
+        <v>CHI</v>
       </c>
       <c r="O184" t="str">
         <v/>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>DUPUY</v>
+        <v>DIDES</v>
       </c>
       <c r="B185" t="str">
-        <v>ALLEN</v>
+        <v>JUX</v>
       </c>
       <c r="C185" t="str">
-        <v>NINA</v>
+        <v>León</v>
       </c>
       <c r="D185" t="str">
-        <v>233243736</v>
+        <v>249175382</v>
       </c>
       <c r="E185" t="str">
-        <v>233243736</v>
+        <v>249175382</v>
       </c>
       <c r="F185">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="G185" t="str">
-        <v>U18</v>
+        <v>U12</v>
       </c>
       <c r="H185" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I185" t="str">
-        <v>CVN</v>
+        <v>CLP</v>
       </c>
       <c r="J185" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K185" t="str">
         <v>Sí</v>
       </c>
       <c r="L185" t="str">
         <v>No</v>
       </c>
       <c r="M185" t="str">
         <v/>
       </c>
       <c r="N185" t="str">
         <v>CHI</v>
       </c>
       <c r="O185" t="str">
-        <v/>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>EGUIGUREN</v>
+        <v>DIDES</v>
       </c>
       <c r="B186" t="str">
-        <v>OVALLE</v>
+        <v>JUX</v>
       </c>
       <c r="C186" t="str">
-        <v>Bernardita</v>
+        <v>Tomás</v>
       </c>
       <c r="D186" t="str">
-        <v>244965849</v>
+        <v>254065021</v>
       </c>
       <c r="E186" t="str">
-        <v>244965849</v>
+        <v>254065021</v>
       </c>
       <c r="F186">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="G186" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H186" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I186" t="str">
         <v>CLP</v>
       </c>
       <c r="J186" t="str">
         <v>Club de Ski La Parva</v>
       </c>
       <c r="K186" t="str">
         <v>Sí</v>
       </c>
       <c r="L186" t="str">
         <v>No</v>
       </c>
       <c r="M186" t="str">
         <v/>
       </c>
       <c r="N186" t="str">
         <v>CHI</v>
       </c>
       <c r="O186" t="str">
-        <v>Los Alerces</v>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>EKICI</v>
+        <v>DIETRICH</v>
       </c>
       <c r="B187" t="str">
-        <v>EKICI</v>
+        <v>CHOCANO</v>
       </c>
       <c r="C187" t="str">
-        <v>EREN</v>
+        <v>MIA</v>
       </c>
       <c r="D187" t="str">
-        <v>A09434147</v>
+        <v>24934138K</v>
       </c>
       <c r="E187" t="str">
-        <v/>
+        <v>24934138K</v>
       </c>
       <c r="F187">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="G187" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H187" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I187" t="str">
-        <v>ART</v>
+        <v>CAN</v>
       </c>
       <c r="J187" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Andes</v>
       </c>
       <c r="K187" t="str">
         <v>Sí</v>
       </c>
       <c r="L187" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M187" t="str">
-        <v>A09434147</v>
+        <v/>
       </c>
       <c r="N187" t="str">
-        <v>EXT</v>
+        <v>CHI</v>
       </c>
       <c r="O187" t="str">
         <v/>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>EPP</v>
+        <v>DIEZ</v>
       </c>
       <c r="B188" t="str">
-        <v>GOYENECHEA</v>
+        <v>BAMBACH</v>
       </c>
       <c r="C188" t="str">
-        <v>MAXIMILIAN</v>
+        <v>CRISTOBAL</v>
       </c>
       <c r="D188" t="str">
-        <v>235923602</v>
+        <v>253562056</v>
       </c>
       <c r="E188" t="str">
-        <v>23592360-2</v>
+        <v>253562056</v>
       </c>
       <c r="F188">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="G188" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H188" t="str">
         <v>Masculino</v>
       </c>
       <c r="I188" t="str">
         <v>UC</v>
       </c>
       <c r="J188" t="str">
         <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K188" t="str">
         <v>Sí</v>
       </c>
       <c r="L188" t="str">
         <v>No</v>
       </c>
       <c r="M188" t="str">
         <v/>
       </c>
       <c r="N188" t="str">
         <v>CHI</v>
       </c>
       <c r="O188" t="str">
-        <v/>
+        <v>Monte Tabor</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>ESCUDERO</v>
+        <v>DILL</v>
       </c>
       <c r="B189" t="str">
-        <v>ZARATE</v>
+        <v>PALACIOS</v>
       </c>
       <c r="C189" t="str">
-        <v>JULIETA</v>
+        <v>Elisa</v>
       </c>
       <c r="D189" t="str">
-        <v>241361489</v>
+        <v>248648511</v>
       </c>
       <c r="E189" t="str">
-        <v>24136148-9</v>
+        <v>248648511</v>
       </c>
       <c r="F189">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="G189" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H189" t="str">
         <v>Femenino</v>
       </c>
       <c r="I189" t="str">
-        <v>CAPA</v>
+        <v>CVN</v>
       </c>
       <c r="J189" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K189" t="str">
         <v>Sí</v>
       </c>
       <c r="L189" t="str">
         <v>No</v>
       </c>
       <c r="M189" t="str">
         <v/>
       </c>
       <c r="N189" t="str">
         <v>CHI</v>
       </c>
       <c r="O189" t="str">
-        <v/>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>ESCUDERO</v>
+        <v>DONOSO</v>
       </c>
       <c r="B190" t="str">
-        <v>GUTIERREZ</v>
+        <v>INFANTE</v>
       </c>
       <c r="C190" t="str">
-        <v>Pedro</v>
+        <v>CLARA</v>
       </c>
       <c r="D190" t="str">
-        <v>269309938</v>
+        <v>236440893</v>
       </c>
       <c r="E190" t="str">
-        <v>269309938</v>
+        <v>236440893</v>
       </c>
       <c r="F190">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="G190" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H190" t="str">
         <v>Femenino</v>
       </c>
       <c r="I190" t="str">
-        <v>ART</v>
+        <v>CAO</v>
       </c>
       <c r="J190" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K190" t="str">
         <v>Sí</v>
       </c>
       <c r="L190" t="str">
         <v>No</v>
       </c>
       <c r="M190" t="str">
         <v/>
       </c>
       <c r="N190" t="str">
         <v>CHI</v>
       </c>
       <c r="O190" t="str">
-        <v>The Grange School</v>
+        <v/>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>ESTEVE</v>
+        <v>DONOSO</v>
       </c>
       <c r="B191" t="str">
-        <v>SECO</v>
+        <v>CORAIL</v>
       </c>
       <c r="C191" t="str">
-        <v>ANTONIA ISABEL</v>
+        <v>Elisa</v>
       </c>
       <c r="D191" t="str">
-        <v>23215800K</v>
+        <v>258608631</v>
       </c>
       <c r="E191" t="str">
-        <v>23215800K</v>
+        <v>258608631</v>
       </c>
       <c r="F191">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="G191" t="str">
-        <v>U18</v>
+        <v>U10</v>
       </c>
       <c r="H191" t="str">
         <v>Femenino</v>
       </c>
       <c r="I191" t="str">
-        <v>CAR</v>
+        <v>CORR</v>
       </c>
       <c r="J191" t="str">
-        <v>Club Deportivo Araucarias del Llaima</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K191" t="str">
         <v>Sí</v>
       </c>
       <c r="L191" t="str">
         <v>No</v>
       </c>
       <c r="M191" t="str">
         <v/>
       </c>
       <c r="N191" t="str">
         <v>CHI</v>
       </c>
       <c r="O191" t="str">
         <v/>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>EULUFI</v>
+        <v>DONOSO</v>
       </c>
       <c r="B192" t="str">
-        <v>BENAVIDES</v>
+        <v>CORAIL</v>
       </c>
       <c r="C192" t="str">
-        <v>MATILDE</v>
+        <v>Mateo</v>
       </c>
       <c r="D192" t="str">
-        <v>244063179</v>
+        <v>248640383</v>
       </c>
       <c r="E192" t="str">
-        <v>24406317-9</v>
+        <v>248640383</v>
       </c>
       <c r="F192">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="G192" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H192" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I192" t="str">
-        <v>ART</v>
+        <v>CORR</v>
       </c>
       <c r="J192" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K192" t="str">
         <v>Sí</v>
       </c>
       <c r="L192" t="str">
         <v>No</v>
       </c>
       <c r="M192" t="str">
         <v/>
       </c>
       <c r="N192" t="str">
         <v>CHI</v>
       </c>
       <c r="O192" t="str">
         <v/>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>FARAH</v>
+        <v>DOUGNAC</v>
       </c>
       <c r="B193" t="str">
-        <v>CUNHA</v>
+        <v>OTERO</v>
       </c>
       <c r="C193" t="str">
-        <v>MANUELA</v>
+        <v>Ignacio</v>
       </c>
       <c r="D193" t="str">
-        <v>YE215526</v>
+        <v>246925585</v>
       </c>
       <c r="E193" t="str">
-        <v/>
+        <v>246925585</v>
       </c>
       <c r="F193">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="G193" t="str">
-        <v>U18</v>
+        <v>U14</v>
       </c>
       <c r="H193" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I193" t="str">
-        <v>CEC</v>
+        <v>CAN</v>
       </c>
       <c r="J193" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club Andes</v>
       </c>
       <c r="K193" t="str">
         <v>Sí</v>
       </c>
       <c r="L193" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M193" t="str">
-        <v>YE215526</v>
+        <v/>
       </c>
       <c r="N193" t="str">
-        <v>ESP</v>
+        <v>CHI</v>
       </c>
       <c r="O193" t="str">
-        <v/>
+        <v>Drake School</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>FARIAS</v>
+        <v>DOUGNAC</v>
       </c>
       <c r="B194" t="str">
-        <v>AGUAYO</v>
+        <v>OTERO</v>
       </c>
       <c r="C194" t="str">
-        <v>GABRIEL</v>
+        <v>Leon</v>
       </c>
       <c r="D194" t="str">
-        <v>238953502</v>
+        <v>252468021</v>
       </c>
       <c r="E194" t="str">
-        <v>238953502</v>
+        <v>252468021</v>
       </c>
       <c r="F194">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="G194" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H194" t="str">
         <v>Masculino</v>
       </c>
       <c r="I194" t="str">
-        <v>CVN</v>
+        <v>CAN</v>
       </c>
       <c r="J194" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Andes</v>
       </c>
       <c r="K194" t="str">
         <v>Sí</v>
       </c>
       <c r="L194" t="str">
         <v>No</v>
       </c>
       <c r="M194" t="str">
         <v/>
       </c>
       <c r="N194" t="str">
         <v>CHI</v>
       </c>
       <c r="O194" t="str">
-        <v/>
+        <v>Drake School</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>FAVA</v>
+        <v>DUCCI</v>
       </c>
       <c r="B195" t="str">
-        <v>CASIN</v>
+        <v>NOGUERA</v>
       </c>
       <c r="C195" t="str">
-        <v>Valentino</v>
+        <v>Augusta</v>
       </c>
       <c r="D195" t="str">
-        <v>25224543K</v>
+        <v>258151844</v>
       </c>
       <c r="E195" t="str">
-        <v>25224543K</v>
+        <v>258151844</v>
       </c>
       <c r="F195">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="G195" t="str">
-        <v>U12</v>
+        <v>U10</v>
       </c>
       <c r="H195" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I195" t="str">
-        <v>CVN</v>
+        <v>CLP</v>
       </c>
       <c r="J195" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K195" t="str">
         <v>Sí</v>
       </c>
       <c r="L195" t="str">
         <v>No</v>
       </c>
       <c r="M195" t="str">
         <v/>
       </c>
       <c r="N195" t="str">
         <v>CHI</v>
       </c>
       <c r="O195" t="str">
-        <v>The Grange School</v>
+        <v/>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>FERNANDEZ</v>
+        <v>DUEÑAS</v>
       </c>
       <c r="B196" t="str">
-        <v>VERGARA</v>
+        <v>SUÁREZ</v>
       </c>
       <c r="C196" t="str">
-        <v>Augusta</v>
+        <v>TOMÁS</v>
       </c>
       <c r="D196" t="str">
-        <v>246307482</v>
+        <v>24489767B</v>
       </c>
       <c r="E196" t="str">
-        <v>246307482</v>
+        <v/>
       </c>
       <c r="F196">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="G196" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H196" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I196" t="str">
-        <v>CLP</v>
+        <v>ART</v>
       </c>
       <c r="J196" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K196" t="str">
         <v>Sí</v>
       </c>
       <c r="L196" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M196" t="str">
-        <v/>
+        <v>24489767B</v>
       </c>
       <c r="N196" t="str">
-        <v>CHI</v>
+        <v>ESP</v>
       </c>
       <c r="O196" t="str">
-        <v>Newland</v>
+        <v/>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>FERNANDEZ</v>
+        <v>DUGAS</v>
       </c>
       <c r="B197" t="str">
-        <v>VASQUEZ</v>
+        <v/>
       </c>
       <c r="C197" t="str">
-        <v>Ema</v>
+        <v>Victoria</v>
       </c>
       <c r="D197" t="str">
-        <v>249438499</v>
+        <v>674320143</v>
       </c>
       <c r="E197" t="str">
-        <v>249438499</v>
+        <v/>
       </c>
       <c r="F197">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="G197" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H197" t="str">
         <v>Femenino</v>
       </c>
       <c r="I197" t="str">
-        <v>CAPA</v>
+        <v>CORR</v>
       </c>
       <c r="J197" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K197" t="str">
         <v>Sí</v>
       </c>
       <c r="L197" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M197" t="str">
-        <v/>
+        <v>674320143</v>
       </c>
       <c r="N197" t="str">
-        <v>CHI</v>
+        <v>EXT</v>
       </c>
       <c r="O197" t="str">
         <v/>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>FERNANDEZ</v>
+        <v>DUPUY</v>
       </c>
       <c r="B198" t="str">
-        <v>ESTEFO</v>
+        <v>ALLEN</v>
       </c>
       <c r="C198" t="str">
-        <v>JULIAN</v>
+        <v>NINA</v>
       </c>
       <c r="D198" t="str">
-        <v>24577320K</v>
+        <v>233243736</v>
       </c>
       <c r="E198" t="str">
-        <v>24577320-K</v>
+        <v>233243736</v>
       </c>
       <c r="F198">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="G198" t="str">
-        <v>U16</v>
+        <v>U18</v>
       </c>
       <c r="H198" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I198" t="str">
-        <v>CAPA</v>
+        <v>CVN</v>
       </c>
       <c r="J198" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K198" t="str">
         <v>Sí</v>
       </c>
       <c r="L198" t="str">
         <v>No</v>
       </c>
       <c r="M198" t="str">
         <v/>
       </c>
       <c r="N198" t="str">
         <v>CHI</v>
       </c>
       <c r="O198" t="str">
         <v/>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>FERNANDEZ</v>
+        <v>EFFA</v>
       </c>
       <c r="B199" t="str">
-        <v>VERGARA</v>
+        <v>CHOMON</v>
       </c>
       <c r="C199" t="str">
-        <v>JULIETA</v>
+        <v>ALVARO</v>
       </c>
       <c r="D199" t="str">
-        <v>239677304</v>
+        <v>254355615</v>
       </c>
       <c r="E199" t="str">
-        <v>239677304</v>
+        <v>25.435.561-5</v>
       </c>
       <c r="F199">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="G199" t="str">
-        <v>U16</v>
+        <v>U10</v>
       </c>
       <c r="H199" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I199" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J199" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K199" t="str">
         <v>Sí</v>
       </c>
       <c r="L199" t="str">
         <v>No</v>
       </c>
       <c r="M199" t="str">
         <v/>
       </c>
       <c r="N199" t="str">
         <v>CHI</v>
       </c>
       <c r="O199" t="str">
         <v/>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>FERRER</v>
+        <v>EGUIGUREN</v>
       </c>
       <c r="B200" t="str">
-        <v>NAVARRETE</v>
+        <v>OVALLE</v>
       </c>
       <c r="C200" t="str">
-        <v>CRISTOBAL</v>
+        <v>Bernardita</v>
       </c>
       <c r="D200" t="str">
-        <v>249693189</v>
+        <v>244965849</v>
       </c>
       <c r="E200" t="str">
-        <v>249693189</v>
+        <v>244965849</v>
       </c>
       <c r="F200">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="G200" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H200" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I200" t="str">
-        <v>CAO</v>
+        <v>CLP</v>
       </c>
       <c r="J200" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K200" t="str">
         <v>Sí</v>
       </c>
       <c r="L200" t="str">
         <v>No</v>
       </c>
       <c r="M200" t="str">
         <v/>
       </c>
       <c r="N200" t="str">
         <v>CHI</v>
       </c>
       <c r="O200" t="str">
-        <v/>
+        <v>Los Alerces</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>FERRER</v>
+        <v>EKICI</v>
       </c>
       <c r="B201" t="str">
-        <v>NAVARRETE</v>
+        <v>EKICI</v>
       </c>
       <c r="C201" t="str">
-        <v>MAGDALENA</v>
+        <v>EREN</v>
       </c>
       <c r="D201" t="str">
-        <v>243713110</v>
+        <v>A09434147</v>
       </c>
       <c r="E201" t="str">
-        <v>24371311-0</v>
+        <v/>
       </c>
       <c r="F201">
         <v>2013</v>
       </c>
       <c r="G201" t="str">
         <v>U14</v>
       </c>
       <c r="H201" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I201" t="str">
-        <v>CAO</v>
+        <v>ART</v>
       </c>
       <c r="J201" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K201" t="str">
         <v>Sí</v>
       </c>
       <c r="L201" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M201" t="str">
-        <v/>
+        <v>A09434147</v>
       </c>
       <c r="N201" t="str">
-        <v>CHI</v>
+        <v>EXT</v>
       </c>
       <c r="O201" t="str">
         <v/>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>FISCHER</v>
+        <v>EPP</v>
       </c>
       <c r="B202" t="str">
-        <v>BARENBOIM</v>
+        <v>GOYENECHEA</v>
       </c>
       <c r="C202" t="str">
-        <v>NAOMI</v>
+        <v>MAXIMILIAN</v>
       </c>
       <c r="D202" t="str">
-        <v>237939859</v>
+        <v>235923602</v>
       </c>
       <c r="E202" t="str">
-        <v>23793985-9</v>
+        <v>23592360-2</v>
       </c>
       <c r="F202">
         <v>2011</v>
       </c>
       <c r="G202" t="str">
         <v>U16</v>
       </c>
       <c r="H202" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I202" t="str">
-        <v>ART</v>
+        <v>UC</v>
       </c>
       <c r="J202" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K202" t="str">
         <v>Sí</v>
       </c>
       <c r="L202" t="str">
         <v>No</v>
       </c>
       <c r="M202" t="str">
         <v/>
       </c>
       <c r="N202" t="str">
         <v>CHI</v>
       </c>
       <c r="O202" t="str">
         <v/>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>FISCHMAN</v>
+        <v>EPP</v>
       </c>
       <c r="B203" t="str">
-        <v>BUTELMANN</v>
+        <v>GOYENECHE</v>
       </c>
       <c r="C203" t="str">
-        <v>ALAN</v>
+        <v>Patrick</v>
       </c>
       <c r="D203" t="str">
-        <v>235575655</v>
+        <v>24782328K</v>
       </c>
       <c r="E203" t="str">
-        <v>235575655</v>
+        <v>24.782.328-K</v>
       </c>
       <c r="F203">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="G203" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H203" t="str">
         <v>Masculino</v>
       </c>
       <c r="I203" t="str">
-        <v>CAN</v>
+        <v>UC</v>
       </c>
       <c r="J203" t="str">
-        <v>Club Andes</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K203" t="str">
         <v>Sí</v>
       </c>
       <c r="L203" t="str">
         <v>No</v>
       </c>
       <c r="M203" t="str">
         <v/>
       </c>
       <c r="N203" t="str">
         <v>CHI</v>
       </c>
       <c r="O203" t="str">
         <v/>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>FLEISCHMANN</v>
+        <v>ESCUDERO</v>
       </c>
       <c r="B204" t="str">
-        <v>KOSTER</v>
+        <v>ZARATE</v>
       </c>
       <c r="C204" t="str">
-        <v>Benjamin</v>
+        <v>JULIETA</v>
       </c>
       <c r="D204" t="str">
-        <v>250150180</v>
+        <v>241361489</v>
       </c>
       <c r="E204" t="str">
-        <v>250150180</v>
+        <v>24136148-9</v>
       </c>
       <c r="F204">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="G204" t="str">
-        <v>U10</v>
+        <v>U16</v>
       </c>
       <c r="H204" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I204" t="str">
-        <v>CORR</v>
+        <v>CAPA</v>
       </c>
       <c r="J204" t="str">
-        <v>Club de Esqui Corralco</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K204" t="str">
         <v>Sí</v>
       </c>
       <c r="L204" t="str">
         <v>No</v>
       </c>
       <c r="M204" t="str">
         <v/>
       </c>
       <c r="N204" t="str">
         <v>CHI</v>
       </c>
       <c r="O204" t="str">
         <v/>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>FLEISCHMANN</v>
+        <v>ESCUDERO</v>
       </c>
       <c r="B205" t="str">
-        <v>KOSTER</v>
+        <v>GUTIERREZ</v>
       </c>
       <c r="C205" t="str">
-        <v>CARMEN</v>
+        <v>Pedro</v>
       </c>
       <c r="D205" t="str">
-        <v>240953978</v>
+        <v>269309938</v>
       </c>
       <c r="E205" t="str">
-        <v>240953978</v>
+        <v>269309938</v>
       </c>
       <c r="F205">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="G205" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H205" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I205" t="str">
-        <v>CORR</v>
+        <v>ART</v>
       </c>
       <c r="J205" t="str">
-        <v>Club de Esqui Corralco</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K205" t="str">
         <v>Sí</v>
       </c>
       <c r="L205" t="str">
         <v>No</v>
       </c>
       <c r="M205" t="str">
         <v/>
       </c>
       <c r="N205" t="str">
         <v>CHI</v>
       </c>
       <c r="O205" t="str">
-        <v/>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>FLEISCHMANN</v>
+        <v>ESTEVE</v>
       </c>
       <c r="B206" t="str">
-        <v>KOSTER</v>
+        <v>SECO</v>
       </c>
       <c r="C206" t="str">
-        <v>Diego</v>
+        <v>ANTONIA ISABEL</v>
       </c>
       <c r="D206" t="str">
-        <v>24757946K</v>
+        <v>23215800K</v>
       </c>
       <c r="E206" t="str">
-        <v>24757946K</v>
+        <v>23215800K</v>
       </c>
       <c r="F206">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="G206" t="str">
-        <v>U14</v>
+        <v>U18</v>
       </c>
       <c r="H206" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I206" t="str">
-        <v>CORR</v>
+        <v>CAR</v>
       </c>
       <c r="J206" t="str">
-        <v>Club de Esqui Corralco</v>
+        <v>Club Deportivo Araucarias del Llaima</v>
       </c>
       <c r="K206" t="str">
         <v>Sí</v>
       </c>
       <c r="L206" t="str">
         <v>No</v>
       </c>
       <c r="M206" t="str">
         <v/>
       </c>
       <c r="N206" t="str">
         <v>CHI</v>
       </c>
       <c r="O206" t="str">
         <v/>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>FLEISCHMANN</v>
+        <v>EULUFI</v>
       </c>
       <c r="B207" t="str">
-        <v>AGUILERA</v>
+        <v>BENAVIDES</v>
       </c>
       <c r="C207" t="str">
-        <v>Leon</v>
+        <v>MATILDE</v>
       </c>
       <c r="D207" t="str">
-        <v>257841863</v>
+        <v>244063179</v>
       </c>
       <c r="E207" t="str">
-        <v>257841863</v>
+        <v>24406317-9</v>
       </c>
       <c r="F207">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="G207" t="str">
-        <v>U10</v>
+        <v>U14</v>
       </c>
       <c r="H207" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I207" t="str">
-        <v>LV</v>
+        <v>ART</v>
       </c>
       <c r="J207" t="str">
-        <v>Club Deportivo Lago Villarrica</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K207" t="str">
         <v>Sí</v>
       </c>
       <c r="L207" t="str">
         <v>No</v>
       </c>
       <c r="M207" t="str">
         <v/>
       </c>
       <c r="N207" t="str">
         <v>CHI</v>
       </c>
       <c r="O207" t="str">
         <v/>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>FLORES</v>
+        <v>FARAH</v>
       </c>
       <c r="B208" t="str">
-        <v>ANTOINE</v>
+        <v>CUNHA</v>
       </c>
       <c r="C208" t="str">
-        <v>ANTONIA</v>
+        <v>MANUELA</v>
       </c>
       <c r="D208" t="str">
-        <v>241138798</v>
+        <v>YE215526</v>
       </c>
       <c r="E208" t="str">
-        <v>241138798</v>
+        <v/>
       </c>
       <c r="F208">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="G208" t="str">
-        <v>U16</v>
+        <v>U18</v>
       </c>
       <c r="H208" t="str">
         <v>Femenino</v>
       </c>
       <c r="I208" t="str">
-        <v>CAPA</v>
+        <v>CEC</v>
       </c>
       <c r="J208" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K208" t="str">
         <v>Sí</v>
       </c>
       <c r="L208" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M208" t="str">
-        <v/>
+        <v>YE215526</v>
       </c>
       <c r="N208" t="str">
-        <v>CHI</v>
+        <v>ESP</v>
       </c>
       <c r="O208" t="str">
         <v/>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>FLORES</v>
+        <v>FARIAS</v>
       </c>
       <c r="B209" t="str">
-        <v>ANTOINE</v>
+        <v>AGUAYO</v>
       </c>
       <c r="C209" t="str">
-        <v>MARTINA</v>
+        <v>GABRIEL</v>
       </c>
       <c r="D209" t="str">
-        <v>241138550</v>
+        <v>238953502</v>
       </c>
       <c r="E209" t="str">
-        <v>241138550</v>
+        <v>238953502</v>
       </c>
       <c r="F209">
         <v>2012</v>
       </c>
       <c r="G209" t="str">
         <v>U16</v>
       </c>
       <c r="H209" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I209" t="str">
-        <v>CAPA</v>
+        <v>CVN</v>
       </c>
       <c r="J209" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K209" t="str">
         <v>Sí</v>
       </c>
       <c r="L209" t="str">
         <v>No</v>
       </c>
       <c r="M209" t="str">
         <v/>
       </c>
       <c r="N209" t="str">
         <v>CHI</v>
       </c>
       <c r="O209" t="str">
         <v/>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>FLUXA</v>
+        <v>FAVA</v>
       </c>
       <c r="B210" t="str">
-        <v>IRARRAZAVAL</v>
+        <v>CASIN</v>
       </c>
       <c r="C210" t="str">
-        <v>CANDELARIA</v>
+        <v>Valentino</v>
       </c>
       <c r="D210" t="str">
-        <v>259242770</v>
+        <v>25224543K</v>
       </c>
       <c r="E210" t="str">
-        <v>259242770</v>
+        <v>25224543K</v>
       </c>
       <c r="F210">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="G210" t="str">
-        <v>U10</v>
+        <v>U12</v>
       </c>
       <c r="H210" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I210" t="str">
-        <v>UC</v>
+        <v>CVN</v>
       </c>
       <c r="J210" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K210" t="str">
         <v>Sí</v>
       </c>
       <c r="L210" t="str">
         <v>No</v>
       </c>
       <c r="M210" t="str">
         <v/>
       </c>
       <c r="N210" t="str">
         <v>CHI</v>
       </c>
       <c r="O210" t="str">
-        <v>San Benito</v>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>FONFACH</v>
+        <v>FERNANDEZ</v>
       </c>
       <c r="B211" t="str">
-        <v>STOLZENBACH</v>
+        <v>VERGARA</v>
       </c>
       <c r="C211" t="str">
-        <v>Diego</v>
+        <v>Augusta</v>
       </c>
       <c r="D211" t="str">
-        <v>257650960</v>
+        <v>246307482</v>
       </c>
       <c r="E211" t="str">
-        <v>257650960</v>
+        <v>246307482</v>
       </c>
       <c r="F211">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="G211" t="str">
-        <v>U10</v>
+        <v>U14</v>
       </c>
       <c r="H211" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I211" t="str">
-        <v>CORR</v>
+        <v>CLP</v>
       </c>
       <c r="J211" t="str">
-        <v>Club de Esqui Corralco</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K211" t="str">
         <v>Sí</v>
       </c>
       <c r="L211" t="str">
         <v>No</v>
       </c>
       <c r="M211" t="str">
         <v/>
       </c>
       <c r="N211" t="str">
         <v>CHI</v>
       </c>
       <c r="O211" t="str">
-        <v/>
+        <v>Newland</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>FONFACH</v>
+        <v>FERNANDEZ</v>
       </c>
       <c r="B212" t="str">
-        <v>STOLZENBACH</v>
+        <v>VASQUEZ</v>
       </c>
       <c r="C212" t="str">
-        <v>SOFIA</v>
+        <v>Ema</v>
       </c>
       <c r="D212" t="str">
-        <v>250985398</v>
+        <v>249438499</v>
       </c>
       <c r="E212" t="str">
-        <v>250985398</v>
+        <v>249438499</v>
       </c>
       <c r="F212">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="G212" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H212" t="str">
         <v>Femenino</v>
       </c>
       <c r="I212" t="str">
-        <v>CORR</v>
+        <v>CAPA</v>
       </c>
       <c r="J212" t="str">
-        <v>Club de Esqui Corralco</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K212" t="str">
         <v>Sí</v>
       </c>
       <c r="L212" t="str">
         <v>No</v>
       </c>
       <c r="M212" t="str">
         <v/>
       </c>
       <c r="N212" t="str">
         <v>CHI</v>
       </c>
       <c r="O212" t="str">
         <v/>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>FUENTES</v>
+        <v>FERNANDEZ</v>
       </c>
       <c r="B213" t="str">
-        <v>BURGAT</v>
+        <v>ESTEFO</v>
       </c>
       <c r="C213" t="str">
-        <v>Alma</v>
+        <v>JULIAN</v>
       </c>
       <c r="D213" t="str">
-        <v>25518010K</v>
+        <v>24577320K</v>
       </c>
       <c r="E213" t="str">
-        <v>25518010K</v>
+        <v>24577320-K</v>
       </c>
       <c r="F213">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="G213" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H213" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I213" t="str">
-        <v>ART</v>
+        <v>CAPA</v>
       </c>
       <c r="J213" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K213" t="str">
         <v>Sí</v>
       </c>
       <c r="L213" t="str">
         <v>No</v>
       </c>
       <c r="M213" t="str">
         <v/>
       </c>
       <c r="N213" t="str">
         <v>CHI</v>
       </c>
       <c r="O213" t="str">
         <v/>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>FUENTES</v>
+        <v>FERNANDEZ</v>
       </c>
       <c r="B214" t="str">
-        <v>LABRA</v>
+        <v>VERGARA</v>
       </c>
       <c r="C214" t="str">
-        <v>IGNACIA</v>
+        <v>JULIETA</v>
       </c>
       <c r="D214" t="str">
-        <v>235998793</v>
+        <v>239677304</v>
       </c>
       <c r="E214" t="str">
-        <v>235998793</v>
+        <v>239677304</v>
       </c>
       <c r="F214">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="G214" t="str">
         <v>U16</v>
       </c>
       <c r="H214" t="str">
         <v>Femenino</v>
       </c>
       <c r="I214" t="str">
-        <v>ART</v>
+        <v>CLP</v>
       </c>
       <c r="J214" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K214" t="str">
         <v>Sí</v>
       </c>
       <c r="L214" t="str">
         <v>No</v>
       </c>
       <c r="M214" t="str">
         <v/>
       </c>
       <c r="N214" t="str">
         <v>CHI</v>
       </c>
       <c r="O214" t="str">
         <v/>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>FUENZALIDA</v>
+        <v>FERNANDEZ</v>
       </c>
       <c r="B215" t="str">
-        <v>IRARRAZABAL</v>
+        <v>MANCILLA</v>
       </c>
       <c r="C215" t="str">
-        <v>Florencia</v>
+        <v>Vicente</v>
       </c>
       <c r="D215" t="str">
-        <v>258334744</v>
+        <v>259582776</v>
       </c>
       <c r="E215" t="str">
-        <v>258334744</v>
+        <v>25.958.277-6</v>
       </c>
       <c r="F215">
         <v>2017</v>
       </c>
       <c r="G215" t="str">
         <v>U10</v>
       </c>
       <c r="H215" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I215" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J215" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K215" t="str">
         <v>Sí</v>
       </c>
       <c r="L215" t="str">
         <v>No</v>
       </c>
       <c r="M215" t="str">
         <v/>
       </c>
       <c r="N215" t="str">
         <v>CHI</v>
       </c>
       <c r="O215" t="str">
-        <v>Los Andes</v>
+        <v/>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>FUENZALIDA</v>
+        <v>FERRER</v>
       </c>
       <c r="B216" t="str">
-        <v>IRARRAZABAL</v>
+        <v>NAVARRETE</v>
       </c>
       <c r="C216" t="str">
-        <v>MARÍA CECILIA</v>
+        <v>CRISTOBAL</v>
       </c>
       <c r="D216" t="str">
-        <v>244828949</v>
+        <v>249693189</v>
       </c>
       <c r="E216" t="str">
-        <v>24482894-9</v>
+        <v>249693189</v>
       </c>
       <c r="F216">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="G216" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H216" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I216" t="str">
-        <v>CLP</v>
+        <v>CAO</v>
       </c>
       <c r="J216" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K216" t="str">
         <v>Sí</v>
       </c>
       <c r="L216" t="str">
         <v>No</v>
       </c>
       <c r="M216" t="str">
         <v/>
       </c>
       <c r="N216" t="str">
         <v>CHI</v>
       </c>
       <c r="O216" t="str">
         <v/>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>FUENZALIDA</v>
+        <v>FERRER</v>
       </c>
       <c r="B217" t="str">
-        <v>IRARRAZAVAL</v>
+        <v>NAVARRETE</v>
       </c>
       <c r="C217" t="str">
-        <v>Mario</v>
+        <v>MAGDALENA</v>
       </c>
       <c r="D217" t="str">
-        <v>251400792</v>
+        <v>243713110</v>
       </c>
       <c r="E217" t="str">
-        <v>251400792</v>
+        <v>24371311-0</v>
       </c>
       <c r="F217">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="G217" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H217" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I217" t="str">
-        <v>CAN</v>
+        <v>CAO</v>
       </c>
       <c r="J217" t="str">
-        <v>Club Andes</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K217" t="str">
         <v>Sí</v>
       </c>
       <c r="L217" t="str">
         <v>No</v>
       </c>
       <c r="M217" t="str">
         <v/>
       </c>
       <c r="N217" t="str">
         <v>CHI</v>
       </c>
       <c r="O217" t="str">
-        <v>Tabancura</v>
+        <v/>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>FURNISS</v>
+        <v>FISCHER</v>
       </c>
       <c r="B218" t="str">
-        <v>VIO</v>
+        <v>BARENBOIM</v>
       </c>
       <c r="C218" t="str">
-        <v>Peter</v>
+        <v>NAOMI</v>
       </c>
       <c r="D218" t="str">
-        <v>245444095</v>
+        <v>237939859</v>
       </c>
       <c r="E218" t="str">
-        <v>245444095</v>
+        <v>23793985-9</v>
       </c>
       <c r="F218">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="G218" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H218" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I218" t="str">
-        <v>CVN</v>
+        <v>ART</v>
       </c>
       <c r="J218" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K218" t="str">
         <v>Sí</v>
       </c>
       <c r="L218" t="str">
         <v>No</v>
       </c>
       <c r="M218" t="str">
         <v/>
       </c>
       <c r="N218" t="str">
         <v>CHI</v>
       </c>
       <c r="O218" t="str">
-        <v>Santa Cruz de Chicureo</v>
+        <v/>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>Fernández</v>
+        <v>FISCHMAN</v>
       </c>
       <c r="B219" t="str">
-        <v>Castro</v>
+        <v>BUTELMANN</v>
       </c>
       <c r="C219" t="str">
-        <v>Isabella Sofía</v>
+        <v>ALAN</v>
       </c>
       <c r="D219" t="str">
-        <v>185678901</v>
+        <v>235575655</v>
       </c>
       <c r="E219" t="str">
-        <v>18.567.890-1</v>
+        <v>235575655</v>
       </c>
       <c r="F219">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="G219" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H219" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I219" t="str">
-        <v>UC</v>
+        <v>CAN</v>
       </c>
       <c r="J219" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Andes</v>
       </c>
       <c r="K219" t="str">
         <v>Sí</v>
       </c>
       <c r="L219" t="str">
         <v>No</v>
       </c>
       <c r="M219" t="str">
         <v/>
       </c>
       <c r="N219" t="str">
         <v>CHI</v>
       </c>
       <c r="O219" t="str">
         <v/>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>GALDAMES</v>
+        <v>FLEISCHMANN</v>
       </c>
       <c r="B220" t="str">
-        <v>RINCON</v>
+        <v>KOSTER</v>
       </c>
       <c r="C220" t="str">
-        <v>VICENTE</v>
+        <v>Benjamin</v>
       </c>
       <c r="D220" t="str">
-        <v>236983242</v>
+        <v>250150180</v>
       </c>
       <c r="E220" t="str">
-        <v>236983242</v>
+        <v>250150180</v>
       </c>
       <c r="F220">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="G220" t="str">
-        <v>U16</v>
+        <v>U10</v>
       </c>
       <c r="H220" t="str">
         <v>Masculino</v>
       </c>
       <c r="I220" t="str">
-        <v>CVN</v>
+        <v>CORR</v>
       </c>
       <c r="J220" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K220" t="str">
         <v>Sí</v>
       </c>
       <c r="L220" t="str">
         <v>No</v>
       </c>
       <c r="M220" t="str">
         <v/>
       </c>
       <c r="N220" t="str">
         <v>CHI</v>
       </c>
       <c r="O220" t="str">
         <v/>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>GALILEA</v>
+        <v>FLEISCHMANN</v>
       </c>
       <c r="B221" t="str">
-        <v>NANNIG</v>
+        <v>KOSTER</v>
       </c>
       <c r="C221" t="str">
-        <v>ALBERTO</v>
+        <v>CARMEN</v>
       </c>
       <c r="D221" t="str">
-        <v>243021383</v>
+        <v>240953978</v>
       </c>
       <c r="E221" t="str">
-        <v>24302138-3</v>
+        <v>240953978</v>
       </c>
       <c r="F221">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="G221" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H221" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I221" t="str">
-        <v>CAO</v>
+        <v>CORR</v>
       </c>
       <c r="J221" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K221" t="str">
         <v>Sí</v>
       </c>
       <c r="L221" t="str">
         <v>No</v>
       </c>
       <c r="M221" t="str">
         <v/>
       </c>
       <c r="N221" t="str">
         <v>CHI</v>
       </c>
       <c r="O221" t="str">
         <v/>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>GALILEA</v>
+        <v>FLEISCHMANN</v>
       </c>
       <c r="B222" t="str">
-        <v>FUENTEALBA</v>
+        <v>KOSTER</v>
       </c>
       <c r="C222" t="str">
-        <v>FACUNDO</v>
+        <v>Diego</v>
       </c>
       <c r="D222" t="str">
-        <v>232893249</v>
+        <v>24757946K</v>
       </c>
       <c r="E222" t="str">
-        <v>232893249</v>
+        <v>24757946K</v>
       </c>
       <c r="F222">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="G222" t="str">
-        <v>U18</v>
+        <v>U14</v>
       </c>
       <c r="H222" t="str">
         <v>Masculino</v>
       </c>
       <c r="I222" t="str">
-        <v>CAEC</v>
+        <v>CORR</v>
       </c>
       <c r="J222" t="str">
-        <v>Club Andino Escolar Coyhaique</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K222" t="str">
         <v>Sí</v>
       </c>
       <c r="L222" t="str">
         <v>No</v>
       </c>
       <c r="M222" t="str">
         <v/>
       </c>
       <c r="N222" t="str">
         <v>CHI</v>
       </c>
       <c r="O222" t="str">
         <v/>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>GALLEGUILLOS</v>
+        <v>FLEISCHMANN</v>
       </c>
       <c r="B223" t="str">
-        <v>MIRANDA</v>
+        <v>AGUILERA</v>
       </c>
       <c r="C223" t="str">
-        <v>SARA</v>
+        <v>Leon</v>
       </c>
       <c r="D223" t="str">
-        <v>241484866</v>
+        <v>257841863</v>
       </c>
       <c r="E223" t="str">
-        <v>241484866</v>
+        <v>257841863</v>
       </c>
       <c r="F223">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="G223" t="str">
-        <v>U16</v>
+        <v>U10</v>
       </c>
       <c r="H223" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I223" t="str">
-        <v>CAPA</v>
+        <v>LV</v>
       </c>
       <c r="J223" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club Deportivo Lago Villarrica</v>
       </c>
       <c r="K223" t="str">
         <v>Sí</v>
       </c>
       <c r="L223" t="str">
         <v>No</v>
       </c>
       <c r="M223" t="str">
         <v/>
       </c>
       <c r="N223" t="str">
         <v>CHI</v>
       </c>
       <c r="O223" t="str">
         <v/>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>GANDARA</v>
+        <v>FLORES</v>
       </c>
       <c r="B224" t="str">
-        <v>RODILLO</v>
+        <v>ANTOINE</v>
       </c>
       <c r="C224" t="str">
-        <v>FRANCISCA</v>
+        <v>ANTONIA</v>
       </c>
       <c r="D224" t="str">
-        <v>24233695K</v>
+        <v>241138798</v>
       </c>
       <c r="E224" t="str">
-        <v>24233695-K</v>
+        <v>241138798</v>
       </c>
       <c r="F224">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="G224" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H224" t="str">
         <v>Femenino</v>
       </c>
       <c r="I224" t="str">
-        <v>CAN</v>
+        <v>CAPA</v>
       </c>
       <c r="J224" t="str">
-        <v>Club Andes</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K224" t="str">
         <v>Sí</v>
       </c>
       <c r="L224" t="str">
         <v>No</v>
       </c>
       <c r="M224" t="str">
         <v/>
       </c>
       <c r="N224" t="str">
         <v>CHI</v>
       </c>
       <c r="O224" t="str">
         <v/>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>GANDARA</v>
+        <v>FLORES</v>
       </c>
       <c r="B225" t="str">
-        <v>RODILLO</v>
+        <v>ANTOINE</v>
       </c>
       <c r="C225" t="str">
-        <v>ISMAEL</v>
+        <v>MARTINA</v>
       </c>
       <c r="D225" t="str">
-        <v>237100441</v>
+        <v>241138550</v>
       </c>
       <c r="E225" t="str">
-        <v>237100441</v>
+        <v>241138550</v>
       </c>
       <c r="F225">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="G225" t="str">
         <v>U16</v>
       </c>
       <c r="H225" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I225" t="str">
-        <v>CAN</v>
+        <v>CAPA</v>
       </c>
       <c r="J225" t="str">
-        <v>Club Andes</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K225" t="str">
         <v>Sí</v>
       </c>
       <c r="L225" t="str">
         <v>No</v>
       </c>
       <c r="M225" t="str">
         <v/>
       </c>
       <c r="N225" t="str">
         <v>CHI</v>
       </c>
       <c r="O225" t="str">
         <v/>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>GARCIA</v>
+        <v>FLUXA</v>
       </c>
       <c r="B226" t="str">
-        <v>OVALLE</v>
+        <v>IRARRAZAVAL</v>
       </c>
       <c r="C226" t="str">
-        <v>ASUNCION</v>
+        <v>CANDELARIA</v>
       </c>
       <c r="D226" t="str">
-        <v>241106004</v>
+        <v>259242770</v>
       </c>
       <c r="E226" t="str">
-        <v>241106004</v>
+        <v>259242770</v>
       </c>
       <c r="F226">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="G226" t="str">
-        <v>U16</v>
+        <v>U10</v>
       </c>
       <c r="H226" t="str">
         <v>Femenino</v>
       </c>
       <c r="I226" t="str">
         <v>UC</v>
       </c>
       <c r="J226" t="str">
         <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K226" t="str">
         <v>Sí</v>
       </c>
       <c r="L226" t="str">
         <v>No</v>
       </c>
       <c r="M226" t="str">
         <v/>
       </c>
       <c r="N226" t="str">
         <v>CHI</v>
       </c>
       <c r="O226" t="str">
-        <v/>
+        <v>San Benito</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>GARCIA</v>
+        <v>FONFACH</v>
       </c>
       <c r="B227" t="str">
-        <v>ELUCHANS</v>
+        <v>STOLZENBACH</v>
       </c>
       <c r="C227" t="str">
-        <v>Camilo</v>
+        <v>Diego</v>
       </c>
       <c r="D227" t="str">
-        <v>248254149</v>
+        <v>257650960</v>
       </c>
       <c r="E227" t="str">
-        <v>248254149</v>
+        <v>257650960</v>
       </c>
       <c r="F227">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="G227" t="str">
-        <v>U14</v>
+        <v>U10</v>
       </c>
       <c r="H227" t="str">
         <v>Masculino</v>
       </c>
       <c r="I227" t="str">
-        <v>CAN</v>
+        <v>CORR</v>
       </c>
       <c r="J227" t="str">
-        <v>Club Andes</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K227" t="str">
         <v>Sí</v>
       </c>
       <c r="L227" t="str">
         <v>No</v>
       </c>
       <c r="M227" t="str">
         <v/>
       </c>
       <c r="N227" t="str">
         <v>CHI</v>
       </c>
       <c r="O227" t="str">
-        <v>The Grange School</v>
+        <v/>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>GARCIA</v>
+        <v>FONFACH</v>
       </c>
       <c r="B228" t="str">
-        <v>VEGA</v>
+        <v>STOLZENBACH</v>
       </c>
       <c r="C228" t="str">
-        <v>EMILIANO</v>
+        <v>SOFIA</v>
       </c>
       <c r="D228" t="str">
-        <v>255026089</v>
+        <v>250985398</v>
       </c>
       <c r="E228" t="str">
-        <v>255026089</v>
+        <v>250985398</v>
       </c>
       <c r="F228">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="G228" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H228" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I228" t="str">
-        <v>UC</v>
+        <v>CORR</v>
       </c>
       <c r="J228" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K228" t="str">
         <v>Sí</v>
       </c>
       <c r="L228" t="str">
         <v>No</v>
       </c>
       <c r="M228" t="str">
         <v/>
       </c>
       <c r="N228" t="str">
         <v>CHI</v>
       </c>
       <c r="O228" t="str">
-        <v>Farellones</v>
+        <v/>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>GARCIA</v>
+        <v>FUENTES</v>
       </c>
       <c r="B229" t="str">
-        <v>MORAN</v>
+        <v>BURGAT</v>
       </c>
       <c r="C229" t="str">
-        <v>GONZALO</v>
+        <v>Alma</v>
       </c>
       <c r="D229" t="str">
-        <v>242210808</v>
+        <v>25518010K</v>
       </c>
       <c r="E229" t="str">
-        <v>24221080-8</v>
+        <v>25518010K</v>
       </c>
       <c r="F229">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="G229" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H229" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I229" t="str">
-        <v>CLP</v>
+        <v>ART</v>
       </c>
       <c r="J229" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K229" t="str">
         <v>Sí</v>
       </c>
       <c r="L229" t="str">
         <v>No</v>
       </c>
       <c r="M229" t="str">
         <v/>
       </c>
       <c r="N229" t="str">
         <v>CHI</v>
       </c>
       <c r="O229" t="str">
         <v/>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>GARCIA</v>
+        <v>FUENTES</v>
       </c>
       <c r="B230" t="str">
-        <v>UNDURRAGA</v>
+        <v>LABRA</v>
       </c>
       <c r="C230" t="str">
-        <v>JULIAN</v>
+        <v>IGNACIA</v>
       </c>
       <c r="D230" t="str">
-        <v>259912849</v>
+        <v>235998793</v>
       </c>
       <c r="E230" t="str">
-        <v>259912849</v>
+        <v>235998793</v>
       </c>
       <c r="F230">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="G230" t="str">
-        <v>U10</v>
+        <v>U16</v>
       </c>
       <c r="H230" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I230" t="str">
-        <v>UC</v>
+        <v>ART</v>
       </c>
       <c r="J230" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K230" t="str">
         <v>Sí</v>
       </c>
       <c r="L230" t="str">
         <v>No</v>
       </c>
       <c r="M230" t="str">
         <v/>
       </c>
       <c r="N230" t="str">
         <v>CHI</v>
       </c>
       <c r="O230" t="str">
-        <v>Humboldt</v>
+        <v/>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>GARCIA</v>
+        <v>FUENZALIDA</v>
       </c>
       <c r="B231" t="str">
-        <v>SAAVEDRA</v>
+        <v>IRARRAZABAL</v>
       </c>
       <c r="C231" t="str">
-        <v>LOURDES</v>
+        <v>Florencia</v>
       </c>
       <c r="D231" t="str">
-        <v>236797112</v>
+        <v>258334744</v>
       </c>
       <c r="E231" t="str">
-        <v>236797112</v>
+        <v>258334744</v>
       </c>
       <c r="F231">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="G231" t="str">
-        <v>U16</v>
+        <v>U10</v>
       </c>
       <c r="H231" t="str">
         <v>Femenino</v>
       </c>
       <c r="I231" t="str">
-        <v>CVN</v>
+        <v>CLP</v>
       </c>
       <c r="J231" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K231" t="str">
         <v>Sí</v>
       </c>
       <c r="L231" t="str">
         <v>No</v>
       </c>
       <c r="M231" t="str">
         <v/>
       </c>
       <c r="N231" t="str">
         <v>CHI</v>
       </c>
       <c r="O231" t="str">
-        <v/>
+        <v>Los Andes</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>GARCIA</v>
+        <v>FUENZALIDA</v>
       </c>
       <c r="B232" t="str">
-        <v>BRUZZONE</v>
+        <v>IRARRAZABAL</v>
       </c>
       <c r="C232" t="str">
-        <v>Nicolás</v>
+        <v>MARÍA CECILIA</v>
       </c>
       <c r="D232" t="str">
-        <v>253244321</v>
+        <v>244828949</v>
       </c>
       <c r="E232" t="str">
-        <v>253244321</v>
+        <v>24482894-9</v>
       </c>
       <c r="F232">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="G232" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H232" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I232" t="str">
-        <v>CAN</v>
+        <v>CLP</v>
       </c>
       <c r="J232" t="str">
-        <v>Club Andes</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K232" t="str">
         <v>Sí</v>
       </c>
       <c r="L232" t="str">
         <v>No</v>
       </c>
       <c r="M232" t="str">
         <v/>
       </c>
       <c r="N232" t="str">
         <v>CHI</v>
       </c>
       <c r="O232" t="str">
-        <v>Santiago College</v>
+        <v/>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>GARCÍA</v>
+        <v>FUENZALIDA</v>
       </c>
       <c r="B233" t="str">
-        <v>EYZAGUIRRE</v>
+        <v>IRARRAZAVAL</v>
       </c>
       <c r="C233" t="str">
-        <v>Candelaria</v>
+        <v>Mario</v>
       </c>
       <c r="D233" t="str">
-        <v>247511938</v>
+        <v>251400792</v>
       </c>
       <c r="E233" t="str">
-        <v>247511938</v>
+        <v>251400792</v>
       </c>
       <c r="F233">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="G233" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H233" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I233" t="str">
-        <v>ART</v>
+        <v>CAN</v>
       </c>
       <c r="J233" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Andes</v>
       </c>
       <c r="K233" t="str">
         <v>Sí</v>
       </c>
       <c r="L233" t="str">
         <v>No</v>
       </c>
       <c r="M233" t="str">
         <v/>
       </c>
       <c r="N233" t="str">
         <v>CHI</v>
       </c>
       <c r="O233" t="str">
-        <v>Everest</v>
+        <v>Tabancura</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>GARCÍA</v>
+        <v>FURNISS</v>
       </c>
       <c r="B234" t="str">
-        <v>MORAN</v>
+        <v>VIO</v>
       </c>
       <c r="C234" t="str">
-        <v>Colomba</v>
+        <v>Peter</v>
       </c>
       <c r="D234" t="str">
-        <v>249017744</v>
+        <v>245444095</v>
       </c>
       <c r="E234" t="str">
-        <v>249017744</v>
+        <v>245444095</v>
       </c>
       <c r="F234">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="G234" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H234" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I234" t="str">
-        <v>CLP</v>
+        <v>CVN</v>
       </c>
       <c r="J234" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K234" t="str">
         <v>Sí</v>
       </c>
       <c r="L234" t="str">
         <v>No</v>
       </c>
       <c r="M234" t="str">
         <v/>
       </c>
       <c r="N234" t="str">
         <v>CHI</v>
       </c>
       <c r="O234" t="str">
-        <v>Los Alerces</v>
+        <v>Santa Cruz de Chicureo</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>GARCÍA</v>
+        <v>Fernández</v>
       </c>
       <c r="B235" t="str">
-        <v>EYZAGUIRRE</v>
+        <v>Castro</v>
       </c>
       <c r="C235" t="str">
-        <v>Iñaki</v>
+        <v>Isabella Sofía</v>
       </c>
       <c r="D235" t="str">
-        <v>256199505</v>
+        <v>185678901</v>
       </c>
       <c r="E235" t="str">
-        <v>256199505</v>
+        <v>18.567.890-1</v>
       </c>
       <c r="F235">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="G235" t="str">
-        <v>U10</v>
+        <v>U18</v>
       </c>
       <c r="H235" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I235" t="str">
-        <v>ART</v>
+        <v>UC</v>
       </c>
       <c r="J235" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K235" t="str">
         <v>Sí</v>
       </c>
       <c r="L235" t="str">
         <v>No</v>
       </c>
       <c r="M235" t="str">
         <v/>
       </c>
       <c r="N235" t="str">
         <v>CHI</v>
       </c>
       <c r="O235" t="str">
-        <v>Everest</v>
+        <v/>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>GARCÍA</v>
+        <v>GALDAMES</v>
       </c>
       <c r="B236" t="str">
-        <v>EYZAGUIRRE</v>
+        <v>RINCON</v>
       </c>
       <c r="C236" t="str">
-        <v>Olivia</v>
+        <v>VICENTE</v>
       </c>
       <c r="D236" t="str">
-        <v>247512179</v>
+        <v>236983242</v>
       </c>
       <c r="E236" t="str">
-        <v>247512179</v>
+        <v>236983242</v>
       </c>
       <c r="F236">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="G236" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H236" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I236" t="str">
-        <v>ART</v>
+        <v>CVN</v>
       </c>
       <c r="J236" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K236" t="str">
         <v>Sí</v>
       </c>
       <c r="L236" t="str">
         <v>No</v>
       </c>
       <c r="M236" t="str">
         <v/>
       </c>
       <c r="N236" t="str">
         <v>CHI</v>
       </c>
       <c r="O236" t="str">
-        <v>Everest</v>
+        <v/>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>GARCÍA</v>
+        <v>GALILEA</v>
       </c>
       <c r="B237" t="str">
-        <v>ALVEAR</v>
+        <v>NANNIG</v>
       </c>
       <c r="C237" t="str">
-        <v>Santiago</v>
+        <v>ALBERTO</v>
       </c>
       <c r="D237" t="str">
-        <v>253838000</v>
+        <v>243021383</v>
       </c>
       <c r="E237" t="str">
-        <v>253838000</v>
+        <v>24302138-3</v>
       </c>
       <c r="F237">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="G237" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H237" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I237" t="str">
-        <v>ART</v>
+        <v>CAO</v>
       </c>
       <c r="J237" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K237" t="str">
         <v>Sí</v>
       </c>
       <c r="L237" t="str">
         <v>No</v>
       </c>
       <c r="M237" t="str">
         <v/>
       </c>
       <c r="N237" t="str">
         <v>CHI</v>
       </c>
       <c r="O237" t="str">
         <v/>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>GARDA</v>
+        <v>GALILEA</v>
       </c>
       <c r="B238" t="str">
-        <v>TIMMERMANN</v>
+        <v>FUENTEALBA</v>
       </c>
       <c r="C238" t="str">
-        <v>EMA</v>
+        <v>FACUNDO</v>
       </c>
       <c r="D238" t="str">
-        <v>240321343</v>
+        <v>232893249</v>
       </c>
       <c r="E238" t="str">
-        <v>240321343</v>
+        <v>232893249</v>
       </c>
       <c r="F238">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="G238" t="str">
-        <v>U16</v>
+        <v>U18</v>
       </c>
       <c r="H238" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I238" t="str">
-        <v>CEC</v>
+        <v>CAEC</v>
       </c>
       <c r="J238" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club Andino Escolar Coyhaique</v>
       </c>
       <c r="K238" t="str">
         <v>Sí</v>
       </c>
       <c r="L238" t="str">
         <v>No</v>
       </c>
       <c r="M238" t="str">
         <v/>
       </c>
       <c r="N238" t="str">
         <v>CHI</v>
       </c>
       <c r="O238" t="str">
         <v/>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>GARDA</v>
+        <v>GALLEGUILLOS</v>
       </c>
       <c r="B239" t="str">
-        <v>TIMMERMANN</v>
+        <v>MIRANDA</v>
       </c>
       <c r="C239" t="str">
-        <v>Julieta Paz</v>
+        <v>SARA</v>
       </c>
       <c r="D239" t="str">
-        <v>251394776</v>
+        <v>241484866</v>
       </c>
       <c r="E239" t="str">
-        <v>251394776</v>
+        <v>241484866</v>
       </c>
       <c r="F239">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="G239" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H239" t="str">
         <v>Femenino</v>
       </c>
       <c r="I239" t="str">
-        <v>CEC</v>
+        <v>CAPA</v>
       </c>
       <c r="J239" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K239" t="str">
         <v>Sí</v>
       </c>
       <c r="L239" t="str">
         <v>No</v>
       </c>
       <c r="M239" t="str">
         <v/>
       </c>
       <c r="N239" t="str">
         <v>CHI</v>
       </c>
       <c r="O239" t="str">
         <v/>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>GARDA</v>
+        <v>GANDARA</v>
       </c>
       <c r="B240" t="str">
-        <v>TIMMERMANN</v>
+        <v>RODILLO</v>
       </c>
       <c r="C240" t="str">
-        <v>MATILDE SOFIA</v>
+        <v>FRANCISCA</v>
       </c>
       <c r="D240" t="str">
-        <v>234271490</v>
+        <v>24233695K</v>
       </c>
       <c r="E240" t="str">
-        <v>234271490</v>
+        <v>24233695-K</v>
       </c>
       <c r="F240">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="G240" t="str">
-        <v>U18</v>
+        <v>U14</v>
       </c>
       <c r="H240" t="str">
         <v>Femenino</v>
       </c>
       <c r="I240" t="str">
-        <v>CEC</v>
+        <v>CAN</v>
       </c>
       <c r="J240" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club Andes</v>
       </c>
       <c r="K240" t="str">
         <v>Sí</v>
       </c>
       <c r="L240" t="str">
         <v>No</v>
       </c>
       <c r="M240" t="str">
         <v/>
       </c>
       <c r="N240" t="str">
         <v>CHI</v>
       </c>
       <c r="O240" t="str">
         <v/>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>GARDILCIC</v>
+        <v>GANDARA</v>
       </c>
       <c r="B241" t="str">
-        <v>SANTA CRUZ</v>
+        <v>RODILLO</v>
       </c>
       <c r="C241" t="str">
-        <v>ANTONIA</v>
+        <v>ISMAEL</v>
       </c>
       <c r="D241" t="str">
-        <v>238674840</v>
+        <v>237100441</v>
       </c>
       <c r="E241" t="str">
-        <v>238674840</v>
+        <v>237100441</v>
       </c>
       <c r="F241">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="G241" t="str">
         <v>U16</v>
       </c>
       <c r="H241" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I241" t="str">
-        <v>CVN</v>
+        <v>CAN</v>
       </c>
       <c r="J241" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Andes</v>
       </c>
       <c r="K241" t="str">
         <v>Sí</v>
       </c>
       <c r="L241" t="str">
         <v>No</v>
       </c>
       <c r="M241" t="str">
         <v/>
       </c>
       <c r="N241" t="str">
         <v>CHI</v>
       </c>
       <c r="O241" t="str">
         <v/>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>GARDILCIC</v>
+        <v>GARCIA</v>
       </c>
       <c r="B242" t="str">
-        <v>SANTA CRUZ</v>
+        <v>OVALLE</v>
       </c>
       <c r="C242" t="str">
-        <v>JUAN FRANCISCO</v>
+        <v>ASUNCION</v>
       </c>
       <c r="D242" t="str">
-        <v>233480916</v>
+        <v>241106004</v>
       </c>
       <c r="E242" t="str">
-        <v>233480916</v>
+        <v>241106004</v>
       </c>
       <c r="F242">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="G242" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H242" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I242" t="str">
-        <v>CVN</v>
+        <v>UC</v>
       </c>
       <c r="J242" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K242" t="str">
         <v>Sí</v>
       </c>
       <c r="L242" t="str">
         <v>No</v>
       </c>
       <c r="M242" t="str">
         <v/>
       </c>
       <c r="N242" t="str">
         <v>CHI</v>
       </c>
       <c r="O242" t="str">
         <v/>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>GAZMURI</v>
+        <v>GARCIA</v>
       </c>
       <c r="B243" t="str">
-        <v>PIEDRA</v>
+        <v>ELUCHANS</v>
       </c>
       <c r="C243" t="str">
-        <v>CLARA</v>
+        <v>Camilo</v>
       </c>
       <c r="D243" t="str">
-        <v>239624863</v>
+        <v>248254149</v>
       </c>
       <c r="E243" t="str">
-        <v>239624863</v>
+        <v>248254149</v>
       </c>
       <c r="F243">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="G243" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H243" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I243" t="str">
-        <v>CEC</v>
+        <v>CAN</v>
       </c>
       <c r="J243" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club Andes</v>
       </c>
       <c r="K243" t="str">
         <v>Sí</v>
       </c>
       <c r="L243" t="str">
         <v>No</v>
       </c>
       <c r="M243" t="str">
         <v/>
       </c>
       <c r="N243" t="str">
         <v>CHI</v>
       </c>
       <c r="O243" t="str">
-        <v/>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>GAZMURI</v>
+        <v>GARCIA</v>
       </c>
       <c r="B244" t="str">
-        <v>PIEDRA</v>
+        <v>VEGA</v>
       </c>
       <c r="C244" t="str">
-        <v>ELISA</v>
+        <v>EMILIANO</v>
       </c>
       <c r="D244" t="str">
-        <v>244931146</v>
+        <v>255026089</v>
       </c>
       <c r="E244" t="str">
-        <v>24493114-6</v>
+        <v>255026089</v>
       </c>
       <c r="F244">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="G244" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H244" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I244" t="str">
-        <v>CEC</v>
+        <v>UC</v>
       </c>
       <c r="J244" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K244" t="str">
         <v>Sí</v>
       </c>
       <c r="L244" t="str">
         <v>No</v>
       </c>
       <c r="M244" t="str">
         <v/>
       </c>
       <c r="N244" t="str">
         <v>CHI</v>
       </c>
       <c r="O244" t="str">
-        <v/>
+        <v>Farellones</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>GAZMURI</v>
+        <v>GARCIA</v>
       </c>
       <c r="B245" t="str">
-        <v>PIEDRA</v>
+        <v>MORAN</v>
       </c>
       <c r="C245" t="str">
-        <v>José Tomás</v>
+        <v>GONZALO</v>
       </c>
       <c r="D245" t="str">
-        <v>250552769</v>
+        <v>242210808</v>
       </c>
       <c r="E245" t="str">
-        <v>250552769</v>
+        <v>24221080-8</v>
       </c>
       <c r="F245">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="G245" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H245" t="str">
         <v>Masculino</v>
       </c>
       <c r="I245" t="str">
-        <v>CEC</v>
+        <v>CLP</v>
       </c>
       <c r="J245" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K245" t="str">
         <v>Sí</v>
       </c>
       <c r="L245" t="str">
         <v>No</v>
       </c>
       <c r="M245" t="str">
         <v/>
       </c>
       <c r="N245" t="str">
         <v>CHI</v>
       </c>
       <c r="O245" t="str">
         <v/>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>GIRALT</v>
+        <v>GARCIA</v>
       </c>
       <c r="B246" t="str">
-        <v>BERNHARDT</v>
+        <v>UNDURRAGA</v>
       </c>
       <c r="C246" t="str">
-        <v>MARA</v>
+        <v>JULIAN</v>
       </c>
       <c r="D246" t="str">
-        <v>243224055</v>
+        <v>259912849</v>
       </c>
       <c r="E246" t="str">
-        <v>24322405-5</v>
+        <v>259912849</v>
       </c>
       <c r="F246">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="G246" t="str">
-        <v>U14</v>
+        <v>U10</v>
       </c>
       <c r="H246" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I246" t="str">
-        <v>CAO</v>
+        <v>UC</v>
       </c>
       <c r="J246" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K246" t="str">
         <v>Sí</v>
       </c>
       <c r="L246" t="str">
         <v>No</v>
       </c>
       <c r="M246" t="str">
         <v/>
       </c>
       <c r="N246" t="str">
         <v>CHI</v>
       </c>
       <c r="O246" t="str">
-        <v/>
+        <v>Humboldt</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>GIRALT</v>
+        <v>GARCIA</v>
       </c>
       <c r="B247" t="str">
-        <v>BERNHARDT</v>
+        <v>SAAVEDRA</v>
       </c>
       <c r="C247" t="str">
-        <v>MARC</v>
+        <v>LOURDES</v>
       </c>
       <c r="D247" t="str">
-        <v>250513658</v>
+        <v>236797112</v>
       </c>
       <c r="E247" t="str">
-        <v>250513658</v>
+        <v>236797112</v>
       </c>
       <c r="F247">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="G247" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H247" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I247" t="str">
-        <v>CAO</v>
+        <v>CVN</v>
       </c>
       <c r="J247" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K247" t="str">
         <v>Sí</v>
       </c>
       <c r="L247" t="str">
         <v>No</v>
       </c>
       <c r="M247" t="str">
         <v/>
       </c>
       <c r="N247" t="str">
         <v>CHI</v>
       </c>
       <c r="O247" t="str">
         <v/>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>GODOY</v>
+        <v>GARCIA</v>
       </c>
       <c r="B248" t="str">
-        <v>VALECH</v>
+        <v>BRUZZONE</v>
       </c>
       <c r="C248" t="str">
         <v>Nicolás</v>
       </c>
       <c r="D248" t="str">
-        <v>245098359</v>
+        <v>253244321</v>
       </c>
       <c r="E248" t="str">
-        <v>245098359</v>
+        <v>253244321</v>
       </c>
       <c r="F248">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="G248" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H248" t="str">
         <v>Masculino</v>
       </c>
       <c r="I248" t="str">
         <v>CAN</v>
       </c>
       <c r="J248" t="str">
         <v>Club Andes</v>
       </c>
       <c r="K248" t="str">
         <v>Sí</v>
       </c>
       <c r="L248" t="str">
         <v>No</v>
       </c>
       <c r="M248" t="str">
         <v/>
       </c>
       <c r="N248" t="str">
         <v>CHI</v>
       </c>
       <c r="O248" t="str">
-        <v>The Grange School</v>
+        <v>Santiago College</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>GODOY</v>
+        <v>GARCÍA</v>
       </c>
       <c r="B249" t="str">
-        <v>VALECH</v>
+        <v>EYZAGUIRRE</v>
       </c>
       <c r="C249" t="str">
-        <v>OLIVIA</v>
+        <v>Candelaria</v>
       </c>
       <c r="D249" t="str">
-        <v>239729045</v>
+        <v>247511938</v>
       </c>
       <c r="E249" t="str">
-        <v>239729045</v>
+        <v>247511938</v>
       </c>
       <c r="F249">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="G249" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H249" t="str">
         <v>Femenino</v>
       </c>
       <c r="I249" t="str">
-        <v>CAN</v>
+        <v>ART</v>
       </c>
       <c r="J249" t="str">
-        <v>Club Andes</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K249" t="str">
         <v>Sí</v>
       </c>
       <c r="L249" t="str">
         <v>No</v>
       </c>
       <c r="M249" t="str">
         <v/>
       </c>
       <c r="N249" t="str">
         <v>CHI</v>
       </c>
       <c r="O249" t="str">
-        <v/>
+        <v>Everest</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>GONZALEZ</v>
+        <v>GARCÍA</v>
       </c>
       <c r="B250" t="str">
-        <v>LOPEZ</v>
+        <v>MORAN</v>
       </c>
       <c r="C250" t="str">
-        <v>DANIEL IGNACIO</v>
+        <v>Colomba</v>
       </c>
       <c r="D250" t="str">
-        <v>233491136</v>
+        <v>249017744</v>
       </c>
       <c r="E250" t="str">
-        <v>233491136</v>
+        <v>249017744</v>
       </c>
       <c r="F250">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="G250" t="str">
-        <v>U18</v>
+        <v>U12</v>
       </c>
       <c r="H250" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I250" t="str">
-        <v>CEC</v>
+        <v>CLP</v>
       </c>
       <c r="J250" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K250" t="str">
         <v>Sí</v>
       </c>
       <c r="L250" t="str">
         <v>No</v>
       </c>
       <c r="M250" t="str">
         <v/>
       </c>
       <c r="N250" t="str">
         <v>CHI</v>
       </c>
       <c r="O250" t="str">
-        <v/>
+        <v>Los Alerces</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>GONZALEZ</v>
+        <v>GARCÍA</v>
       </c>
       <c r="B251" t="str">
-        <v>VALDES</v>
+        <v>EYZAGUIRRE</v>
       </c>
       <c r="C251" t="str">
-        <v>TOMAS</v>
+        <v>Iñaki</v>
       </c>
       <c r="D251" t="str">
-        <v>236060357</v>
+        <v>256199505</v>
       </c>
       <c r="E251" t="str">
-        <v>236060357</v>
+        <v>256199505</v>
       </c>
       <c r="F251">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="G251" t="str">
-        <v>U16</v>
+        <v>U10</v>
       </c>
       <c r="H251" t="str">
         <v>Masculino</v>
       </c>
       <c r="I251" t="str">
-        <v>CAN</v>
+        <v>ART</v>
       </c>
       <c r="J251" t="str">
-        <v>Club Andes</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K251" t="str">
         <v>Sí</v>
       </c>
       <c r="L251" t="str">
         <v>No</v>
       </c>
       <c r="M251" t="str">
         <v/>
       </c>
       <c r="N251" t="str">
         <v>CHI</v>
       </c>
       <c r="O251" t="str">
-        <v/>
+        <v>Everest</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>GONZÁLEZ</v>
+        <v>GARCÍA</v>
       </c>
       <c r="B252" t="str">
-        <v>LÓPEZ</v>
+        <v>EYZAGUIRRE</v>
       </c>
       <c r="C252" t="str">
-        <v>RAFAELA JESUS</v>
+        <v>Olivia</v>
       </c>
       <c r="D252" t="str">
-        <v>244876641</v>
+        <v>247512179</v>
       </c>
       <c r="E252" t="str">
-        <v>24487664-1</v>
+        <v>247512179</v>
       </c>
       <c r="F252">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="G252" t="str">
         <v>U14</v>
       </c>
       <c r="H252" t="str">
         <v>Femenino</v>
       </c>
       <c r="I252" t="str">
-        <v>CEC</v>
+        <v>ART</v>
       </c>
       <c r="J252" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K252" t="str">
         <v>Sí</v>
       </c>
       <c r="L252" t="str">
         <v>No</v>
       </c>
       <c r="M252" t="str">
         <v/>
       </c>
       <c r="N252" t="str">
         <v>CHI</v>
       </c>
       <c r="O252" t="str">
-        <v/>
+        <v>Everest</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>GOÑI</v>
+        <v>GARCÍA</v>
       </c>
       <c r="B253" t="str">
-        <v>DIAZ</v>
+        <v>ALVEAR</v>
       </c>
       <c r="C253" t="str">
-        <v>Thor Honu</v>
+        <v>Santiago</v>
       </c>
       <c r="D253" t="str">
-        <v>252964886</v>
+        <v>253838000</v>
       </c>
       <c r="E253" t="str">
-        <v>252964886</v>
+        <v>253838000</v>
       </c>
       <c r="F253">
         <v>2016</v>
       </c>
       <c r="G253" t="str">
         <v>U12</v>
       </c>
       <c r="H253" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I253" t="str">
-        <v>CAN</v>
+        <v>ART</v>
       </c>
       <c r="J253" t="str">
-        <v>Club Andes</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K253" t="str">
         <v>Sí</v>
       </c>
       <c r="L253" t="str">
         <v>No</v>
       </c>
       <c r="M253" t="str">
         <v/>
       </c>
       <c r="N253" t="str">
         <v>CHI</v>
       </c>
       <c r="O253" t="str">
-        <v>Farellones</v>
+        <v/>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>GREZ</v>
+        <v>GARDA</v>
       </c>
       <c r="B254" t="str">
-        <v>ANGELINI</v>
+        <v>TIMMERMANN</v>
       </c>
       <c r="C254" t="str">
-        <v>Javier</v>
+        <v>EMA</v>
       </c>
       <c r="D254" t="str">
-        <v>258600967</v>
+        <v>240321343</v>
       </c>
       <c r="E254" t="str">
-        <v>258600967</v>
+        <v>240321343</v>
       </c>
       <c r="F254">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="G254" t="str">
-        <v>U10</v>
+        <v>U16</v>
       </c>
       <c r="H254" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I254" t="str">
-        <v>CLP</v>
+        <v>CEC</v>
       </c>
       <c r="J254" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K254" t="str">
         <v>Sí</v>
       </c>
       <c r="L254" t="str">
         <v>No</v>
       </c>
       <c r="M254" t="str">
         <v/>
       </c>
       <c r="N254" t="str">
         <v>CHI</v>
       </c>
       <c r="O254" t="str">
         <v/>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>GROB</v>
+        <v>GARDA</v>
       </c>
       <c r="B255" t="str">
-        <v>MÖLLER</v>
+        <v>TIMMERMANN</v>
       </c>
       <c r="C255" t="str">
-        <v>AUGUSTO</v>
+        <v>Julieta Paz</v>
       </c>
       <c r="D255" t="str">
-        <v>251355789</v>
+        <v>251394776</v>
       </c>
       <c r="E255" t="str">
-        <v>251355789</v>
+        <v>251394776</v>
       </c>
       <c r="F255">
         <v>2015</v>
       </c>
       <c r="G255" t="str">
         <v>U12</v>
       </c>
       <c r="H255" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I255" t="str">
-        <v>CAO</v>
+        <v>CEC</v>
       </c>
       <c r="J255" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K255" t="str">
         <v>Sí</v>
       </c>
       <c r="L255" t="str">
         <v>No</v>
       </c>
       <c r="M255" t="str">
         <v/>
       </c>
       <c r="N255" t="str">
         <v>CHI</v>
       </c>
       <c r="O255" t="str">
         <v/>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>GROB</v>
+        <v>GARDA</v>
       </c>
       <c r="B256" t="str">
-        <v>ANGERMEYER</v>
+        <v>TIMMERMANN</v>
       </c>
       <c r="C256" t="str">
-        <v>Anna</v>
+        <v>MATILDE SOFIA</v>
       </c>
       <c r="D256" t="str">
-        <v>247229051</v>
+        <v>234271490</v>
       </c>
       <c r="E256" t="str">
-        <v>247229051</v>
+        <v>234271490</v>
       </c>
       <c r="F256">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="G256" t="str">
-        <v>U14</v>
+        <v>U18</v>
       </c>
       <c r="H256" t="str">
         <v>Femenino</v>
       </c>
       <c r="I256" t="str">
-        <v>CAN</v>
+        <v>CEC</v>
       </c>
       <c r="J256" t="str">
-        <v>Club Andes</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K256" t="str">
         <v>Sí</v>
       </c>
       <c r="L256" t="str">
         <v>No</v>
       </c>
       <c r="M256" t="str">
         <v/>
       </c>
       <c r="N256" t="str">
         <v>CHI</v>
       </c>
       <c r="O256" t="str">
-        <v>Aleman de Santiago</v>
+        <v/>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>GROB</v>
+        <v>GARDILCIC</v>
       </c>
       <c r="B257" t="str">
-        <v>CONCHA</v>
+        <v>SANTA CRUZ</v>
       </c>
       <c r="C257" t="str">
-        <v>CRISTOBAL</v>
+        <v>ANTONIA</v>
       </c>
       <c r="D257" t="str">
-        <v>246848548</v>
+        <v>238674840</v>
       </c>
       <c r="E257" t="str">
-        <v>246848548</v>
+        <v>238674840</v>
       </c>
       <c r="F257">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="G257" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H257" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I257" t="str">
-        <v>CAO</v>
+        <v>CVN</v>
       </c>
       <c r="J257" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K257" t="str">
         <v>Sí</v>
       </c>
       <c r="L257" t="str">
         <v>No</v>
       </c>
       <c r="M257" t="str">
         <v/>
       </c>
       <c r="N257" t="str">
         <v>CHI</v>
       </c>
       <c r="O257" t="str">
         <v/>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>GROB</v>
+        <v>GARDILCIC</v>
       </c>
       <c r="B258" t="str">
-        <v>ANGERMEYER</v>
+        <v>SANTA CRUZ</v>
       </c>
       <c r="C258" t="str">
-        <v>EMILIA</v>
+        <v>JUAN FRANCISCO</v>
       </c>
       <c r="D258" t="str">
-        <v>233456179</v>
+        <v>233480916</v>
       </c>
       <c r="E258" t="str">
-        <v>233456179</v>
+        <v>233480916</v>
       </c>
       <c r="F258">
         <v>2010</v>
       </c>
       <c r="G258" t="str">
         <v>U18</v>
       </c>
       <c r="H258" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I258" t="str">
-        <v>CAN</v>
+        <v>CVN</v>
       </c>
       <c r="J258" t="str">
-        <v>Club Andes</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K258" t="str">
         <v>Sí</v>
       </c>
       <c r="L258" t="str">
         <v>No</v>
       </c>
       <c r="M258" t="str">
         <v/>
       </c>
       <c r="N258" t="str">
         <v>CHI</v>
       </c>
       <c r="O258" t="str">
         <v/>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>GROB</v>
+        <v>GAZMURI</v>
       </c>
       <c r="B259" t="str">
-        <v>CONCHA</v>
+        <v>PIEDRA</v>
       </c>
       <c r="C259" t="str">
-        <v>MATEO</v>
+        <v>CLARA</v>
       </c>
       <c r="D259" t="str">
-        <v>234718827</v>
+        <v>239624863</v>
       </c>
       <c r="E259" t="str">
-        <v>234718827</v>
+        <v>239624863</v>
       </c>
       <c r="F259">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="G259" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H259" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I259" t="str">
-        <v>CAO</v>
+        <v>CEC</v>
       </c>
       <c r="J259" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K259" t="str">
         <v>Sí</v>
       </c>
       <c r="L259" t="str">
         <v>No</v>
       </c>
       <c r="M259" t="str">
         <v/>
       </c>
       <c r="N259" t="str">
         <v>CHI</v>
       </c>
       <c r="O259" t="str">
         <v/>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>GROB</v>
+        <v>GAZMURI</v>
       </c>
       <c r="B260" t="str">
-        <v>ANGERMEYER</v>
+        <v>PIEDRA</v>
       </c>
       <c r="C260" t="str">
-        <v>TOBIAS</v>
+        <v>ELISA</v>
       </c>
       <c r="D260" t="str">
-        <v>241242684</v>
+        <v>244931146</v>
       </c>
       <c r="E260" t="str">
-        <v>241242684</v>
+        <v>24493114-6</v>
       </c>
       <c r="F260">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="G260" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H260" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I260" t="str">
-        <v>CAN</v>
+        <v>CEC</v>
       </c>
       <c r="J260" t="str">
-        <v>Club Andes</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K260" t="str">
         <v>Sí</v>
       </c>
       <c r="L260" t="str">
         <v>No</v>
       </c>
       <c r="M260" t="str">
         <v/>
       </c>
       <c r="N260" t="str">
         <v>CHI</v>
       </c>
       <c r="O260" t="str">
         <v/>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>GUEVARA</v>
+        <v>GAZMURI</v>
       </c>
       <c r="B261" t="str">
-        <v>CAMACHO</v>
+        <v>PIEDRA</v>
       </c>
       <c r="C261" t="str">
-        <v>VALENTINO</v>
+        <v>José Tomás</v>
       </c>
       <c r="D261" t="str">
-        <v>249419184</v>
+        <v>250552769</v>
       </c>
       <c r="E261" t="str">
-        <v>249419184</v>
+        <v>250552769</v>
       </c>
       <c r="F261">
         <v>2015</v>
       </c>
       <c r="G261" t="str">
         <v>U12</v>
       </c>
       <c r="H261" t="str">
         <v>Masculino</v>
       </c>
       <c r="I261" t="str">
-        <v>UC</v>
+        <v>CEC</v>
       </c>
       <c r="J261" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K261" t="str">
         <v>Sí</v>
       </c>
       <c r="L261" t="str">
         <v>No</v>
       </c>
       <c r="M261" t="str">
         <v/>
       </c>
       <c r="N261" t="str">
         <v>CHI</v>
       </c>
       <c r="O261" t="str">
-        <v>Farellones</v>
+        <v/>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>GUTIERREZ</v>
+        <v>GIRALT</v>
       </c>
       <c r="B262" t="str">
-        <v>RAMSAY</v>
+        <v>BERNHARDT</v>
       </c>
       <c r="C262" t="str">
-        <v>PABLO</v>
+        <v>MARA</v>
       </c>
       <c r="D262" t="str">
-        <v>244539653</v>
+        <v>243224055</v>
       </c>
       <c r="E262" t="str">
-        <v>24453965-3</v>
+        <v>24322405-5</v>
       </c>
       <c r="F262">
         <v>2013</v>
       </c>
       <c r="G262" t="str">
         <v>U14</v>
       </c>
       <c r="H262" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I262" t="str">
         <v>CAO</v>
       </c>
       <c r="J262" t="str">
         <v>Club Andino Osorno</v>
       </c>
       <c r="K262" t="str">
         <v>Sí</v>
       </c>
       <c r="L262" t="str">
         <v>No</v>
       </c>
       <c r="M262" t="str">
         <v/>
       </c>
       <c r="N262" t="str">
         <v>CHI</v>
       </c>
       <c r="O262" t="str">
         <v/>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>GUZMAN</v>
+        <v>GIRALT</v>
       </c>
       <c r="B263" t="str">
-        <v>LECANNELIER</v>
+        <v>BERNHARDT</v>
       </c>
       <c r="C263" t="str">
-        <v>TOMAS</v>
+        <v>MARC</v>
       </c>
       <c r="D263" t="str">
-        <v>235145197</v>
+        <v>250513658</v>
       </c>
       <c r="E263" t="str">
-        <v>235145197</v>
+        <v>250513658</v>
       </c>
       <c r="F263">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="G263" t="str">
-        <v>U18</v>
+        <v>U12</v>
       </c>
       <c r="H263" t="str">
         <v>Masculino</v>
       </c>
       <c r="I263" t="str">
-        <v>CEC</v>
+        <v>CAO</v>
       </c>
       <c r="J263" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K263" t="str">
         <v>Sí</v>
       </c>
       <c r="L263" t="str">
         <v>No</v>
       </c>
       <c r="M263" t="str">
         <v/>
       </c>
       <c r="N263" t="str">
         <v>CHI</v>
       </c>
       <c r="O263" t="str">
         <v/>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>GUZMÁN</v>
+        <v>GODOY</v>
       </c>
       <c r="B264" t="str">
-        <v>URIBE</v>
+        <v>VALECH</v>
       </c>
       <c r="C264" t="str">
-        <v>Jorge</v>
+        <v>Nicolás</v>
       </c>
       <c r="D264" t="str">
-        <v>254932779</v>
+        <v>245098359</v>
       </c>
       <c r="E264" t="str">
-        <v>254932779</v>
+        <v>245098359</v>
       </c>
       <c r="F264">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="G264" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H264" t="str">
         <v>Masculino</v>
       </c>
       <c r="I264" t="str">
-        <v>CLP</v>
+        <v>CAN</v>
       </c>
       <c r="J264" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Andes</v>
       </c>
       <c r="K264" t="str">
         <v>Sí</v>
       </c>
       <c r="L264" t="str">
         <v>No</v>
       </c>
       <c r="M264" t="str">
         <v/>
       </c>
       <c r="N264" t="str">
         <v>CHI</v>
       </c>
       <c r="O264" t="str">
-        <v>Santiago College</v>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>HADAD</v>
+        <v>GODOY</v>
       </c>
       <c r="B265" t="str">
-        <v>MOREL</v>
+        <v>VALECH</v>
       </c>
       <c r="C265" t="str">
-        <v>KAMAL</v>
+        <v>OLIVIA</v>
       </c>
       <c r="D265" t="str">
-        <v>244288707</v>
+        <v>239729045</v>
       </c>
       <c r="E265" t="str">
-        <v>24428870-7</v>
+        <v>239729045</v>
       </c>
       <c r="F265">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="G265" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H265" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I265" t="str">
-        <v>UC</v>
+        <v>CAN</v>
       </c>
       <c r="J265" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Andes</v>
       </c>
       <c r="K265" t="str">
         <v>Sí</v>
       </c>
       <c r="L265" t="str">
         <v>No</v>
       </c>
       <c r="M265" t="str">
         <v/>
       </c>
       <c r="N265" t="str">
         <v>CHI</v>
       </c>
       <c r="O265" t="str">
         <v/>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>HADAD</v>
+        <v>GONZALEZ</v>
       </c>
       <c r="B266" t="str">
-        <v>AGUIRRE</v>
+        <v>LOPEZ</v>
       </c>
       <c r="C266" t="str">
-        <v>MARÍA IGNACIA</v>
+        <v>DANIEL IGNACIO</v>
       </c>
       <c r="D266" t="str">
-        <v>242507606</v>
+        <v>233491136</v>
       </c>
       <c r="E266" t="str">
-        <v>24250760-6</v>
+        <v>233491136</v>
       </c>
       <c r="F266">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="G266" t="str">
-        <v>U14</v>
+        <v>U18</v>
       </c>
       <c r="H266" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I266" t="str">
-        <v>UC</v>
+        <v>CEC</v>
       </c>
       <c r="J266" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K266" t="str">
         <v>Sí</v>
       </c>
       <c r="L266" t="str">
         <v>No</v>
       </c>
       <c r="M266" t="str">
         <v/>
       </c>
       <c r="N266" t="str">
         <v>CHI</v>
       </c>
       <c r="O266" t="str">
         <v/>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>HADAD</v>
+        <v>GONZALEZ</v>
       </c>
       <c r="B267" t="str">
-        <v>AGUIRRE</v>
+        <v>VALDES</v>
       </c>
       <c r="C267" t="str">
-        <v>Maria Begoña</v>
+        <v>TOMAS</v>
       </c>
       <c r="D267" t="str">
-        <v>249062669</v>
+        <v>236060357</v>
       </c>
       <c r="E267" t="str">
-        <v>249062669</v>
+        <v>236060357</v>
       </c>
       <c r="F267">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="G267" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H267" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I267" t="str">
-        <v>POR</v>
+        <v>CAN</v>
       </c>
       <c r="J267" t="str">
-        <v>Ski Club Portillo</v>
+        <v>Club Andes</v>
       </c>
       <c r="K267" t="str">
         <v>Sí</v>
       </c>
       <c r="L267" t="str">
         <v>No</v>
       </c>
       <c r="M267" t="str">
         <v/>
       </c>
       <c r="N267" t="str">
         <v>CHI</v>
       </c>
       <c r="O267" t="str">
-        <v>Cumbres School-Valencia</v>
+        <v/>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>HADAD</v>
+        <v>GONZÁLEZ</v>
       </c>
       <c r="B268" t="str">
-        <v>AGUIRRE</v>
+        <v>LÓPEZ</v>
       </c>
       <c r="C268" t="str">
-        <v>Maria Catalina</v>
+        <v>RAFAELA JESUS</v>
       </c>
       <c r="D268" t="str">
-        <v>25610797K</v>
+        <v>244876641</v>
       </c>
       <c r="E268" t="str">
-        <v>25610797K</v>
+        <v>24487664-1</v>
       </c>
       <c r="F268">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="G268" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H268" t="str">
         <v>Femenino</v>
       </c>
       <c r="I268" t="str">
-        <v>POR</v>
+        <v>CEC</v>
       </c>
       <c r="J268" t="str">
-        <v>Ski Club Portillo</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K268" t="str">
         <v>Sí</v>
       </c>
       <c r="L268" t="str">
         <v>No</v>
       </c>
       <c r="M268" t="str">
         <v/>
       </c>
       <c r="N268" t="str">
         <v>CHI</v>
       </c>
       <c r="O268" t="str">
-        <v>Cumbres School-Valencia</v>
+        <v/>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>HADAD</v>
+        <v>GOÑI</v>
       </c>
       <c r="B269" t="str">
-        <v>MOREL</v>
+        <v>DIAZ</v>
       </c>
       <c r="C269" t="str">
-        <v>Nicolas</v>
+        <v>Thor Honu</v>
       </c>
       <c r="D269" t="str">
-        <v>25408705K</v>
+        <v>252964886</v>
       </c>
       <c r="E269" t="str">
-        <v>25408705K</v>
+        <v>252964886</v>
       </c>
       <c r="F269">
         <v>2016</v>
       </c>
       <c r="G269" t="str">
         <v>U12</v>
       </c>
       <c r="H269" t="str">
         <v>Masculino</v>
       </c>
       <c r="I269" t="str">
-        <v>POR</v>
+        <v>CAN</v>
       </c>
       <c r="J269" t="str">
-        <v>Ski Club Portillo</v>
+        <v>Club Andes</v>
       </c>
       <c r="K269" t="str">
         <v>Sí</v>
       </c>
       <c r="L269" t="str">
         <v>No</v>
       </c>
       <c r="M269" t="str">
         <v/>
       </c>
       <c r="N269" t="str">
         <v>CHI</v>
       </c>
       <c r="O269" t="str">
-        <v/>
+        <v>Farellones</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>HAEUSSLER</v>
+        <v>GREZ</v>
       </c>
       <c r="B270" t="str">
-        <v>ESPINOSA</v>
+        <v>ANGELINI</v>
       </c>
       <c r="C270" t="str">
-        <v>AMALIA</v>
+        <v>Javier</v>
       </c>
       <c r="D270" t="str">
-        <v>255706357</v>
+        <v>258600967</v>
       </c>
       <c r="E270" t="str">
-        <v>255706357</v>
+        <v>258600967</v>
       </c>
       <c r="F270">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G270" t="str">
-        <v>U12</v>
+        <v>U10</v>
       </c>
       <c r="H270" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I270" t="str">
-        <v>UC</v>
+        <v>CLP</v>
       </c>
       <c r="J270" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K270" t="str">
         <v>Sí</v>
       </c>
       <c r="L270" t="str">
         <v>No</v>
       </c>
       <c r="M270" t="str">
         <v/>
       </c>
       <c r="N270" t="str">
         <v>CHI</v>
       </c>
       <c r="O270" t="str">
-        <v>Extranjero</v>
+        <v/>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>HAHN</v>
+        <v>GROB</v>
       </c>
       <c r="B271" t="str">
-        <v>BRAUN</v>
+        <v>MÖLLER</v>
       </c>
       <c r="C271" t="str">
-        <v>Mía</v>
+        <v>AUGUSTO</v>
       </c>
       <c r="D271" t="str">
-        <v>247226400</v>
+        <v>251355789</v>
       </c>
       <c r="E271" t="str">
-        <v>247226400</v>
+        <v>251355789</v>
       </c>
       <c r="F271">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="G271" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H271" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I271" t="str">
-        <v>CLP</v>
+        <v>CAO</v>
       </c>
       <c r="J271" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K271" t="str">
         <v>Sí</v>
       </c>
       <c r="L271" t="str">
         <v>No</v>
       </c>
       <c r="M271" t="str">
         <v/>
       </c>
       <c r="N271" t="str">
         <v>CHI</v>
       </c>
       <c r="O271" t="str">
-        <v>Aleman de Santiago</v>
+        <v/>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>HAMEAU</v>
+        <v>GROB</v>
       </c>
       <c r="B272" t="str">
-        <v>GAETE</v>
+        <v>ANGERMEYER</v>
       </c>
       <c r="C272" t="str">
-        <v>SOPHIE</v>
+        <v>Anna</v>
       </c>
       <c r="D272" t="str">
-        <v>233662801</v>
+        <v>247229051</v>
       </c>
       <c r="E272" t="str">
-        <v>233662801</v>
+        <v>247229051</v>
       </c>
       <c r="F272">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="G272" t="str">
-        <v>U18</v>
+        <v>U14</v>
       </c>
       <c r="H272" t="str">
         <v>Femenino</v>
       </c>
       <c r="I272" t="str">
-        <v>CLP</v>
+        <v>CAN</v>
       </c>
       <c r="J272" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Andes</v>
       </c>
       <c r="K272" t="str">
         <v>Sí</v>
       </c>
       <c r="L272" t="str">
         <v>No</v>
       </c>
       <c r="M272" t="str">
         <v/>
       </c>
       <c r="N272" t="str">
         <v>CHI</v>
       </c>
       <c r="O272" t="str">
-        <v/>
+        <v>Aleman de Santiago</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>HAMILTON</v>
+        <v>GROB</v>
       </c>
       <c r="B273" t="str">
-        <v>HAMILTON</v>
+        <v>CONCHA</v>
       </c>
       <c r="C273" t="str">
-        <v>DASH</v>
+        <v>CRISTOBAL</v>
       </c>
       <c r="D273" t="str">
-        <v>678083616</v>
+        <v>246848548</v>
       </c>
       <c r="E273" t="str">
-        <v/>
+        <v>246848548</v>
       </c>
       <c r="F273">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="G273" t="str">
-        <v>U18</v>
+        <v>U14</v>
       </c>
       <c r="H273" t="str">
         <v>Masculino</v>
       </c>
       <c r="I273" t="str">
-        <v>ART</v>
+        <v>CAO</v>
       </c>
       <c r="J273" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K273" t="str">
         <v>Sí</v>
       </c>
       <c r="L273" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M273" t="str">
-        <v>678083616</v>
+        <v/>
       </c>
       <c r="N273" t="str">
-        <v>EXT</v>
+        <v>CHI</v>
       </c>
       <c r="O273" t="str">
         <v/>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>HAMILTON</v>
+        <v>GROB</v>
       </c>
       <c r="B274" t="str">
-        <v>HAMILTON</v>
+        <v>ANGERMEYER</v>
       </c>
       <c r="C274" t="str">
-        <v>POPPY</v>
+        <v>EMILIA</v>
       </c>
       <c r="D274" t="str">
-        <v>678083617</v>
+        <v>233456179</v>
       </c>
       <c r="E274" t="str">
-        <v/>
+        <v>233456179</v>
       </c>
       <c r="F274">
         <v>2010</v>
       </c>
       <c r="G274" t="str">
         <v>U18</v>
       </c>
       <c r="H274" t="str">
         <v>Femenino</v>
       </c>
       <c r="I274" t="str">
-        <v>ART</v>
+        <v>CAN</v>
       </c>
       <c r="J274" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Andes</v>
       </c>
       <c r="K274" t="str">
         <v>Sí</v>
       </c>
       <c r="L274" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M274" t="str">
-        <v>678083617</v>
+        <v/>
       </c>
       <c r="N274" t="str">
-        <v>EXT</v>
+        <v>CHI</v>
       </c>
       <c r="O274" t="str">
         <v/>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>HEISE</v>
+        <v>GROB</v>
       </c>
       <c r="B275" t="str">
-        <v>KUNSTMANN</v>
+        <v>CONCHA</v>
       </c>
       <c r="C275" t="str">
-        <v>LAURA</v>
+        <v>MATEO</v>
       </c>
       <c r="D275" t="str">
-        <v>244705170</v>
+        <v>234718827</v>
       </c>
       <c r="E275" t="str">
-        <v>24470517-0</v>
+        <v>234718827</v>
       </c>
       <c r="F275">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="G275" t="str">
-        <v>U14</v>
+        <v>U18</v>
       </c>
       <c r="H275" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I275" t="str">
-        <v>CORR</v>
+        <v>CAO</v>
       </c>
       <c r="J275" t="str">
-        <v>Club de Esqui Corralco</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K275" t="str">
         <v>Sí</v>
       </c>
       <c r="L275" t="str">
         <v>No</v>
       </c>
       <c r="M275" t="str">
         <v/>
       </c>
       <c r="N275" t="str">
         <v>CHI</v>
       </c>
       <c r="O275" t="str">
         <v/>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>HENRIQUEZ</v>
+        <v>GROB</v>
       </c>
       <c r="B276" t="str">
-        <v>BOZZOLO</v>
+        <v>ANGERMEYER</v>
       </c>
       <c r="C276" t="str">
-        <v>Fen</v>
+        <v>TOBIAS</v>
       </c>
       <c r="D276" t="str">
-        <v>246405840</v>
+        <v>241242684</v>
       </c>
       <c r="E276" t="str">
-        <v>246405840</v>
+        <v>241242684</v>
       </c>
       <c r="F276">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="G276" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H276" t="str">
         <v>Masculino</v>
       </c>
       <c r="I276" t="str">
-        <v>CAEC</v>
+        <v>CAN</v>
       </c>
       <c r="J276" t="str">
-        <v>Club Andino Escolar Coyhaique</v>
+        <v>Club Andes</v>
       </c>
       <c r="K276" t="str">
         <v>Sí</v>
       </c>
       <c r="L276" t="str">
         <v>No</v>
       </c>
       <c r="M276" t="str">
         <v/>
       </c>
       <c r="N276" t="str">
         <v>CHI</v>
       </c>
       <c r="O276" t="str">
         <v/>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>HENRÍQUEZ</v>
+        <v>GUEVARA</v>
       </c>
       <c r="B277" t="str">
-        <v>LUBASCHER</v>
+        <v>CAMACHO</v>
       </c>
       <c r="C277" t="str">
-        <v>MATEO SIMÓN</v>
+        <v>VALENTINO</v>
       </c>
       <c r="D277" t="str">
-        <v>23538423K</v>
+        <v>249419184</v>
       </c>
       <c r="E277" t="str">
-        <v>23538423K</v>
+        <v>249419184</v>
       </c>
       <c r="F277">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="G277" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H277" t="str">
         <v>Masculino</v>
       </c>
       <c r="I277" t="str">
-        <v>CORR</v>
+        <v>UC</v>
       </c>
       <c r="J277" t="str">
-        <v>Club de Esqui Corralco</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K277" t="str">
         <v>Sí</v>
       </c>
       <c r="L277" t="str">
         <v>No</v>
       </c>
       <c r="M277" t="str">
         <v/>
       </c>
       <c r="N277" t="str">
         <v>CHI</v>
       </c>
       <c r="O277" t="str">
-        <v/>
+        <v>Farellones</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>HERMOSILLA</v>
+        <v xml:space="preserve">GUILOFF </v>
       </c>
       <c r="B278" t="str">
-        <v>TAPIA</v>
+        <v>EBLEN</v>
       </c>
       <c r="C278" t="str">
-        <v>Elisa</v>
+        <v>Milagros</v>
       </c>
       <c r="D278" t="str">
-        <v>250851081</v>
+        <v>246474230</v>
       </c>
       <c r="E278" t="str">
-        <v>250851081</v>
+        <v>24.647.423-0</v>
       </c>
       <c r="F278">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="G278" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H278" t="str">
         <v>Femenino</v>
       </c>
       <c r="I278" t="str">
-        <v>CEC</v>
+        <v>CAN</v>
       </c>
       <c r="J278" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club Andes</v>
       </c>
       <c r="K278" t="str">
         <v>Sí</v>
       </c>
       <c r="L278" t="str">
         <v>No</v>
       </c>
       <c r="M278" t="str">
         <v/>
       </c>
       <c r="N278" t="str">
         <v>CHI</v>
       </c>
       <c r="O278" t="str">
         <v/>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>HILLERNS</v>
+        <v>GUTIERREZ</v>
       </c>
       <c r="B279" t="str">
-        <v>ESPINOZA</v>
+        <v>RAMSAY</v>
       </c>
       <c r="C279" t="str">
-        <v>CRISTOBAL</v>
+        <v>PABLO</v>
       </c>
       <c r="D279" t="str">
-        <v>236650731</v>
+        <v>244539653</v>
       </c>
       <c r="E279" t="str">
-        <v>236650731</v>
+        <v>24453965-3</v>
       </c>
       <c r="F279">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="G279" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H279" t="str">
         <v>Masculino</v>
       </c>
       <c r="I279" t="str">
-        <v>CEC</v>
+        <v>CAO</v>
       </c>
       <c r="J279" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K279" t="str">
         <v>Sí</v>
       </c>
       <c r="L279" t="str">
         <v>No</v>
       </c>
       <c r="M279" t="str">
         <v/>
       </c>
       <c r="N279" t="str">
         <v>CHI</v>
       </c>
       <c r="O279" t="str">
         <v/>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>HINOJOSA</v>
+        <v>GUZMAN</v>
       </c>
       <c r="B280" t="str">
-        <v>CHELALA</v>
+        <v>LECANNELIER</v>
       </c>
       <c r="C280" t="str">
-        <v>LUIS</v>
+        <v>TOMAS</v>
       </c>
       <c r="D280" t="str">
-        <v>272759901</v>
+        <v>235145197</v>
       </c>
       <c r="E280" t="str">
-        <v>272759901</v>
+        <v>235145197</v>
       </c>
       <c r="F280">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="G280" t="str">
-        <v>U10</v>
+        <v>U18</v>
       </c>
       <c r="H280" t="str">
         <v>Masculino</v>
       </c>
       <c r="I280" t="str">
-        <v>UC</v>
+        <v>CEC</v>
       </c>
       <c r="J280" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K280" t="str">
         <v>Sí</v>
       </c>
       <c r="L280" t="str">
         <v>No</v>
       </c>
       <c r="M280" t="str">
         <v/>
       </c>
       <c r="N280" t="str">
         <v>CHI</v>
       </c>
       <c r="O280" t="str">
-        <v>Santiago College</v>
+        <v/>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>HINOJOSA</v>
+        <v>GUZMÁN</v>
       </c>
       <c r="B281" t="str">
-        <v>QUEZADA</v>
+        <v>URIBE</v>
       </c>
       <c r="C281" t="str">
-        <v>Paz</v>
+        <v>Jorge</v>
       </c>
       <c r="D281" t="str">
-        <v>251092036</v>
+        <v>254932779</v>
       </c>
       <c r="E281" t="str">
-        <v>251092036</v>
+        <v>254932779</v>
       </c>
       <c r="F281">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G281" t="str">
         <v>U12</v>
       </c>
       <c r="H281" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I281" t="str">
-        <v>CORR</v>
+        <v>CLP</v>
       </c>
       <c r="J281" t="str">
-        <v>Club de Esqui Corralco</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K281" t="str">
         <v>Sí</v>
       </c>
       <c r="L281" t="str">
         <v>No</v>
       </c>
       <c r="M281" t="str">
         <v/>
       </c>
       <c r="N281" t="str">
         <v>CHI</v>
       </c>
       <c r="O281" t="str">
-        <v/>
+        <v>Santiago College</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>HINOJOSA</v>
+        <v>HADAD</v>
       </c>
       <c r="B282" t="str">
-        <v>CHELALA</v>
+        <v>MOREL</v>
       </c>
       <c r="C282" t="str">
-        <v>VERONICA</v>
+        <v>KAMAL</v>
       </c>
       <c r="D282" t="str">
-        <v>273610979</v>
+        <v>244288707</v>
       </c>
       <c r="E282" t="str">
-        <v>273610979</v>
+        <v>24428870-7</v>
       </c>
       <c r="F282">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="G282" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H282" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I282" t="str">
         <v>UC</v>
       </c>
       <c r="J282" t="str">
         <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K282" t="str">
         <v>Sí</v>
       </c>
       <c r="L282" t="str">
         <v>No</v>
       </c>
       <c r="M282" t="str">
         <v/>
       </c>
       <c r="N282" t="str">
         <v>CHI</v>
       </c>
       <c r="O282" t="str">
-        <v>Santiago College</v>
+        <v/>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>HO</v>
+        <v>HADAD</v>
       </c>
       <c r="B283" t="str">
-        <v/>
+        <v>AGUIRRE</v>
       </c>
       <c r="C283" t="str">
-        <v>HAYDEN</v>
+        <v>MARÍA IGNACIA</v>
       </c>
       <c r="D283" t="str">
-        <v>A43190971</v>
+        <v>242507606</v>
       </c>
       <c r="E283" t="str">
-        <v/>
+        <v>24250760-6</v>
       </c>
       <c r="F283">
         <v>2013</v>
       </c>
       <c r="G283" t="str">
         <v>U14</v>
       </c>
       <c r="H283" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I283" t="str">
-        <v>CVN</v>
+        <v>UC</v>
       </c>
       <c r="J283" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K283" t="str">
         <v>Sí</v>
       </c>
       <c r="L283" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M283" t="str">
-        <v>A43190971</v>
+        <v/>
       </c>
       <c r="N283" t="str">
-        <v>EXT</v>
+        <v>CHI</v>
       </c>
       <c r="O283" t="str">
         <v/>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>HO</v>
+        <v>HADAD</v>
       </c>
       <c r="B284" t="str">
-        <v/>
+        <v>AGUIRRE</v>
       </c>
       <c r="C284" t="str">
-        <v>Haven</v>
+        <v>Maria Begoña</v>
       </c>
       <c r="D284" t="str">
-        <v>A05184200</v>
+        <v>249062669</v>
       </c>
       <c r="E284" t="str">
-        <v/>
+        <v>249062669</v>
       </c>
       <c r="F284">
         <v>2015</v>
       </c>
       <c r="G284" t="str">
         <v>U12</v>
       </c>
       <c r="H284" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I284" t="str">
-        <v>CVN</v>
+        <v>POR</v>
       </c>
       <c r="J284" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Ski Club Portillo</v>
       </c>
       <c r="K284" t="str">
         <v>Sí</v>
       </c>
       <c r="L284" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M284" t="str">
-        <v>A05184200</v>
+        <v/>
       </c>
       <c r="N284" t="str">
-        <v>USA</v>
+        <v>CHI</v>
       </c>
       <c r="O284" t="str">
-        <v>N.E.S.T. academy (USA)</v>
+        <v>Cumbres School-Valencia</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>HOLZAPFEL</v>
+        <v>HADAD</v>
       </c>
       <c r="B285" t="str">
-        <v>KAUFMANN</v>
+        <v>AGUIRRE</v>
       </c>
       <c r="C285" t="str">
-        <v>AMALIA</v>
+        <v>Maria Catalina</v>
       </c>
       <c r="D285" t="str">
-        <v>244548237</v>
+        <v>25610797K</v>
       </c>
       <c r="E285" t="str">
-        <v>24454823-7</v>
+        <v>25610797K</v>
       </c>
       <c r="F285">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="G285" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H285" t="str">
         <v>Femenino</v>
       </c>
       <c r="I285" t="str">
-        <v>CAO</v>
+        <v>POR</v>
       </c>
       <c r="J285" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Ski Club Portillo</v>
       </c>
       <c r="K285" t="str">
         <v>Sí</v>
       </c>
       <c r="L285" t="str">
         <v>No</v>
       </c>
       <c r="M285" t="str">
         <v/>
       </c>
       <c r="N285" t="str">
         <v>CHI</v>
       </c>
       <c r="O285" t="str">
-        <v/>
+        <v>Cumbres School-Valencia</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>HOLZAPFEL</v>
+        <v>HADAD</v>
       </c>
       <c r="B286" t="str">
-        <v>KAUFMANN</v>
+        <v>MOREL</v>
       </c>
       <c r="C286" t="str">
-        <v>EMMA</v>
+        <v>Nicolas</v>
       </c>
       <c r="D286" t="str">
-        <v>235309572</v>
+        <v>25408705K</v>
       </c>
       <c r="E286" t="str">
-        <v>235309572</v>
+        <v>25408705K</v>
       </c>
       <c r="F286">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="G286" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H286" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I286" t="str">
-        <v>CAO</v>
+        <v>POR</v>
       </c>
       <c r="J286" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Ski Club Portillo</v>
       </c>
       <c r="K286" t="str">
         <v>Sí</v>
       </c>
       <c r="L286" t="str">
         <v>No</v>
       </c>
       <c r="M286" t="str">
         <v/>
       </c>
       <c r="N286" t="str">
         <v>CHI</v>
       </c>
       <c r="O286" t="str">
         <v/>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>HOWARD</v>
+        <v>HAEUSSLER</v>
       </c>
       <c r="B287" t="str">
-        <v>DONOSO</v>
+        <v>ESPINOSA</v>
       </c>
       <c r="C287" t="str">
-        <v>JOSEFA</v>
+        <v>AMALIA</v>
       </c>
       <c r="D287" t="str">
-        <v>242269241</v>
+        <v>255706357</v>
       </c>
       <c r="E287" t="str">
-        <v>24226924-1</v>
+        <v>255706357</v>
       </c>
       <c r="F287">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="G287" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H287" t="str">
         <v>Femenino</v>
       </c>
       <c r="I287" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J287" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K287" t="str">
         <v>Sí</v>
       </c>
       <c r="L287" t="str">
         <v>No</v>
       </c>
       <c r="M287" t="str">
         <v/>
       </c>
       <c r="N287" t="str">
         <v>CHI</v>
       </c>
       <c r="O287" t="str">
-        <v/>
+        <v>Extranjero</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>HOWARD</v>
+        <v>HAHN</v>
       </c>
       <c r="B288" t="str">
-        <v>DONOSO</v>
+        <v>BRAUN</v>
       </c>
       <c r="C288" t="str">
-        <v>Jose Miguel</v>
+        <v>Mía</v>
       </c>
       <c r="D288" t="str">
-        <v>249959561</v>
+        <v>247226400</v>
       </c>
       <c r="E288" t="str">
-        <v>249959561</v>
+        <v>247226400</v>
       </c>
       <c r="F288">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="G288" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H288" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I288" t="str">
         <v>CLP</v>
       </c>
       <c r="J288" t="str">
         <v>Club de Ski La Parva</v>
       </c>
       <c r="K288" t="str">
         <v>Sí</v>
       </c>
       <c r="L288" t="str">
         <v>No</v>
       </c>
       <c r="M288" t="str">
         <v/>
       </c>
       <c r="N288" t="str">
         <v>CHI</v>
       </c>
       <c r="O288" t="str">
-        <v>Huinganal</v>
+        <v>Aleman de Santiago</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>HUBER</v>
+        <v>HAMEAU</v>
       </c>
       <c r="B289" t="str">
-        <v>SOLIS</v>
+        <v>GAETE</v>
       </c>
       <c r="C289" t="str">
-        <v>ELBA</v>
+        <v>SOPHIE</v>
       </c>
       <c r="D289" t="str">
-        <v>235529300</v>
+        <v>233662801</v>
       </c>
       <c r="E289" t="str">
-        <v>235529300</v>
+        <v>233662801</v>
       </c>
       <c r="F289">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="G289" t="str">
-        <v>U16</v>
+        <v>U18</v>
       </c>
       <c r="H289" t="str">
         <v>Femenino</v>
       </c>
       <c r="I289" t="str">
-        <v>LV</v>
+        <v>CLP</v>
       </c>
       <c r="J289" t="str">
-        <v>Club Deportivo Lago Villarrica</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K289" t="str">
         <v>Sí</v>
       </c>
       <c r="L289" t="str">
         <v>No</v>
       </c>
       <c r="M289" t="str">
         <v/>
       </c>
       <c r="N289" t="str">
         <v>CHI</v>
       </c>
       <c r="O289" t="str">
         <v/>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>HUERTA</v>
+        <v>HAMILTON</v>
       </c>
       <c r="B290" t="str">
-        <v>DIAZ</v>
+        <v>HAMILTON</v>
       </c>
       <c r="C290" t="str">
-        <v>Diego</v>
+        <v>DASH</v>
       </c>
       <c r="D290" t="str">
-        <v>257257975</v>
+        <v>678083616</v>
       </c>
       <c r="E290" t="str">
-        <v>257257975</v>
+        <v/>
       </c>
       <c r="F290">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="G290" t="str">
-        <v>U10</v>
+        <v>U18</v>
       </c>
       <c r="H290" t="str">
         <v>Masculino</v>
       </c>
       <c r="I290" t="str">
-        <v>CVN</v>
+        <v>ART</v>
       </c>
       <c r="J290" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K290" t="str">
         <v>Sí</v>
       </c>
       <c r="L290" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M290" t="str">
-        <v/>
+        <v>678083616</v>
       </c>
       <c r="N290" t="str">
-        <v>CHI</v>
+        <v>EXT</v>
       </c>
       <c r="O290" t="str">
-        <v>Dunalastair</v>
+        <v/>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>IBANEZ</v>
+        <v>HAMILTON</v>
       </c>
       <c r="B291" t="str">
-        <v>AMBIA</v>
+        <v>HAMILTON</v>
       </c>
       <c r="C291" t="str">
-        <v>BLANCA</v>
+        <v>POPPY</v>
       </c>
       <c r="D291" t="str">
-        <v>235986701</v>
+        <v>678083617</v>
       </c>
       <c r="E291" t="str">
-        <v>235986701</v>
+        <v/>
       </c>
       <c r="F291">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="G291" t="str">
-        <v>U16</v>
+        <v>U18</v>
       </c>
       <c r="H291" t="str">
         <v>Femenino</v>
       </c>
       <c r="I291" t="str">
-        <v>CLP</v>
+        <v>ART</v>
       </c>
       <c r="J291" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K291" t="str">
         <v>Sí</v>
       </c>
       <c r="L291" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M291" t="str">
-        <v/>
+        <v>678083617</v>
       </c>
       <c r="N291" t="str">
-        <v>CHI</v>
+        <v>EXT</v>
       </c>
       <c r="O291" t="str">
         <v/>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>IBANEZ</v>
+        <v>HEISE</v>
       </c>
       <c r="B292" t="str">
-        <v>VERGARA</v>
+        <v>KUNSTMANN</v>
       </c>
       <c r="C292" t="str">
-        <v>JUAN EDUARDO</v>
+        <v>LAURA</v>
       </c>
       <c r="D292" t="str">
-        <v>239091547</v>
+        <v>244705170</v>
       </c>
       <c r="E292" t="str">
-        <v>239091547</v>
+        <v>24470517-0</v>
       </c>
       <c r="F292">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="G292" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H292" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I292" t="str">
-        <v>CLP</v>
+        <v>CORR</v>
       </c>
       <c r="J292" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K292" t="str">
         <v>Sí</v>
       </c>
       <c r="L292" t="str">
         <v>No</v>
       </c>
       <c r="M292" t="str">
         <v/>
       </c>
       <c r="N292" t="str">
         <v>CHI</v>
       </c>
       <c r="O292" t="str">
         <v/>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>IBAÑEZ</v>
+        <v>HENRIQUEZ</v>
       </c>
       <c r="B293" t="str">
-        <v>VERGARA</v>
+        <v>BOZZOLO</v>
       </c>
       <c r="C293" t="str">
-        <v>Agustina</v>
+        <v>Fen</v>
       </c>
       <c r="D293" t="str">
-        <v>254626775</v>
+        <v>246405840</v>
       </c>
       <c r="E293" t="str">
-        <v>254626775</v>
+        <v>246405840</v>
       </c>
       <c r="F293">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="G293" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H293" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I293" t="str">
-        <v>CLP</v>
+        <v>CAEC</v>
       </c>
       <c r="J293" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Andino Escolar Coyhaique</v>
       </c>
       <c r="K293" t="str">
         <v>Sí</v>
       </c>
       <c r="L293" t="str">
         <v>No</v>
       </c>
       <c r="M293" t="str">
         <v/>
       </c>
       <c r="N293" t="str">
         <v>CHI</v>
       </c>
       <c r="O293" t="str">
-        <v>San Benito</v>
+        <v/>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>IBAÑEZ</v>
+        <v>HENRÍQUEZ</v>
       </c>
       <c r="B294" t="str">
-        <v>VERGARA</v>
+        <v>LUBASCHER</v>
       </c>
       <c r="C294" t="str">
-        <v>Benjamin</v>
+        <v>MATEO SIMÓN</v>
       </c>
       <c r="D294" t="str">
-        <v>259369835</v>
+        <v>23538423K</v>
       </c>
       <c r="E294" t="str">
-        <v>259369835</v>
+        <v>23538423K</v>
       </c>
       <c r="F294">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="G294" t="str">
-        <v>U10</v>
+        <v>U16</v>
       </c>
       <c r="H294" t="str">
         <v>Masculino</v>
       </c>
       <c r="I294" t="str">
-        <v>CLP</v>
+        <v>CORR</v>
       </c>
       <c r="J294" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K294" t="str">
         <v>Sí</v>
       </c>
       <c r="L294" t="str">
         <v>No</v>
       </c>
       <c r="M294" t="str">
         <v/>
       </c>
       <c r="N294" t="str">
         <v>CHI</v>
       </c>
       <c r="O294" t="str">
-        <v>San Benito</v>
+        <v/>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>IBAÑEZ</v>
+        <v>HERMOSILLA</v>
       </c>
       <c r="B295" t="str">
-        <v>VERGARA</v>
+        <v>TAPIA</v>
       </c>
       <c r="C295" t="str">
-        <v>Colomba</v>
+        <v>Elisa</v>
       </c>
       <c r="D295" t="str">
-        <v>244996485</v>
+        <v>250851081</v>
       </c>
       <c r="E295" t="str">
-        <v>244996485</v>
+        <v>250851081</v>
       </c>
       <c r="F295">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="G295" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H295" t="str">
         <v>Femenino</v>
       </c>
       <c r="I295" t="str">
-        <v>CLP</v>
+        <v>CEC</v>
       </c>
       <c r="J295" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K295" t="str">
         <v>Sí</v>
       </c>
       <c r="L295" t="str">
         <v>No</v>
       </c>
       <c r="M295" t="str">
         <v/>
       </c>
       <c r="N295" t="str">
         <v>CHI</v>
       </c>
       <c r="O295" t="str">
-        <v>San Benito</v>
+        <v/>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>IBAÑEZ</v>
+        <v>HERRERA</v>
       </c>
       <c r="B296" t="str">
-        <v>AMBIA</v>
+        <v>NORAMBUENA</v>
       </c>
       <c r="C296" t="str">
-        <v>Juan Diego</v>
+        <v>Martina</v>
       </c>
       <c r="D296" t="str">
-        <v>247300449</v>
+        <v>234452452</v>
       </c>
       <c r="E296" t="str">
-        <v>247300449</v>
+        <v>234452452</v>
       </c>
       <c r="F296">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="G296" t="str">
-        <v>U14</v>
+        <v>U18</v>
       </c>
       <c r="H296" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I296" t="str">
-        <v>CLP</v>
+        <v>CORR</v>
       </c>
       <c r="J296" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K296" t="str">
         <v>Sí</v>
       </c>
       <c r="L296" t="str">
         <v>No</v>
       </c>
       <c r="M296" t="str">
         <v/>
       </c>
       <c r="N296" t="str">
         <v>CHI</v>
       </c>
       <c r="O296" t="str">
-        <v>San Benito</v>
+        <v/>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>IHNEN</v>
+        <v>HILLERNS</v>
       </c>
       <c r="B297" t="str">
-        <v>ERRAZURIZ</v>
+        <v>ESPINOZA</v>
       </c>
       <c r="C297" t="str">
-        <v>Amelia</v>
+        <v>CRISTOBAL</v>
       </c>
       <c r="D297" t="str">
-        <v>24885734K</v>
+        <v>236650731</v>
       </c>
       <c r="E297" t="str">
-        <v>24885734K</v>
+        <v>236650731</v>
       </c>
       <c r="F297">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="G297" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H297" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I297" t="str">
-        <v>CAPA</v>
+        <v>CEC</v>
       </c>
       <c r="J297" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K297" t="str">
         <v>Sí</v>
       </c>
       <c r="L297" t="str">
         <v>No</v>
       </c>
       <c r="M297" t="str">
         <v/>
       </c>
       <c r="N297" t="str">
         <v>CHI</v>
       </c>
       <c r="O297" t="str">
         <v/>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>INOSTROZA</v>
+        <v>HINOJOSA</v>
       </c>
       <c r="B298" t="str">
-        <v>OLFOS</v>
+        <v>CHELALA</v>
       </c>
       <c r="C298" t="str">
-        <v>Salvador</v>
+        <v>LUIS</v>
       </c>
       <c r="D298" t="str">
-        <v>252858288</v>
+        <v>272759901</v>
       </c>
       <c r="E298" t="str">
-        <v>252858288</v>
+        <v>272759901</v>
       </c>
       <c r="F298">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G298" t="str">
-        <v>U12</v>
+        <v>U10</v>
       </c>
       <c r="H298" t="str">
         <v>Masculino</v>
       </c>
       <c r="I298" t="str">
-        <v>LV</v>
+        <v>UC</v>
       </c>
       <c r="J298" t="str">
-        <v>Club Deportivo Lago Villarrica</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K298" t="str">
         <v>Sí</v>
       </c>
       <c r="L298" t="str">
         <v>No</v>
       </c>
       <c r="M298" t="str">
         <v/>
       </c>
       <c r="N298" t="str">
         <v>CHI</v>
       </c>
       <c r="O298" t="str">
-        <v/>
+        <v>Santiago College</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>IRIARTE</v>
+        <v>HINOJOSA</v>
       </c>
       <c r="B299" t="str">
-        <v>MALFANTI</v>
+        <v>QUEZADA</v>
       </c>
       <c r="C299" t="str">
-        <v>AITOR</v>
+        <v>Paz</v>
       </c>
       <c r="D299" t="str">
-        <v>23881846K</v>
+        <v>251092036</v>
       </c>
       <c r="E299" t="str">
-        <v>23881846K</v>
+        <v>251092036</v>
       </c>
       <c r="F299">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="G299" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H299" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I299" t="str">
-        <v>ART</v>
+        <v>CORR</v>
       </c>
       <c r="J299" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K299" t="str">
         <v>Sí</v>
       </c>
       <c r="L299" t="str">
         <v>No</v>
       </c>
       <c r="M299" t="str">
         <v/>
       </c>
       <c r="N299" t="str">
         <v>CHI</v>
       </c>
       <c r="O299" t="str">
         <v/>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>IZQUIERDO</v>
+        <v>HINOJOSA</v>
       </c>
       <c r="B300" t="str">
-        <v>SANTULLO</v>
+        <v>CHELALA</v>
       </c>
       <c r="C300" t="str">
-        <v>AUGUSTO</v>
+        <v>VERONICA</v>
       </c>
       <c r="D300" t="str">
-        <v>247542914</v>
+        <v>273610979</v>
       </c>
       <c r="E300" t="str">
-        <v>247542914</v>
+        <v>273610979</v>
       </c>
       <c r="F300">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="G300" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H300" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I300" t="str">
         <v>UC</v>
       </c>
       <c r="J300" t="str">
         <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K300" t="str">
         <v>Sí</v>
       </c>
       <c r="L300" t="str">
         <v>No</v>
       </c>
       <c r="M300" t="str">
         <v/>
       </c>
       <c r="N300" t="str">
         <v>CHI</v>
       </c>
       <c r="O300" t="str">
-        <v>Cumbres</v>
+        <v>Santiago College</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>IZQUIERDO</v>
+        <v>HO</v>
       </c>
       <c r="B301" t="str">
-        <v>SANTULLO</v>
+        <v/>
       </c>
       <c r="C301" t="str">
-        <v>CRISTOBAL</v>
+        <v>HAYDEN</v>
       </c>
       <c r="D301" t="str">
-        <v>243052513</v>
+        <v>A43190971</v>
       </c>
       <c r="E301" t="str">
-        <v>24305251-3</v>
+        <v/>
       </c>
       <c r="F301">
         <v>2013</v>
       </c>
       <c r="G301" t="str">
         <v>U14</v>
       </c>
       <c r="H301" t="str">
         <v>Masculino</v>
       </c>
       <c r="I301" t="str">
-        <v>UC</v>
+        <v>CVN</v>
       </c>
       <c r="J301" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K301" t="str">
         <v>Sí</v>
       </c>
       <c r="L301" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M301" t="str">
-        <v/>
+        <v>A43190971</v>
       </c>
       <c r="N301" t="str">
-        <v>CHI</v>
+        <v>EXT</v>
       </c>
       <c r="O301" t="str">
         <v/>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>IZQUIERDO</v>
+        <v>HO</v>
       </c>
       <c r="B302" t="str">
-        <v>BOETSCH</v>
+        <v/>
       </c>
       <c r="C302" t="str">
-        <v>FELIPE</v>
+        <v>Haven</v>
       </c>
       <c r="D302" t="str">
-        <v>256340704</v>
+        <v>A05184200</v>
       </c>
       <c r="E302" t="str">
-        <v>256340704</v>
+        <v/>
       </c>
       <c r="F302">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="G302" t="str">
-        <v>U10</v>
+        <v>U12</v>
       </c>
       <c r="H302" t="str">
         <v>Masculino</v>
       </c>
       <c r="I302" t="str">
-        <v>UC</v>
+        <v>CVN</v>
       </c>
       <c r="J302" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K302" t="str">
         <v>Sí</v>
       </c>
       <c r="L302" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M302" t="str">
-        <v/>
+        <v>A05184200</v>
       </c>
       <c r="N302" t="str">
-        <v>CHI</v>
+        <v>USA</v>
       </c>
       <c r="O302" t="str">
-        <v>Huinganal</v>
+        <v>N.E.S.T. academy (USA)</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>IZQUIERDO</v>
+        <v>HOLZAPFEL</v>
       </c>
       <c r="B303" t="str">
-        <v>BOETSCH</v>
+        <v>KAUFMANN</v>
       </c>
       <c r="C303" t="str">
-        <v>GUADALUPE</v>
+        <v>AMALIA</v>
       </c>
       <c r="D303" t="str">
-        <v>243951976</v>
+        <v>244548237</v>
       </c>
       <c r="E303" t="str">
-        <v>24395197-6</v>
+        <v>24454823-7</v>
       </c>
       <c r="F303">
         <v>2013</v>
       </c>
       <c r="G303" t="str">
         <v>U14</v>
       </c>
       <c r="H303" t="str">
         <v>Femenino</v>
       </c>
       <c r="I303" t="str">
-        <v>UC</v>
+        <v>CAO</v>
       </c>
       <c r="J303" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K303" t="str">
         <v>Sí</v>
       </c>
       <c r="L303" t="str">
         <v>No</v>
       </c>
       <c r="M303" t="str">
         <v/>
       </c>
       <c r="N303" t="str">
         <v>CHI</v>
       </c>
       <c r="O303" t="str">
         <v/>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>IZQUIERDO</v>
+        <v>HOLZAPFEL</v>
       </c>
       <c r="B304" t="str">
-        <v>BOETSCH</v>
+        <v>KAUFMANN</v>
       </c>
       <c r="C304" t="str">
-        <v>RODRIGO</v>
+        <v>EMMA</v>
       </c>
       <c r="D304" t="str">
-        <v>248989858</v>
+        <v>235309572</v>
       </c>
       <c r="E304" t="str">
-        <v>248989858</v>
+        <v>235309572</v>
       </c>
       <c r="F304">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="G304" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H304" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I304" t="str">
-        <v>UC</v>
+        <v>CAO</v>
       </c>
       <c r="J304" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K304" t="str">
         <v>Sí</v>
       </c>
       <c r="L304" t="str">
         <v>No</v>
       </c>
       <c r="M304" t="str">
         <v/>
       </c>
       <c r="N304" t="str">
         <v>CHI</v>
       </c>
       <c r="O304" t="str">
-        <v>Huinganal</v>
+        <v/>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>JABAT</v>
+        <v>HOWARD</v>
       </c>
       <c r="B305" t="str">
-        <v>CROQUEVIELLE</v>
+        <v>DONOSO</v>
       </c>
       <c r="C305" t="str">
-        <v>FRANCISCA</v>
+        <v>JOSEFA</v>
       </c>
       <c r="D305" t="str">
-        <v>237159500</v>
+        <v>242269241</v>
       </c>
       <c r="E305" t="str">
-        <v>237159500</v>
+        <v>24226924-1</v>
       </c>
       <c r="F305">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="G305" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H305" t="str">
         <v>Femenino</v>
       </c>
       <c r="I305" t="str">
-        <v>ART</v>
+        <v>CLP</v>
       </c>
       <c r="J305" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K305" t="str">
         <v>Sí</v>
       </c>
       <c r="L305" t="str">
         <v>No</v>
       </c>
       <c r="M305" t="str">
         <v/>
       </c>
       <c r="N305" t="str">
         <v>CHI</v>
       </c>
       <c r="O305" t="str">
         <v/>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>JABAT</v>
+        <v>HOWARD</v>
       </c>
       <c r="B306" t="str">
-        <v>CROQUEVIELLE</v>
+        <v>DONOSO</v>
       </c>
       <c r="C306" t="str">
-        <v>JOSÉ TOMÁS</v>
+        <v>Jose Miguel</v>
       </c>
       <c r="D306" t="str">
-        <v>24400105K</v>
+        <v>249959561</v>
       </c>
       <c r="E306" t="str">
-        <v>24400105-K</v>
+        <v>249959561</v>
       </c>
       <c r="F306">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="G306" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H306" t="str">
         <v>Masculino</v>
       </c>
       <c r="I306" t="str">
-        <v>ART</v>
+        <v>CLP</v>
       </c>
       <c r="J306" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K306" t="str">
         <v>Sí</v>
       </c>
       <c r="L306" t="str">
         <v>No</v>
       </c>
       <c r="M306" t="str">
         <v/>
       </c>
       <c r="N306" t="str">
         <v>CHI</v>
       </c>
       <c r="O306" t="str">
-        <v/>
+        <v>Huinganal</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>JAMAN</v>
+        <v>HUBER</v>
       </c>
       <c r="B307" t="str">
-        <v>BUCKEL</v>
+        <v>SOLIS</v>
       </c>
       <c r="C307" t="str">
-        <v>Julián</v>
+        <v>ELBA</v>
       </c>
       <c r="D307" t="str">
-        <v>255458337</v>
+        <v>235529300</v>
       </c>
       <c r="E307" t="str">
-        <v>255458337</v>
+        <v>235529300</v>
       </c>
       <c r="F307">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="G307" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H307" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I307" t="str">
-        <v>CLP</v>
+        <v>LV</v>
       </c>
       <c r="J307" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Lago Villarrica</v>
       </c>
       <c r="K307" t="str">
         <v>Sí</v>
       </c>
       <c r="L307" t="str">
         <v>No</v>
       </c>
       <c r="M307" t="str">
         <v/>
       </c>
       <c r="N307" t="str">
         <v>CHI</v>
       </c>
       <c r="O307" t="str">
-        <v>San Benito</v>
+        <v/>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>JAMAN</v>
+        <v>HUERTA</v>
       </c>
       <c r="B308" t="str">
-        <v>BUCKEL</v>
+        <v>DIAZ</v>
       </c>
       <c r="C308" t="str">
-        <v>Santiago</v>
+        <v>Diego</v>
       </c>
       <c r="D308" t="str">
-        <v>247323066</v>
+        <v>257257975</v>
       </c>
       <c r="E308" t="str">
-        <v>247323066</v>
+        <v>257257975</v>
       </c>
       <c r="F308">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="G308" t="str">
-        <v>U14</v>
+        <v>U10</v>
       </c>
       <c r="H308" t="str">
         <v>Masculino</v>
       </c>
       <c r="I308" t="str">
-        <v>CLP</v>
+        <v>CVN</v>
       </c>
       <c r="J308" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K308" t="str">
         <v>Sí</v>
       </c>
       <c r="L308" t="str">
         <v>No</v>
       </c>
       <c r="M308" t="str">
         <v/>
       </c>
       <c r="N308" t="str">
         <v>CHI</v>
       </c>
       <c r="O308" t="str">
-        <v>San Benito</v>
+        <v>Dunalastair</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>JARA</v>
+        <v>IBANEZ</v>
       </c>
       <c r="B309" t="str">
-        <v>ALVARADO</v>
+        <v>AMBIA</v>
       </c>
       <c r="C309" t="str">
-        <v>AGUSTIN</v>
+        <v>BLANCA</v>
       </c>
       <c r="D309" t="str">
-        <v>239909833</v>
+        <v>235986701</v>
       </c>
       <c r="E309" t="str">
-        <v>239909833</v>
+        <v>235986701</v>
       </c>
       <c r="F309">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="G309" t="str">
         <v>U16</v>
       </c>
       <c r="H309" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I309" t="str">
-        <v>UC</v>
+        <v>CLP</v>
       </c>
       <c r="J309" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K309" t="str">
         <v>Sí</v>
       </c>
       <c r="L309" t="str">
         <v>No</v>
       </c>
       <c r="M309" t="str">
         <v/>
       </c>
       <c r="N309" t="str">
         <v>CHI</v>
       </c>
       <c r="O309" t="str">
         <v/>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>JEQUIER</v>
+        <v>IBANEZ</v>
       </c>
       <c r="B310" t="str">
-        <v>RADEMACHER</v>
+        <v>VERGARA</v>
       </c>
       <c r="C310" t="str">
-        <v>PASCALE</v>
+        <v>JUAN EDUARDO</v>
       </c>
       <c r="D310" t="str">
-        <v>250839790</v>
+        <v>239091547</v>
       </c>
       <c r="E310" t="str">
-        <v>250839790</v>
+        <v>239091547</v>
       </c>
       <c r="F310">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="G310" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H310" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I310" t="str">
-        <v>CAO</v>
+        <v>CLP</v>
       </c>
       <c r="J310" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K310" t="str">
         <v>Sí</v>
       </c>
       <c r="L310" t="str">
         <v>No</v>
       </c>
       <c r="M310" t="str">
         <v/>
       </c>
       <c r="N310" t="str">
         <v>CHI</v>
       </c>
       <c r="O310" t="str">
         <v/>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>JONES</v>
+        <v>IBAÑEZ</v>
       </c>
       <c r="B311" t="str">
-        <v>ILLANES</v>
+        <v>VERGARA</v>
       </c>
       <c r="C311" t="str">
-        <v>AMANDA ISABELLA</v>
+        <v>Agustina</v>
       </c>
       <c r="D311" t="str">
-        <v>240101319</v>
+        <v>254626775</v>
       </c>
       <c r="E311" t="str">
-        <v>240101319</v>
+        <v>254626775</v>
       </c>
       <c r="F311">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="G311" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H311" t="str">
         <v>Femenino</v>
       </c>
       <c r="I311" t="str">
-        <v>CVN</v>
+        <v>CLP</v>
       </c>
       <c r="J311" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K311" t="str">
         <v>Sí</v>
       </c>
       <c r="L311" t="str">
         <v>No</v>
       </c>
       <c r="M311" t="str">
         <v/>
       </c>
       <c r="N311" t="str">
         <v>CHI</v>
       </c>
       <c r="O311" t="str">
-        <v/>
+        <v>San Benito</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>JUNEMANN</v>
+        <v>IBAÑEZ</v>
       </c>
       <c r="B312" t="str">
-        <v>ARANCIBIA</v>
+        <v>VERGARA</v>
       </c>
       <c r="C312" t="str">
-        <v>VICENTE</v>
+        <v>Benjamin</v>
       </c>
       <c r="D312" t="str">
-        <v>233711799</v>
+        <v>259369835</v>
       </c>
       <c r="E312" t="str">
-        <v>233711799</v>
+        <v>259369835</v>
       </c>
       <c r="F312">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="G312" t="str">
-        <v>U18</v>
+        <v>U10</v>
       </c>
       <c r="H312" t="str">
         <v>Masculino</v>
       </c>
       <c r="I312" t="str">
-        <v>CAN</v>
+        <v>CLP</v>
       </c>
       <c r="J312" t="str">
-        <v>Club Andes</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K312" t="str">
         <v>Sí</v>
       </c>
       <c r="L312" t="str">
         <v>No</v>
       </c>
       <c r="M312" t="str">
         <v/>
       </c>
       <c r="N312" t="str">
         <v>CHI</v>
       </c>
       <c r="O312" t="str">
-        <v/>
+        <v>San Benito</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>KACZMAREK</v>
+        <v>IBAÑEZ</v>
       </c>
       <c r="B313" t="str">
-        <v>HILL</v>
+        <v>VERGARA</v>
       </c>
       <c r="C313" t="str">
-        <v>AURORA</v>
+        <v>Colomba</v>
       </c>
       <c r="D313" t="str">
-        <v>A27377250</v>
+        <v>244996485</v>
       </c>
       <c r="E313" t="str">
-        <v/>
+        <v>244996485</v>
       </c>
       <c r="F313">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="G313" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H313" t="str">
         <v>Femenino</v>
       </c>
       <c r="I313" t="str">
-        <v>UC</v>
+        <v>CLP</v>
       </c>
       <c r="J313" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K313" t="str">
         <v>Sí</v>
       </c>
       <c r="L313" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M313" t="str">
-        <v>A27377250</v>
+        <v/>
       </c>
       <c r="N313" t="str">
-        <v>USA</v>
+        <v>CHI</v>
       </c>
       <c r="O313" t="str">
-        <v/>
+        <v>San Benito</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>KACZMAREK</v>
+        <v>IBAÑEZ</v>
       </c>
       <c r="B314" t="str">
-        <v>HILL</v>
+        <v>AMBIA</v>
       </c>
       <c r="C314" t="str">
-        <v>SOPHAIA</v>
+        <v>Juan Diego</v>
       </c>
       <c r="D314" t="str">
-        <v>A27377251</v>
+        <v>247300449</v>
       </c>
       <c r="E314" t="str">
-        <v/>
+        <v>247300449</v>
       </c>
       <c r="F314">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="G314" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H314" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I314" t="str">
-        <v>UC</v>
+        <v>CLP</v>
       </c>
       <c r="J314" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K314" t="str">
         <v>Sí</v>
       </c>
       <c r="L314" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M314" t="str">
-        <v>A27377251</v>
+        <v/>
       </c>
       <c r="N314" t="str">
-        <v>USA</v>
+        <v>CHI</v>
       </c>
       <c r="O314" t="str">
-        <v>Extranjero</v>
+        <v>San Benito</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>KAUKAB</v>
+        <v>IHNEN</v>
       </c>
       <c r="B315" t="str">
-        <v/>
+        <v>ERRAZURIZ</v>
       </c>
       <c r="C315" t="str">
-        <v>Farah</v>
+        <v>Amelia</v>
       </c>
       <c r="D315" t="str">
-        <v>AL182241</v>
+        <v>24885734K</v>
       </c>
       <c r="E315" t="str">
-        <v/>
+        <v>24885734K</v>
       </c>
       <c r="F315">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="G315" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H315" t="str">
         <v>Femenino</v>
       </c>
       <c r="I315" t="str">
-        <v>CVN</v>
+        <v>CAPA</v>
       </c>
       <c r="J315" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K315" t="str">
         <v>Sí</v>
       </c>
       <c r="L315" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M315" t="str">
-        <v>AL182241</v>
+        <v/>
       </c>
       <c r="N315" t="str">
         <v>CHI</v>
       </c>
       <c r="O315" t="str">
         <v/>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>KELSAY</v>
+        <v>INOSTROZA</v>
       </c>
       <c r="B316" t="str">
-        <v/>
+        <v>OLFOS</v>
       </c>
       <c r="C316" t="str">
-        <v>JAX</v>
+        <v>Salvador</v>
       </c>
       <c r="D316" t="str">
-        <v>A60982609</v>
+        <v>252858288</v>
       </c>
       <c r="E316" t="str">
-        <v/>
+        <v>252858288</v>
       </c>
       <c r="F316">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="G316" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H316" t="str">
         <v>Masculino</v>
       </c>
       <c r="I316" t="str">
-        <v>UC</v>
+        <v>LV</v>
       </c>
       <c r="J316" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Lago Villarrica</v>
       </c>
       <c r="K316" t="str">
         <v>Sí</v>
       </c>
       <c r="L316" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M316" t="str">
-        <v>A60982609</v>
+        <v/>
       </c>
       <c r="N316" t="str">
-        <v>USA</v>
+        <v>CHI</v>
       </c>
       <c r="O316" t="str">
         <v/>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>KHAMIS</v>
+        <v>IRIARTE</v>
       </c>
       <c r="B317" t="str">
-        <v>MENA</v>
+        <v>MALFANTI</v>
       </c>
       <c r="C317" t="str">
-        <v>Diego</v>
+        <v>AITOR</v>
       </c>
       <c r="D317" t="str">
-        <v>260181505</v>
+        <v>23881846K</v>
       </c>
       <c r="E317" t="str">
-        <v>260181505</v>
+        <v>23881846K</v>
       </c>
       <c r="F317">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="G317" t="str">
-        <v>U10</v>
+        <v>U16</v>
       </c>
       <c r="H317" t="str">
         <v>Masculino</v>
       </c>
       <c r="I317" t="str">
-        <v>CAN</v>
+        <v>ART</v>
       </c>
       <c r="J317" t="str">
-        <v>Club Andes</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K317" t="str">
         <v>Sí</v>
       </c>
       <c r="L317" t="str">
         <v>No</v>
       </c>
       <c r="M317" t="str">
         <v/>
       </c>
       <c r="N317" t="str">
         <v>CHI</v>
       </c>
       <c r="O317" t="str">
-        <v>Craighouse</v>
+        <v/>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>KHAMIS</v>
+        <v>IZQUIERDO</v>
       </c>
       <c r="B318" t="str">
-        <v>MENA</v>
+        <v>SANTULLO</v>
       </c>
       <c r="C318" t="str">
-        <v>Mia</v>
+        <v>AUGUSTO</v>
       </c>
       <c r="D318" t="str">
-        <v>260181858</v>
+        <v>247542914</v>
       </c>
       <c r="E318" t="str">
-        <v>260181858</v>
+        <v>247542914</v>
       </c>
       <c r="F318">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="G318" t="str">
-        <v>U10</v>
+        <v>U14</v>
       </c>
       <c r="H318" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I318" t="str">
-        <v>CAN</v>
+        <v>UC</v>
       </c>
       <c r="J318" t="str">
-        <v>Club Andes</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K318" t="str">
         <v>Sí</v>
       </c>
       <c r="L318" t="str">
         <v>No</v>
       </c>
       <c r="M318" t="str">
         <v/>
       </c>
       <c r="N318" t="str">
         <v>CHI</v>
       </c>
       <c r="O318" t="str">
-        <v>Craighouse</v>
+        <v>Cumbres</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>KLINE</v>
+        <v>IZQUIERDO</v>
       </c>
       <c r="B319" t="str">
-        <v>KLINE</v>
+        <v>SANTULLO</v>
       </c>
       <c r="C319" t="str">
-        <v>Diego</v>
+        <v>CRISTOBAL</v>
       </c>
       <c r="D319" t="str">
-        <v>490368477</v>
+        <v>243052513</v>
       </c>
       <c r="E319" t="str">
-        <v/>
+        <v>24305251-3</v>
       </c>
       <c r="F319">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="G319" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H319" t="str">
         <v>Masculino</v>
       </c>
       <c r="I319" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J319" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K319" t="str">
         <v>Sí</v>
       </c>
       <c r="L319" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M319" t="str">
-        <v>490368477</v>
+        <v/>
       </c>
       <c r="N319" t="str">
         <v>CHI</v>
       </c>
       <c r="O319" t="str">
-        <v>Nido de Aguilas</v>
+        <v/>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>KNAPP</v>
+        <v>IZQUIERDO</v>
       </c>
       <c r="B320" t="str">
-        <v>MOYA</v>
+        <v>BOETSCH</v>
       </c>
       <c r="C320" t="str">
-        <v>RAFAELA</v>
+        <v>FELIPE</v>
       </c>
       <c r="D320" t="str">
-        <v>237109740</v>
+        <v>256340704</v>
       </c>
       <c r="E320" t="str">
-        <v>237109740</v>
+        <v>256340704</v>
       </c>
       <c r="F320">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="G320" t="str">
-        <v>U16</v>
+        <v>U10</v>
       </c>
       <c r="H320" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I320" t="str">
-        <v>CAPA</v>
+        <v>UC</v>
       </c>
       <c r="J320" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K320" t="str">
         <v>Sí</v>
       </c>
       <c r="L320" t="str">
         <v>No</v>
       </c>
       <c r="M320" t="str">
         <v/>
       </c>
       <c r="N320" t="str">
         <v>CHI</v>
       </c>
       <c r="O320" t="str">
-        <v/>
+        <v>Huinganal</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>KRAUSE</v>
+        <v>IZQUIERDO</v>
       </c>
       <c r="B321" t="str">
-        <v>GUTIERREZ</v>
+        <v>BOETSCH</v>
       </c>
       <c r="C321" t="str">
-        <v>JOSE GREGORIO</v>
+        <v>GUADALUPE</v>
       </c>
       <c r="D321" t="str">
-        <v>240010763</v>
+        <v>243951976</v>
       </c>
       <c r="E321" t="str">
-        <v>240010763</v>
+        <v>24395197-6</v>
       </c>
       <c r="F321">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="G321" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H321" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I321" t="str">
-        <v>CVN</v>
+        <v>UC</v>
       </c>
       <c r="J321" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K321" t="str">
         <v>Sí</v>
       </c>
       <c r="L321" t="str">
         <v>No</v>
       </c>
       <c r="M321" t="str">
         <v/>
       </c>
       <c r="N321" t="str">
         <v>CHI</v>
       </c>
       <c r="O321" t="str">
         <v/>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>KUBICK</v>
+        <v>IZQUIERDO</v>
       </c>
       <c r="B322" t="str">
-        <v>LESSER</v>
+        <v>BOETSCH</v>
       </c>
       <c r="C322" t="str">
-        <v>Antonio</v>
+        <v>RODRIGO</v>
       </c>
       <c r="D322" t="str">
-        <v>232776323</v>
+        <v>248989858</v>
       </c>
       <c r="E322" t="str">
-        <v>232776323</v>
+        <v>248989858</v>
       </c>
       <c r="F322">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="G322" t="str">
-        <v>U18</v>
+        <v>U12</v>
       </c>
       <c r="H322" t="str">
         <v>Masculino</v>
       </c>
       <c r="I322" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J322" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K322" t="str">
         <v>Sí</v>
       </c>
       <c r="L322" t="str">
         <v>No</v>
       </c>
       <c r="M322" t="str">
         <v/>
       </c>
       <c r="N322" t="str">
         <v>CHI</v>
       </c>
       <c r="O322" t="str">
-        <v/>
+        <v>Huinganal</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>KUBICK</v>
+        <v>JABAT</v>
       </c>
       <c r="B323" t="str">
-        <v>LESSER</v>
+        <v>CROQUEVIELLE</v>
       </c>
       <c r="C323" t="str">
-        <v>Jacinta</v>
+        <v>FRANCISCA</v>
       </c>
       <c r="D323" t="str">
-        <v>250506031</v>
+        <v>237159500</v>
       </c>
       <c r="E323" t="str">
-        <v>250506031</v>
+        <v>237159500</v>
       </c>
       <c r="F323">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="G323" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H323" t="str">
         <v>Femenino</v>
       </c>
       <c r="I323" t="str">
-        <v>CLP</v>
+        <v>ART</v>
       </c>
       <c r="J323" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K323" t="str">
         <v>Sí</v>
       </c>
       <c r="L323" t="str">
         <v>No</v>
       </c>
       <c r="M323" t="str">
         <v/>
       </c>
       <c r="N323" t="str">
         <v>CHI</v>
       </c>
       <c r="O323" t="str">
-        <v>Villa Maria Academy</v>
+        <v/>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>KUBICK</v>
+        <v>JABAT</v>
       </c>
       <c r="B324" t="str">
-        <v>LESSER</v>
+        <v>CROQUEVIELLE</v>
       </c>
       <c r="C324" t="str">
-        <v>OLGUITA</v>
+        <v>JOSÉ TOMÁS</v>
       </c>
       <c r="D324" t="str">
-        <v>239679838</v>
+        <v>24400105K</v>
       </c>
       <c r="E324" t="str">
-        <v>239679838</v>
+        <v>24400105-K</v>
       </c>
       <c r="F324">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="G324" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H324" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I324" t="str">
-        <v>CLP</v>
+        <v>ART</v>
       </c>
       <c r="J324" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K324" t="str">
         <v>Sí</v>
       </c>
       <c r="L324" t="str">
         <v>No</v>
       </c>
       <c r="M324" t="str">
         <v/>
       </c>
       <c r="N324" t="str">
         <v>CHI</v>
       </c>
       <c r="O324" t="str">
         <v/>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>LABRA</v>
+        <v>JAMAN</v>
       </c>
       <c r="B325" t="str">
-        <v>MARIN</v>
+        <v>BUCKEL</v>
       </c>
       <c r="C325" t="str">
-        <v>FEDERICO</v>
+        <v>Julián</v>
       </c>
       <c r="D325" t="str">
-        <v>242035445</v>
+        <v>255458337</v>
       </c>
       <c r="E325" t="str">
-        <v>24203544-5</v>
+        <v>255458337</v>
       </c>
       <c r="F325">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="G325" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H325" t="str">
         <v>Masculino</v>
       </c>
       <c r="I325" t="str">
-        <v>CVN</v>
+        <v>CLP</v>
       </c>
       <c r="J325" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K325" t="str">
         <v>Sí</v>
       </c>
       <c r="L325" t="str">
         <v>No</v>
       </c>
       <c r="M325" t="str">
         <v/>
       </c>
       <c r="N325" t="str">
         <v>CHI</v>
       </c>
       <c r="O325" t="str">
-        <v/>
+        <v>San Benito</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>LABRA</v>
+        <v>JAMAN</v>
       </c>
       <c r="B326" t="str">
-        <v>MARIN</v>
+        <v>BUCKEL</v>
       </c>
       <c r="C326" t="str">
-        <v>Leticia</v>
+        <v>Santiago</v>
       </c>
       <c r="D326" t="str">
-        <v>251138087</v>
+        <v>247323066</v>
       </c>
       <c r="E326" t="str">
-        <v>251138087</v>
+        <v>247323066</v>
       </c>
       <c r="F326">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="G326" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H326" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I326" t="str">
-        <v>CVN</v>
+        <v>CLP</v>
       </c>
       <c r="J326" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K326" t="str">
         <v>Sí</v>
       </c>
       <c r="L326" t="str">
         <v>No</v>
       </c>
       <c r="M326" t="str">
         <v/>
       </c>
       <c r="N326" t="str">
         <v>CHI</v>
       </c>
       <c r="O326" t="str">
-        <v>Los Alerces</v>
+        <v>San Benito</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>LAMA</v>
+        <v>JARA</v>
       </c>
       <c r="B327" t="str">
-        <v>KAISER</v>
+        <v>ALVARADO</v>
       </c>
       <c r="C327" t="str">
-        <v>BAUTISTA</v>
+        <v>AGUSTIN</v>
       </c>
       <c r="D327" t="str">
-        <v>235429683</v>
+        <v>239909833</v>
       </c>
       <c r="E327" t="str">
-        <v>235429683</v>
+        <v>239909833</v>
       </c>
       <c r="F327">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="G327" t="str">
         <v>U16</v>
       </c>
       <c r="H327" t="str">
         <v>Masculino</v>
       </c>
       <c r="I327" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J327" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K327" t="str">
         <v>Sí</v>
       </c>
       <c r="L327" t="str">
         <v>No</v>
       </c>
       <c r="M327" t="str">
         <v/>
       </c>
       <c r="N327" t="str">
         <v>CHI</v>
       </c>
       <c r="O327" t="str">
         <v/>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>LANDGREN</v>
+        <v>JEQUIER</v>
       </c>
       <c r="B328" t="str">
-        <v>DELPIANO</v>
+        <v>RADEMACHER</v>
       </c>
       <c r="C328" t="str">
-        <v>ALICIA</v>
+        <v>PASCALE</v>
       </c>
       <c r="D328" t="str">
-        <v>242967526</v>
+        <v>250839790</v>
       </c>
       <c r="E328" t="str">
-        <v>24296752-6</v>
+        <v>250839790</v>
       </c>
       <c r="F328">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="G328" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H328" t="str">
         <v>Femenino</v>
       </c>
       <c r="I328" t="str">
-        <v>CAN</v>
+        <v>CAO</v>
       </c>
       <c r="J328" t="str">
-        <v>Club Andes</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K328" t="str">
         <v>Sí</v>
       </c>
       <c r="L328" t="str">
         <v>No</v>
       </c>
       <c r="M328" t="str">
         <v/>
       </c>
       <c r="N328" t="str">
         <v>CHI</v>
       </c>
       <c r="O328" t="str">
         <v/>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>LANDOLT</v>
+        <v>JONES</v>
       </c>
       <c r="B329" t="str">
-        <v>HARRIS</v>
+        <v>ILLANES</v>
       </c>
       <c r="C329" t="str">
-        <v>Anette</v>
+        <v>AMANDA ISABELLA</v>
       </c>
       <c r="D329" t="str">
-        <v>250067054</v>
+        <v>240101319</v>
       </c>
       <c r="E329" t="str">
-        <v>250067054</v>
+        <v>240101319</v>
       </c>
       <c r="F329">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="G329" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H329" t="str">
         <v>Femenino</v>
       </c>
       <c r="I329" t="str">
-        <v>CAPA</v>
+        <v>CVN</v>
       </c>
       <c r="J329" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K329" t="str">
         <v>Sí</v>
       </c>
       <c r="L329" t="str">
         <v>No</v>
       </c>
       <c r="M329" t="str">
         <v/>
       </c>
       <c r="N329" t="str">
         <v>CHI</v>
       </c>
       <c r="O329" t="str">
         <v/>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>LANDOLT</v>
+        <v>JUNEMANN</v>
       </c>
       <c r="B330" t="str">
-        <v>GALLARDO</v>
+        <v>ARANCIBIA</v>
       </c>
       <c r="C330" t="str">
-        <v>Matilda</v>
+        <v>VICENTE</v>
       </c>
       <c r="D330" t="str">
-        <v>255006096</v>
+        <v>233711799</v>
       </c>
       <c r="E330" t="str">
-        <v>255006096</v>
+        <v>233711799</v>
       </c>
       <c r="F330">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="G330" t="str">
-        <v>U12</v>
+        <v>U18</v>
       </c>
       <c r="H330" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I330" t="str">
-        <v>CAPA</v>
+        <v>CAN</v>
       </c>
       <c r="J330" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club Andes</v>
       </c>
       <c r="K330" t="str">
         <v>Sí</v>
       </c>
       <c r="L330" t="str">
         <v>No</v>
       </c>
       <c r="M330" t="str">
         <v/>
       </c>
       <c r="N330" t="str">
         <v>CHI</v>
       </c>
       <c r="O330" t="str">
         <v/>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>LANDOLT</v>
+        <v>KACZMAREK</v>
       </c>
       <c r="B331" t="str">
-        <v>HARRIS</v>
+        <v>HILL</v>
       </c>
       <c r="C331" t="str">
-        <v>STEPHAN KARL</v>
+        <v>AURORA</v>
       </c>
       <c r="D331" t="str">
-        <v>241593223</v>
+        <v>A27377250</v>
       </c>
       <c r="E331" t="str">
-        <v>24159322-3</v>
+        <v/>
       </c>
       <c r="F331">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="G331" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H331" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I331" t="str">
-        <v>CAPA</v>
+        <v>UC</v>
       </c>
       <c r="J331" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K331" t="str">
         <v>Sí</v>
       </c>
       <c r="L331" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M331" t="str">
-        <v/>
+        <v>A27377250</v>
       </c>
       <c r="N331" t="str">
-        <v>CHI</v>
+        <v>USA</v>
       </c>
       <c r="O331" t="str">
         <v/>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>LANZKOWSKY</v>
+        <v>KACZMAREK</v>
       </c>
       <c r="B332" t="str">
-        <v/>
+        <v>HILL</v>
       </c>
       <c r="C332" t="str">
-        <v>YAEL</v>
+        <v>SOPHAIA</v>
       </c>
       <c r="D332" t="str">
-        <v>669187360</v>
+        <v>A27377251</v>
       </c>
       <c r="E332" t="str">
         <v/>
       </c>
       <c r="F332">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="G332" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H332" t="str">
         <v>Femenino</v>
       </c>
       <c r="I332" t="str">
-        <v>CVN</v>
+        <v>UC</v>
       </c>
       <c r="J332" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K332" t="str">
         <v>Sí</v>
       </c>
       <c r="L332" t="str">
         <v>Sí</v>
       </c>
       <c r="M332" t="str">
-        <v>669187360</v>
+        <v>A27377251</v>
       </c>
       <c r="N332" t="str">
-        <v>EXT</v>
+        <v>USA</v>
       </c>
       <c r="O332" t="str">
-        <v/>
+        <v>Extranjero</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>LANZKOWSKY</v>
+        <v>KAUKAB</v>
       </c>
       <c r="B333" t="str">
         <v/>
       </c>
       <c r="C333" t="str">
-        <v>YAEL SHIRA</v>
+        <v>Farah</v>
       </c>
       <c r="D333" t="str">
-        <v>C25772333</v>
+        <v>AL182241</v>
       </c>
       <c r="E333" t="str">
         <v/>
       </c>
       <c r="F333">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="G333" t="str">
         <v>U16</v>
       </c>
       <c r="H333" t="str">
         <v>Femenino</v>
       </c>
       <c r="I333" t="str">
         <v>CVN</v>
       </c>
       <c r="J333" t="str">
         <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K333" t="str">
         <v>Sí</v>
       </c>
       <c r="L333" t="str">
         <v>Sí</v>
       </c>
       <c r="M333" t="str">
-        <v>C25772333</v>
+        <v>AL182241</v>
       </c>
       <c r="N333" t="str">
-        <v>ISR</v>
+        <v>CHI</v>
       </c>
       <c r="O333" t="str">
         <v/>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>LARACH</v>
+        <v>KAUKAB</v>
       </c>
       <c r="B334" t="str">
-        <v>LLORENTE</v>
+        <v/>
       </c>
       <c r="C334" t="str">
-        <v>ELISA</v>
+        <v>Jameel</v>
       </c>
       <c r="D334" t="str">
-        <v>243106907</v>
+        <v>AL182242</v>
       </c>
       <c r="E334" t="str">
-        <v>24310690-7</v>
+        <v/>
       </c>
       <c r="F334">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="G334" t="str">
         <v>U14</v>
       </c>
       <c r="H334" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I334" t="str">
-        <v>CAN</v>
+        <v>CVN</v>
       </c>
       <c r="J334" t="str">
-        <v>Club Andes</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K334" t="str">
         <v>Sí</v>
       </c>
       <c r="L334" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M334" t="str">
-        <v/>
+        <v>AL182242</v>
       </c>
       <c r="N334" t="str">
-        <v>CHI</v>
+        <v>USA</v>
       </c>
       <c r="O334" t="str">
         <v/>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>LARRAIN</v>
+        <v>KAUKAB</v>
       </c>
       <c r="B335" t="str">
-        <v>BRAIN</v>
+        <v/>
       </c>
       <c r="C335" t="str">
-        <v>BELTRAN</v>
+        <v>Yasmeen</v>
       </c>
       <c r="D335" t="str">
-        <v>251395683</v>
+        <v>AL182239</v>
       </c>
       <c r="E335" t="str">
-        <v>251395683</v>
+        <v/>
       </c>
       <c r="F335">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="G335" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H335" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I335" t="str">
-        <v>UC</v>
+        <v>CVN</v>
       </c>
       <c r="J335" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K335" t="str">
         <v>Sí</v>
       </c>
       <c r="L335" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M335" t="str">
-        <v/>
+        <v>AL182239</v>
       </c>
       <c r="N335" t="str">
-        <v>CHI</v>
+        <v>USA</v>
       </c>
       <c r="O335" t="str">
-        <v>Santiago College</v>
+        <v/>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>LARRAIN</v>
+        <v>KELSAY</v>
       </c>
       <c r="B336" t="str">
-        <v>MAY</v>
+        <v/>
       </c>
       <c r="C336" t="str">
-        <v>BORJA</v>
+        <v>JAX</v>
       </c>
       <c r="D336" t="str">
-        <v>258496213</v>
+        <v>A60982609</v>
       </c>
       <c r="E336" t="str">
-        <v>258496213</v>
+        <v/>
       </c>
       <c r="F336">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="G336" t="str">
-        <v>U10</v>
+        <v>U16</v>
       </c>
       <c r="H336" t="str">
         <v>Masculino</v>
       </c>
       <c r="I336" t="str">
         <v>UC</v>
       </c>
       <c r="J336" t="str">
         <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K336" t="str">
         <v>Sí</v>
       </c>
       <c r="L336" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M336" t="str">
-        <v/>
+        <v>A60982609</v>
       </c>
       <c r="N336" t="str">
-        <v>CHI</v>
+        <v>USA</v>
       </c>
       <c r="O336" t="str">
         <v/>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>LE BAULT</v>
+        <v>KHAMIS</v>
       </c>
       <c r="B337" t="str">
-        <v>DE LA MORINIERE</v>
+        <v>MENA</v>
       </c>
       <c r="C337" t="str">
-        <v>Agustín</v>
+        <v>Diego</v>
       </c>
       <c r="D337" t="str">
-        <v>20CK05688</v>
+        <v>260181505</v>
       </c>
       <c r="E337" t="str">
-        <v/>
+        <v>260181505</v>
       </c>
       <c r="F337">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="G337" t="str">
-        <v>U14</v>
+        <v>U10</v>
       </c>
       <c r="H337" t="str">
         <v>Masculino</v>
       </c>
       <c r="I337" t="str">
-        <v>CLP</v>
+        <v>CAN</v>
       </c>
       <c r="J337" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Andes</v>
       </c>
       <c r="K337" t="str">
         <v>Sí</v>
       </c>
       <c r="L337" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M337" t="str">
-        <v>20CK05688</v>
+        <v/>
       </c>
       <c r="N337" t="str">
-        <v>FRA</v>
+        <v>CHI</v>
       </c>
       <c r="O337" t="str">
-        <v>Extranjero</v>
+        <v>Craighouse</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>LE BAULT</v>
+        <v>KHAMIS</v>
       </c>
       <c r="B338" t="str">
-        <v>DE LA MORINIERE</v>
+        <v>MENA</v>
       </c>
       <c r="C338" t="str">
-        <v>Lucas</v>
+        <v>Mia</v>
       </c>
       <c r="D338" t="str">
-        <v>22EA43245</v>
+        <v>260181858</v>
       </c>
       <c r="E338" t="str">
-        <v/>
+        <v>260181858</v>
       </c>
       <c r="F338">
         <v>2017</v>
       </c>
       <c r="G338" t="str">
         <v>U10</v>
       </c>
       <c r="H338" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I338" t="str">
-        <v>CLP</v>
+        <v>CAN</v>
       </c>
       <c r="J338" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Andes</v>
       </c>
       <c r="K338" t="str">
         <v>Sí</v>
       </c>
       <c r="L338" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M338" t="str">
-        <v>22EA43245</v>
+        <v/>
       </c>
       <c r="N338" t="str">
-        <v>FRA</v>
+        <v>CHI</v>
       </c>
       <c r="O338" t="str">
-        <v>Extranjero</v>
+        <v>Craighouse</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>LE BAULT DE LA MORINIERE</v>
+        <v>KLINE</v>
       </c>
       <c r="B339" t="str">
-        <v>LEON</v>
+        <v>KLINE</v>
       </c>
       <c r="C339" t="str">
-        <v>JUAN</v>
+        <v>Diego</v>
       </c>
       <c r="D339" t="str">
-        <v>22EA72258</v>
+        <v>490368477</v>
       </c>
       <c r="E339" t="str">
         <v/>
       </c>
       <c r="F339">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="G339" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H339" t="str">
         <v>Masculino</v>
       </c>
       <c r="I339" t="str">
         <v>CLP</v>
       </c>
       <c r="J339" t="str">
         <v>Club de Ski La Parva</v>
       </c>
       <c r="K339" t="str">
         <v>Sí</v>
       </c>
       <c r="L339" t="str">
         <v>Sí</v>
       </c>
       <c r="M339" t="str">
-        <v>22EA72258</v>
+        <v>490368477</v>
       </c>
       <c r="N339" t="str">
-        <v>FRA</v>
+        <v>CHI</v>
       </c>
       <c r="O339" t="str">
-        <v/>
+        <v>Nido de Aguilas</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>LE-BERT</v>
+        <v>KNAPP</v>
       </c>
       <c r="B340" t="str">
-        <v>RODRIGUEZ</v>
+        <v>MOYA</v>
       </c>
       <c r="C340" t="str">
-        <v>MANUEL</v>
+        <v>RAFAELA</v>
       </c>
       <c r="D340" t="str">
-        <v>239038379</v>
+        <v>237109740</v>
       </c>
       <c r="E340" t="str">
-        <v>239038379</v>
+        <v>237109740</v>
       </c>
       <c r="F340">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="G340" t="str">
         <v>U16</v>
       </c>
       <c r="H340" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I340" t="str">
-        <v>UC</v>
+        <v>CAPA</v>
       </c>
       <c r="J340" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K340" t="str">
         <v>Sí</v>
       </c>
       <c r="L340" t="str">
         <v>No</v>
       </c>
       <c r="M340" t="str">
         <v/>
       </c>
       <c r="N340" t="str">
         <v>CHI</v>
       </c>
       <c r="O340" t="str">
         <v/>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>LENA</v>
+        <v>KRAUSE</v>
       </c>
       <c r="B341" t="str">
-        <v>ANFOSSI</v>
+        <v>GUTIERREZ</v>
       </c>
       <c r="C341" t="str">
-        <v>Maria Trinidad</v>
+        <v>JOSE GREGORIO</v>
       </c>
       <c r="D341" t="str">
-        <v>256264005</v>
+        <v>240010763</v>
       </c>
       <c r="E341" t="str">
-        <v>256264005</v>
+        <v>240010763</v>
       </c>
       <c r="F341">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="G341" t="str">
-        <v>U10</v>
+        <v>U16</v>
       </c>
       <c r="H341" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I341" t="str">
-        <v>CAN</v>
+        <v>CVN</v>
       </c>
       <c r="J341" t="str">
-        <v>Club Andes</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K341" t="str">
         <v>Sí</v>
       </c>
       <c r="L341" t="str">
         <v>No</v>
       </c>
       <c r="M341" t="str">
         <v/>
       </c>
       <c r="N341" t="str">
         <v>CHI</v>
       </c>
       <c r="O341" t="str">
-        <v>Nido de Águilas</v>
+        <v/>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>LEON</v>
+        <v>KUBICK</v>
       </c>
       <c r="B342" t="str">
-        <v>DE LA CERDA</v>
+        <v>LESSER</v>
       </c>
       <c r="C342" t="str">
-        <v>DOMINGO</v>
+        <v>Antonio</v>
       </c>
       <c r="D342" t="str">
-        <v>240492105</v>
+        <v>232776323</v>
       </c>
       <c r="E342" t="str">
-        <v>240492105</v>
+        <v>232776323</v>
       </c>
       <c r="F342">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="G342" t="str">
-        <v>U16</v>
+        <v>U18</v>
       </c>
       <c r="H342" t="str">
         <v>Masculino</v>
       </c>
       <c r="I342" t="str">
-        <v>UC</v>
+        <v>CLP</v>
       </c>
       <c r="J342" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K342" t="str">
         <v>Sí</v>
       </c>
       <c r="L342" t="str">
         <v>No</v>
       </c>
       <c r="M342" t="str">
         <v/>
       </c>
       <c r="N342" t="str">
         <v>CHI</v>
       </c>
       <c r="O342" t="str">
         <v/>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>LERMANDA</v>
+        <v>KUBICK</v>
       </c>
       <c r="B343" t="str">
-        <v>IBAÑEZ</v>
+        <v>LESSER</v>
       </c>
       <c r="C343" t="str">
-        <v>MELISA</v>
+        <v>Jacinta</v>
       </c>
       <c r="D343" t="str">
-        <v>237794540</v>
+        <v>250506031</v>
       </c>
       <c r="E343" t="str">
-        <v>237794540</v>
+        <v>250506031</v>
       </c>
       <c r="F343">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="G343" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H343" t="str">
         <v>Femenino</v>
       </c>
       <c r="I343" t="str">
-        <v>CORR</v>
+        <v>CLP</v>
       </c>
       <c r="J343" t="str">
-        <v>Club de Esqui Corralco</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K343" t="str">
         <v>Sí</v>
       </c>
       <c r="L343" t="str">
         <v>No</v>
       </c>
       <c r="M343" t="str">
         <v/>
       </c>
       <c r="N343" t="str">
         <v>CHI</v>
       </c>
       <c r="O343" t="str">
-        <v/>
+        <v>Villa Maria Academy</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>LERMANDA</v>
+        <v>KUBICK</v>
       </c>
       <c r="B344" t="str">
-        <v>IBAÑEZ</v>
+        <v>LESSER</v>
       </c>
       <c r="C344" t="str">
-        <v>Maria Gracia</v>
+        <v>OLGUITA</v>
       </c>
       <c r="D344" t="str">
-        <v>245571526</v>
+        <v>239679838</v>
       </c>
       <c r="E344" t="str">
-        <v>245571526</v>
+        <v>239679838</v>
       </c>
       <c r="F344">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="G344" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H344" t="str">
         <v>Femenino</v>
       </c>
       <c r="I344" t="str">
-        <v>CORR</v>
+        <v>CLP</v>
       </c>
       <c r="J344" t="str">
-        <v>Club de Esqui Corralco</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K344" t="str">
         <v>Sí</v>
       </c>
       <c r="L344" t="str">
         <v>No</v>
       </c>
       <c r="M344" t="str">
         <v/>
       </c>
       <c r="N344" t="str">
         <v>CHI</v>
       </c>
       <c r="O344" t="str">
         <v/>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>LESSER</v>
+        <v>LABRA</v>
       </c>
       <c r="B345" t="str">
-        <v>DILL</v>
+        <v>MARIN</v>
       </c>
       <c r="C345" t="str">
-        <v>BORJA</v>
+        <v>FEDERICO</v>
       </c>
       <c r="D345" t="str">
-        <v>23585550K</v>
+        <v>242035445</v>
       </c>
       <c r="E345" t="str">
-        <v>23585550K</v>
+        <v>24203544-5</v>
       </c>
       <c r="F345">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="G345" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H345" t="str">
         <v>Masculino</v>
       </c>
       <c r="I345" t="str">
-        <v>CLP</v>
+        <v>CVN</v>
       </c>
       <c r="J345" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K345" t="str">
         <v>Sí</v>
       </c>
       <c r="L345" t="str">
         <v>No</v>
       </c>
       <c r="M345" t="str">
         <v/>
       </c>
       <c r="N345" t="str">
         <v>CHI</v>
       </c>
       <c r="O345" t="str">
         <v/>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>LESSER</v>
+        <v>LABRA</v>
       </c>
       <c r="B346" t="str">
-        <v>DILL</v>
+        <v>MARIN</v>
       </c>
       <c r="C346" t="str">
-        <v>Olimpia</v>
+        <v>Leticia</v>
       </c>
       <c r="D346" t="str">
-        <v>249552690</v>
+        <v>251138087</v>
       </c>
       <c r="E346" t="str">
-        <v>249552690</v>
+        <v>251138087</v>
       </c>
       <c r="F346">
         <v>2015</v>
       </c>
       <c r="G346" t="str">
         <v>U12</v>
       </c>
       <c r="H346" t="str">
         <v>Femenino</v>
       </c>
       <c r="I346" t="str">
-        <v>CLP</v>
+        <v>CVN</v>
       </c>
       <c r="J346" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K346" t="str">
         <v>Sí</v>
       </c>
       <c r="L346" t="str">
         <v>No</v>
       </c>
       <c r="M346" t="str">
         <v/>
       </c>
       <c r="N346" t="str">
         <v>CHI</v>
       </c>
       <c r="O346" t="str">
-        <v>The Grange School</v>
+        <v>Los Alerces</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>LEVINAO</v>
+        <v>LAMA</v>
       </c>
       <c r="B347" t="str">
-        <v>RIVERA</v>
+        <v>KAISER</v>
       </c>
       <c r="C347" t="str">
-        <v>RAYEN IGNACIA</v>
+        <v>BAUTISTA</v>
       </c>
       <c r="D347" t="str">
-        <v>253308915</v>
+        <v>235429683</v>
       </c>
       <c r="E347" t="str">
-        <v>253308915</v>
+        <v>235429683</v>
       </c>
       <c r="F347">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="G347" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H347" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I347" t="str">
-        <v>PAT</v>
+        <v>CLP</v>
       </c>
       <c r="J347" t="str">
-        <v>Club Ski Patagonia Chilena</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K347" t="str">
         <v>Sí</v>
       </c>
       <c r="L347" t="str">
         <v>No</v>
       </c>
       <c r="M347" t="str">
         <v/>
       </c>
       <c r="N347" t="str">
         <v>CHI</v>
       </c>
       <c r="O347" t="str">
         <v/>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>LEÓN</v>
+        <v>LANDGREN</v>
       </c>
       <c r="B348" t="str">
-        <v>VALDERRAMA</v>
+        <v>DELPIANO</v>
       </c>
       <c r="C348" t="str">
-        <v>CAROLINA</v>
+        <v>ALICIA</v>
       </c>
       <c r="D348" t="str">
-        <v>243393639</v>
+        <v>242967526</v>
       </c>
       <c r="E348" t="str">
-        <v>24339363-9</v>
+        <v>24296752-6</v>
       </c>
       <c r="F348">
         <v>2013</v>
       </c>
       <c r="G348" t="str">
         <v>U14</v>
       </c>
       <c r="H348" t="str">
         <v>Femenino</v>
       </c>
       <c r="I348" t="str">
-        <v>CLP</v>
+        <v>CAN</v>
       </c>
       <c r="J348" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Andes</v>
       </c>
       <c r="K348" t="str">
         <v>Sí</v>
       </c>
       <c r="L348" t="str">
         <v>No</v>
       </c>
       <c r="M348" t="str">
         <v/>
       </c>
       <c r="N348" t="str">
         <v>CHI</v>
       </c>
       <c r="O348" t="str">
         <v/>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>LEÓN</v>
+        <v>LANDOLT</v>
       </c>
       <c r="B349" t="str">
-        <v>VALDERRAMA</v>
+        <v>HARRIS</v>
       </c>
       <c r="C349" t="str">
-        <v>Emiliana</v>
+        <v>Anette</v>
       </c>
       <c r="D349" t="str">
-        <v>253748575</v>
+        <v>250067054</v>
       </c>
       <c r="E349" t="str">
-        <v>253748575</v>
+        <v>250067054</v>
       </c>
       <c r="F349">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="G349" t="str">
         <v>U12</v>
       </c>
       <c r="H349" t="str">
         <v>Femenino</v>
       </c>
       <c r="I349" t="str">
-        <v>CLP</v>
+        <v>CAPA</v>
       </c>
       <c r="J349" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K349" t="str">
         <v>Sí</v>
       </c>
       <c r="L349" t="str">
         <v>No</v>
       </c>
       <c r="M349" t="str">
         <v/>
       </c>
       <c r="N349" t="str">
         <v>CHI</v>
       </c>
       <c r="O349" t="str">
-        <v>Los Andes</v>
+        <v/>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>LEÓN</v>
+        <v>LANDOLT</v>
       </c>
       <c r="B350" t="str">
-        <v>KARZULOVIC</v>
+        <v>GALLARDO</v>
       </c>
       <c r="C350" t="str">
-        <v>Jose Joaquín</v>
+        <v>Matilda</v>
       </c>
       <c r="D350" t="str">
-        <v>252364714</v>
+        <v>255006096</v>
       </c>
       <c r="E350" t="str">
-        <v>252364714</v>
+        <v>255006096</v>
       </c>
       <c r="F350">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G350" t="str">
         <v>U12</v>
       </c>
       <c r="H350" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I350" t="str">
-        <v>CLP</v>
+        <v>CAPA</v>
       </c>
       <c r="J350" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K350" t="str">
         <v>Sí</v>
       </c>
       <c r="L350" t="str">
         <v>No</v>
       </c>
       <c r="M350" t="str">
         <v/>
       </c>
       <c r="N350" t="str">
         <v>CHI</v>
       </c>
       <c r="O350" t="str">
-        <v>Cordillera</v>
+        <v/>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>LEÓN</v>
+        <v>LANDOLT</v>
       </c>
       <c r="B351" t="str">
-        <v>KARZULOVIC</v>
+        <v>HARRIS</v>
       </c>
       <c r="C351" t="str">
-        <v>Lucía</v>
+        <v>STEPHAN KARL</v>
       </c>
       <c r="D351" t="str">
-        <v>259992729</v>
+        <v>241593223</v>
       </c>
       <c r="E351" t="str">
-        <v>259992729</v>
+        <v>24159322-3</v>
       </c>
       <c r="F351">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="G351" t="str">
-        <v>U10</v>
+        <v>U14</v>
       </c>
       <c r="H351" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I351" t="str">
-        <v>CLP</v>
+        <v>CAPA</v>
       </c>
       <c r="J351" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K351" t="str">
         <v>Sí</v>
       </c>
       <c r="L351" t="str">
         <v>No</v>
       </c>
       <c r="M351" t="str">
         <v/>
       </c>
       <c r="N351" t="str">
         <v>CHI</v>
       </c>
       <c r="O351" t="str">
-        <v>Los Andes</v>
+        <v/>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>LINNEBERG</v>
+        <v>LANZKOWSKY</v>
       </c>
       <c r="B352" t="str">
-        <v>CARRETERO</v>
+        <v/>
       </c>
       <c r="C352" t="str">
-        <v>MATHIAS</v>
+        <v>YAEL</v>
       </c>
       <c r="D352" t="str">
-        <v>242512391</v>
+        <v>669187360</v>
       </c>
       <c r="E352" t="str">
-        <v>24251239-1</v>
+        <v/>
       </c>
       <c r="F352">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="G352" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H352" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I352" t="str">
-        <v>CLP</v>
+        <v>CVN</v>
       </c>
       <c r="J352" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K352" t="str">
         <v>Sí</v>
       </c>
       <c r="L352" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M352" t="str">
-        <v/>
+        <v>669187360</v>
       </c>
       <c r="N352" t="str">
-        <v>CHI</v>
+        <v>EXT</v>
       </c>
       <c r="O352" t="str">
         <v/>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>LIOI</v>
+        <v>LANZKOWSKY</v>
       </c>
       <c r="B353" t="str">
-        <v>ARRIAGADA</v>
+        <v/>
       </c>
       <c r="C353" t="str">
-        <v>MICHELE MARTINO</v>
+        <v>YAEL SHIRA</v>
       </c>
       <c r="D353" t="str">
-        <v>240296535</v>
+        <v>C25772333</v>
       </c>
       <c r="E353" t="str">
-        <v>240296535</v>
+        <v/>
       </c>
       <c r="F353">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="G353" t="str">
         <v>U16</v>
       </c>
       <c r="H353" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I353" t="str">
-        <v>CEC</v>
+        <v>CVN</v>
       </c>
       <c r="J353" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K353" t="str">
         <v>Sí</v>
       </c>
       <c r="L353" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M353" t="str">
-        <v/>
+        <v>C25772333</v>
       </c>
       <c r="N353" t="str">
-        <v>CHI</v>
+        <v>ISR</v>
       </c>
       <c r="O353" t="str">
         <v/>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>LIRA</v>
+        <v>LARACH</v>
       </c>
       <c r="B354" t="str">
-        <v>CASAS</v>
+        <v>LLORENTE</v>
       </c>
       <c r="C354" t="str">
-        <v>IGNACIA</v>
+        <v>ELISA</v>
       </c>
       <c r="D354" t="str">
-        <v>238774861</v>
+        <v>243106907</v>
       </c>
       <c r="E354" t="str">
-        <v>238774861</v>
+        <v>24310690-7</v>
       </c>
       <c r="F354">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="G354" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H354" t="str">
         <v>Femenino</v>
       </c>
       <c r="I354" t="str">
-        <v>CAPA</v>
+        <v>CAN</v>
       </c>
       <c r="J354" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club Andes</v>
       </c>
       <c r="K354" t="str">
         <v>Sí</v>
       </c>
       <c r="L354" t="str">
         <v>No</v>
       </c>
       <c r="M354" t="str">
         <v/>
       </c>
       <c r="N354" t="str">
         <v>CHI</v>
       </c>
       <c r="O354" t="str">
         <v/>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>LIRA</v>
+        <v>LARRAIN</v>
       </c>
       <c r="B355" t="str">
-        <v>CASAS</v>
+        <v>BRAIN</v>
       </c>
       <c r="C355" t="str">
-        <v>JOAQUIN</v>
+        <v>BELTRAN</v>
       </c>
       <c r="D355" t="str">
-        <v>238775086</v>
+        <v>251395683</v>
       </c>
       <c r="E355" t="str">
-        <v>238775086</v>
+        <v>251395683</v>
       </c>
       <c r="F355">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="G355" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H355" t="str">
         <v>Masculino</v>
       </c>
       <c r="I355" t="str">
-        <v>CAPA</v>
+        <v>UC</v>
       </c>
       <c r="J355" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K355" t="str">
         <v>Sí</v>
       </c>
       <c r="L355" t="str">
         <v>No</v>
       </c>
       <c r="M355" t="str">
         <v/>
       </c>
       <c r="N355" t="str">
         <v>CHI</v>
       </c>
       <c r="O355" t="str">
-        <v/>
+        <v>Santiago College</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>LIVINGSTON</v>
+        <v>LARRAIN</v>
       </c>
       <c r="B356" t="str">
-        <v>DELARD</v>
+        <v>MAY</v>
       </c>
       <c r="C356" t="str">
-        <v>AMPARO</v>
+        <v>BORJA</v>
       </c>
       <c r="D356" t="str">
-        <v>24224897K</v>
+        <v>258496213</v>
       </c>
       <c r="E356" t="str">
-        <v>24224897-K</v>
+        <v>258496213</v>
       </c>
       <c r="F356">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="G356" t="str">
-        <v>U14</v>
+        <v>U10</v>
       </c>
       <c r="H356" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I356" t="str">
-        <v>CAPA</v>
+        <v>UC</v>
       </c>
       <c r="J356" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K356" t="str">
         <v>Sí</v>
       </c>
       <c r="L356" t="str">
         <v>No</v>
       </c>
       <c r="M356" t="str">
         <v/>
       </c>
       <c r="N356" t="str">
         <v>CHI</v>
       </c>
       <c r="O356" t="str">
         <v/>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>LIVINGSTON</v>
+        <v>LASSERRE</v>
       </c>
       <c r="B357" t="str">
-        <v>DELARD</v>
+        <v>REICHERT</v>
       </c>
       <c r="C357" t="str">
-        <v>Elisa</v>
+        <v>Ignacio</v>
       </c>
       <c r="D357" t="str">
-        <v>251077665</v>
+        <v>259811414</v>
       </c>
       <c r="E357" t="str">
-        <v>251077665</v>
+        <v>25.981.141-4</v>
       </c>
       <c r="F357">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="G357" t="str">
-        <v>U12</v>
+        <v>U10</v>
       </c>
       <c r="H357" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I357" t="str">
-        <v>CAPA</v>
+        <v>UC</v>
       </c>
       <c r="J357" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K357" t="str">
         <v>Sí</v>
       </c>
       <c r="L357" t="str">
         <v>No</v>
       </c>
       <c r="M357" t="str">
         <v/>
       </c>
       <c r="N357" t="str">
         <v>CHI</v>
       </c>
       <c r="O357" t="str">
         <v/>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>LLANOS</v>
+        <v>LE BAULT</v>
       </c>
       <c r="B358" t="str">
-        <v>BARBERA</v>
+        <v>DE LA MORINIERE</v>
       </c>
       <c r="C358" t="str">
-        <v>Fernanda</v>
+        <v>Agustín</v>
       </c>
       <c r="D358" t="str">
-        <v>25104385K</v>
+        <v>20CK05688</v>
       </c>
       <c r="E358" t="str">
-        <v>25104385K</v>
+        <v/>
       </c>
       <c r="F358">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="G358" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H358" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I358" t="str">
-        <v>LV</v>
+        <v>CLP</v>
       </c>
       <c r="J358" t="str">
-        <v>Club Deportivo Lago Villarrica</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K358" t="str">
         <v>Sí</v>
       </c>
       <c r="L358" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M358" t="str">
-        <v/>
+        <v>20CK05688</v>
       </c>
       <c r="N358" t="str">
-        <v>CHI</v>
+        <v>FRA</v>
       </c>
       <c r="O358" t="str">
-        <v/>
+        <v>Extranjero</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>LOMBARDO</v>
+        <v>LE BAULT</v>
       </c>
       <c r="B359" t="str">
-        <v>SANTANA</v>
+        <v>DE LA MORINIERE</v>
       </c>
       <c r="C359" t="str">
-        <v>OLIVIA</v>
+        <v>Lucas</v>
       </c>
       <c r="D359" t="str">
-        <v>253105607</v>
+        <v>22EA43245</v>
       </c>
       <c r="E359" t="str">
-        <v>253105607</v>
+        <v/>
       </c>
       <c r="F359">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="G359" t="str">
-        <v>U16</v>
+        <v>U10</v>
       </c>
       <c r="H359" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I359" t="str">
-        <v>CVN</v>
+        <v>CLP</v>
       </c>
       <c r="J359" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K359" t="str">
         <v>Sí</v>
       </c>
       <c r="L359" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M359" t="str">
-        <v/>
+        <v>22EA43245</v>
       </c>
       <c r="N359" t="str">
-        <v>CHI</v>
+        <v>FRA</v>
       </c>
       <c r="O359" t="str">
-        <v/>
+        <v>Extranjero</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>LOPEZ</v>
+        <v>LE BAULT DE LA MORINIERE</v>
       </c>
       <c r="B360" t="str">
-        <v>BORAGK</v>
+        <v>LEON</v>
       </c>
       <c r="C360" t="str">
-        <v>ELENA</v>
+        <v>JUAN</v>
       </c>
       <c r="D360" t="str">
-        <v>238760054</v>
+        <v>22EA72258</v>
       </c>
       <c r="E360" t="str">
-        <v>238760054</v>
+        <v/>
       </c>
       <c r="F360">
         <v>2012</v>
       </c>
       <c r="G360" t="str">
         <v>U16</v>
       </c>
       <c r="H360" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I360" t="str">
-        <v>CVN</v>
+        <v>CLP</v>
       </c>
       <c r="J360" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K360" t="str">
         <v>Sí</v>
       </c>
       <c r="L360" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M360" t="str">
-        <v/>
+        <v>22EA72258</v>
       </c>
       <c r="N360" t="str">
-        <v>CHI</v>
+        <v>FRA</v>
       </c>
       <c r="O360" t="str">
         <v/>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>LOPEZ</v>
+        <v>LE-BERT</v>
       </c>
       <c r="B361" t="str">
-        <v>BORAGK</v>
+        <v>RODRIGUEZ</v>
       </c>
       <c r="C361" t="str">
-        <v>GASTON ALFONSO</v>
+        <v>MANUEL</v>
       </c>
       <c r="D361" t="str">
-        <v>234440845</v>
+        <v>239038379</v>
       </c>
       <c r="E361" t="str">
-        <v>234440845</v>
+        <v>239038379</v>
       </c>
       <c r="F361">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="G361" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H361" t="str">
         <v>Masculino</v>
       </c>
       <c r="I361" t="str">
-        <v>CVN</v>
+        <v>UC</v>
       </c>
       <c r="J361" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K361" t="str">
         <v>Sí</v>
       </c>
       <c r="L361" t="str">
         <v>No</v>
       </c>
       <c r="M361" t="str">
         <v/>
       </c>
       <c r="N361" t="str">
         <v>CHI</v>
       </c>
       <c r="O361" t="str">
         <v/>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>LOPEZ</v>
+        <v>LENA</v>
       </c>
       <c r="B362" t="str">
-        <v/>
+        <v>ANFOSSI</v>
       </c>
       <c r="C362" t="str">
-        <v>MARINA</v>
+        <v>Maria Trinidad</v>
       </c>
       <c r="D362" t="str">
-        <v>234064819</v>
+        <v>256264005</v>
       </c>
       <c r="E362" t="str">
-        <v>234064819</v>
+        <v>256264005</v>
       </c>
       <c r="F362">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="G362" t="str">
-        <v>U18</v>
+        <v>U10</v>
       </c>
       <c r="H362" t="str">
         <v>Femenino</v>
       </c>
       <c r="I362" t="str">
-        <v>CEC</v>
+        <v>CAN</v>
       </c>
       <c r="J362" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club Andes</v>
       </c>
       <c r="K362" t="str">
         <v>Sí</v>
       </c>
       <c r="L362" t="str">
         <v>No</v>
       </c>
       <c r="M362" t="str">
         <v/>
       </c>
       <c r="N362" t="str">
         <v>CHI</v>
       </c>
       <c r="O362" t="str">
-        <v/>
+        <v>Nido de Águilas</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>LUKSIC</v>
+        <v>LEON</v>
       </c>
       <c r="B363" t="str">
-        <v>ALMONACID</v>
+        <v>DE LA CERDA</v>
       </c>
       <c r="C363" t="str">
-        <v>Ivan</v>
+        <v>DOMINGO</v>
       </c>
       <c r="D363" t="str">
-        <v>24712280K</v>
+        <v>240492105</v>
       </c>
       <c r="E363" t="str">
-        <v>24712280K</v>
+        <v>240492105</v>
       </c>
       <c r="F363">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="G363" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H363" t="str">
         <v>Masculino</v>
       </c>
       <c r="I363" t="str">
-        <v>CVN</v>
+        <v>UC</v>
       </c>
       <c r="J363" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K363" t="str">
         <v>Sí</v>
       </c>
       <c r="L363" t="str">
         <v>No</v>
       </c>
       <c r="M363" t="str">
         <v/>
       </c>
       <c r="N363" t="str">
         <v>CHI</v>
       </c>
       <c r="O363" t="str">
-        <v>San Ignacio del Bosque</v>
+        <v/>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>LÓPEZ</v>
+        <v>LERMANDA</v>
       </c>
       <c r="B364" t="str">
-        <v>CHAMORRO</v>
+        <v>IBAÑEZ</v>
       </c>
       <c r="C364" t="str">
-        <v>JACINTA</v>
+        <v>MELISA</v>
       </c>
       <c r="D364" t="str">
-        <v>24149618K</v>
+        <v>237794540</v>
       </c>
       <c r="E364" t="str">
-        <v>24149618K</v>
+        <v>237794540</v>
       </c>
       <c r="F364">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="G364" t="str">
         <v>U16</v>
       </c>
       <c r="H364" t="str">
         <v>Femenino</v>
       </c>
       <c r="I364" t="str">
-        <v>CEC</v>
+        <v>CORR</v>
       </c>
       <c r="J364" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K364" t="str">
         <v>Sí</v>
       </c>
       <c r="L364" t="str">
         <v>No</v>
       </c>
       <c r="M364" t="str">
         <v/>
       </c>
       <c r="N364" t="str">
         <v>CHI</v>
       </c>
       <c r="O364" t="str">
         <v/>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>LÓPEZ</v>
+        <v>LERMANDA</v>
       </c>
       <c r="B365" t="str">
-        <v>CHAMORRO</v>
+        <v>IBAÑEZ</v>
       </c>
       <c r="C365" t="str">
-        <v>Pascual</v>
+        <v>Maria Gracia</v>
       </c>
       <c r="D365" t="str">
-        <v>248534494</v>
+        <v>245571526</v>
       </c>
       <c r="E365" t="str">
-        <v>248534494</v>
+        <v>245571526</v>
       </c>
       <c r="F365">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="G365" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H365" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I365" t="str">
-        <v>CEC</v>
+        <v>CORR</v>
       </c>
       <c r="J365" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K365" t="str">
         <v>Sí</v>
       </c>
       <c r="L365" t="str">
         <v>No</v>
       </c>
       <c r="M365" t="str">
         <v/>
       </c>
       <c r="N365" t="str">
         <v>CHI</v>
       </c>
       <c r="O365" t="str">
-        <v>The Grange School</v>
+        <v/>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>MANDRU</v>
+        <v>LESSER</v>
       </c>
       <c r="B366" t="str">
-        <v>ROMENY</v>
+        <v>DILL</v>
       </c>
       <c r="C366" t="str">
-        <v>DOMINGA</v>
+        <v>BORJA</v>
       </c>
       <c r="D366" t="str">
-        <v>237948424</v>
+        <v>23585550K</v>
       </c>
       <c r="E366" t="str">
-        <v>237948424</v>
+        <v>23585550K</v>
       </c>
       <c r="F366">
         <v>2011</v>
       </c>
       <c r="G366" t="str">
         <v>U16</v>
       </c>
       <c r="H366" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I366" t="str">
-        <v>CAO</v>
+        <v>CLP</v>
       </c>
       <c r="J366" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K366" t="str">
         <v>Sí</v>
       </c>
       <c r="L366" t="str">
         <v>No</v>
       </c>
       <c r="M366" t="str">
         <v/>
       </c>
       <c r="N366" t="str">
         <v>CHI</v>
       </c>
       <c r="O366" t="str">
         <v/>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>MANDRU</v>
+        <v>LESSER</v>
       </c>
       <c r="B367" t="str">
-        <v>ROMENY</v>
+        <v>DILL</v>
       </c>
       <c r="C367" t="str">
-        <v>RAFAEL</v>
+        <v>Olimpia</v>
       </c>
       <c r="D367" t="str">
-        <v>245171056</v>
+        <v>249552690</v>
       </c>
       <c r="E367" t="str">
-        <v>245171056</v>
+        <v>249552690</v>
       </c>
       <c r="F367">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="G367" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H367" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I367" t="str">
-        <v>CAO</v>
+        <v>CLP</v>
       </c>
       <c r="J367" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K367" t="str">
         <v>Sí</v>
       </c>
       <c r="L367" t="str">
         <v>No</v>
       </c>
       <c r="M367" t="str">
         <v/>
       </c>
       <c r="N367" t="str">
         <v>CHI</v>
       </c>
       <c r="O367" t="str">
-        <v/>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>MANQUE</v>
+        <v>LEVINAO</v>
       </c>
       <c r="B368" t="str">
-        <v>GUERRA</v>
+        <v>RIVERA</v>
       </c>
       <c r="C368" t="str">
-        <v>CAMILA</v>
+        <v>RAYEN IGNACIA</v>
       </c>
       <c r="D368" t="str">
-        <v>242358082</v>
+        <v>253308915</v>
       </c>
       <c r="E368" t="str">
-        <v>24235808-2</v>
+        <v>253308915</v>
       </c>
       <c r="F368">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="G368" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H368" t="str">
         <v>Femenino</v>
       </c>
       <c r="I368" t="str">
-        <v>UC</v>
+        <v>PAT</v>
       </c>
       <c r="J368" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Ski Patagonia Chilena</v>
       </c>
       <c r="K368" t="str">
         <v>Sí</v>
       </c>
       <c r="L368" t="str">
         <v>No</v>
       </c>
       <c r="M368" t="str">
         <v/>
       </c>
       <c r="N368" t="str">
         <v>CHI</v>
       </c>
       <c r="O368" t="str">
         <v/>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>MARCHANT</v>
+        <v>LEÓN</v>
       </c>
       <c r="B369" t="str">
-        <v>OLGUÍN</v>
+        <v>VALDERRAMA</v>
       </c>
       <c r="C369" t="str">
-        <v>JOAQUÍN</v>
+        <v>CAROLINA</v>
       </c>
       <c r="D369" t="str">
-        <v>235205378</v>
+        <v>243393639</v>
       </c>
       <c r="E369" t="str">
-        <v>235205378</v>
+        <v>24339363-9</v>
       </c>
       <c r="F369">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="G369" t="str">
-        <v>U18</v>
+        <v>U14</v>
       </c>
       <c r="H369" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I369" t="str">
-        <v>ART</v>
+        <v>CLP</v>
       </c>
       <c r="J369" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K369" t="str">
         <v>Sí</v>
       </c>
       <c r="L369" t="str">
         <v>No</v>
       </c>
       <c r="M369" t="str">
         <v/>
       </c>
       <c r="N369" t="str">
         <v>CHI</v>
       </c>
       <c r="O369" t="str">
         <v/>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>MARIN</v>
+        <v>LEÓN</v>
       </c>
       <c r="B370" t="str">
-        <v>SOTO</v>
+        <v>VALDERRAMA</v>
       </c>
       <c r="C370" t="str">
-        <v>ANGEL</v>
+        <v>Emiliana</v>
       </c>
       <c r="D370" t="str">
-        <v>240631997</v>
+        <v>253748575</v>
       </c>
       <c r="E370" t="str">
-        <v>240631997</v>
+        <v>253748575</v>
       </c>
       <c r="F370">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="G370" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H370" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I370" t="str">
-        <v>PAT</v>
+        <v>CLP</v>
       </c>
       <c r="J370" t="str">
-        <v>Club Ski Patagonia Chilena</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K370" t="str">
         <v>Sí</v>
       </c>
       <c r="L370" t="str">
         <v>No</v>
       </c>
       <c r="M370" t="str">
         <v/>
       </c>
       <c r="N370" t="str">
         <v>CHI</v>
       </c>
       <c r="O370" t="str">
-        <v/>
+        <v>Los Andes</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>MARIN</v>
+        <v>LEÓN</v>
       </c>
       <c r="B371" t="str">
-        <v>SOTO</v>
+        <v>KARZULOVIC</v>
       </c>
       <c r="C371" t="str">
-        <v>AYLEN DAHIANA</v>
+        <v>Jose Joaquín</v>
       </c>
       <c r="D371" t="str">
-        <v>249325228</v>
+        <v>252364714</v>
       </c>
       <c r="E371" t="str">
-        <v>249325228</v>
+        <v>252364714</v>
       </c>
       <c r="F371">
         <v>2015</v>
       </c>
       <c r="G371" t="str">
         <v>U12</v>
       </c>
       <c r="H371" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I371" t="str">
-        <v>PAT</v>
+        <v>CLP</v>
       </c>
       <c r="J371" t="str">
-        <v>Club Ski Patagonia Chilena</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K371" t="str">
         <v>Sí</v>
       </c>
       <c r="L371" t="str">
         <v>No</v>
       </c>
       <c r="M371" t="str">
         <v/>
       </c>
       <c r="N371" t="str">
         <v>CHI</v>
       </c>
       <c r="O371" t="str">
-        <v/>
+        <v>Cordillera</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>MARINO</v>
+        <v>LEÓN</v>
       </c>
       <c r="B372" t="str">
-        <v>VICUÑA</v>
+        <v>KARZULOVIC</v>
       </c>
       <c r="C372" t="str">
-        <v>Elisa</v>
+        <v>Lucía</v>
       </c>
       <c r="D372" t="str">
-        <v>250919727</v>
+        <v>259992729</v>
       </c>
       <c r="E372" t="str">
-        <v>250919727</v>
+        <v>259992729</v>
       </c>
       <c r="F372">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="G372" t="str">
-        <v>U12</v>
+        <v>U10</v>
       </c>
       <c r="H372" t="str">
         <v>Femenino</v>
       </c>
       <c r="I372" t="str">
         <v>CLP</v>
       </c>
       <c r="J372" t="str">
         <v>Club de Ski La Parva</v>
       </c>
       <c r="K372" t="str">
         <v>Sí</v>
       </c>
       <c r="L372" t="str">
         <v>No</v>
       </c>
       <c r="M372" t="str">
         <v/>
       </c>
       <c r="N372" t="str">
         <v>CHI</v>
       </c>
       <c r="O372" t="str">
-        <v>San Benito</v>
+        <v>Los Andes</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>MARISIO</v>
+        <v>LINNEBERG</v>
       </c>
       <c r="B373" t="str">
-        <v>KOVACS</v>
+        <v>CARRETERO</v>
       </c>
       <c r="C373" t="str">
-        <v>Santiago</v>
+        <v>MATHIAS</v>
       </c>
       <c r="D373" t="str">
-        <v>254738255</v>
+        <v>242512391</v>
       </c>
       <c r="E373" t="str">
-        <v>254738255</v>
+        <v>24251239-1</v>
       </c>
       <c r="F373">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="G373" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H373" t="str">
         <v>Masculino</v>
       </c>
       <c r="I373" t="str">
-        <v>CVN</v>
+        <v>CLP</v>
       </c>
       <c r="J373" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K373" t="str">
         <v>Sí</v>
       </c>
       <c r="L373" t="str">
         <v>No</v>
       </c>
       <c r="M373" t="str">
         <v/>
       </c>
       <c r="N373" t="str">
         <v>CHI</v>
       </c>
       <c r="O373" t="str">
-        <v>Everest</v>
+        <v/>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>MARTIN</v>
+        <v>LIOI</v>
       </c>
       <c r="B374" t="str">
-        <v>UTHOFF</v>
+        <v>ARRIAGADA</v>
       </c>
       <c r="C374" t="str">
-        <v>JOSE</v>
+        <v>MICHELE MARTINO</v>
       </c>
       <c r="D374" t="str">
-        <v>253445203</v>
+        <v>240296535</v>
       </c>
       <c r="E374" t="str">
-        <v>253445203</v>
+        <v>240296535</v>
       </c>
       <c r="F374">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="G374" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H374" t="str">
         <v>Masculino</v>
       </c>
       <c r="I374" t="str">
-        <v>UC</v>
+        <v>CEC</v>
       </c>
       <c r="J374" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K374" t="str">
         <v>Sí</v>
       </c>
       <c r="L374" t="str">
         <v>No</v>
       </c>
       <c r="M374" t="str">
         <v/>
       </c>
       <c r="N374" t="str">
         <v>CHI</v>
       </c>
       <c r="O374" t="str">
-        <v>Newland</v>
+        <v/>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>MARTIN</v>
+        <v>LIRA</v>
       </c>
       <c r="B375" t="str">
-        <v>UTHOFF</v>
+        <v>CASAS</v>
       </c>
       <c r="C375" t="str">
-        <v>TOMAS</v>
+        <v>IGNACIA</v>
       </c>
       <c r="D375" t="str">
-        <v>237487524</v>
+        <v>238774861</v>
       </c>
       <c r="E375" t="str">
-        <v>237487524</v>
+        <v>238774861</v>
       </c>
       <c r="F375">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="G375" t="str">
         <v>U16</v>
       </c>
       <c r="H375" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I375" t="str">
-        <v>UC</v>
+        <v>CAPA</v>
       </c>
       <c r="J375" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K375" t="str">
         <v>Sí</v>
       </c>
       <c r="L375" t="str">
         <v>No</v>
       </c>
       <c r="M375" t="str">
         <v/>
       </c>
       <c r="N375" t="str">
         <v>CHI</v>
       </c>
       <c r="O375" t="str">
         <v/>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>MARTINEZ</v>
+        <v>LIRA</v>
       </c>
       <c r="B376" t="str">
-        <v>CORTES</v>
+        <v>CASAS</v>
       </c>
       <c r="C376" t="str">
-        <v>CLEMENTE</v>
+        <v>JOAQUIN</v>
       </c>
       <c r="D376" t="str">
-        <v>247426493</v>
+        <v>238775086</v>
       </c>
       <c r="E376" t="str">
-        <v>247426493</v>
+        <v>238775086</v>
       </c>
       <c r="F376">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="G376" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H376" t="str">
         <v>Masculino</v>
       </c>
       <c r="I376" t="str">
-        <v>UC</v>
+        <v>CAPA</v>
       </c>
       <c r="J376" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K376" t="str">
         <v>Sí</v>
       </c>
       <c r="L376" t="str">
         <v>No</v>
       </c>
       <c r="M376" t="str">
         <v/>
       </c>
       <c r="N376" t="str">
         <v>CHI</v>
       </c>
       <c r="O376" t="str">
-        <v>Farellones</v>
+        <v/>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>MARTINEZ</v>
+        <v>LIVINGSTON</v>
       </c>
       <c r="B377" t="str">
-        <v>ARAVENA</v>
+        <v>DELARD</v>
       </c>
       <c r="C377" t="str">
-        <v>DANIEL</v>
+        <v>AMPARO</v>
       </c>
       <c r="D377" t="str">
-        <v>24465536K</v>
+        <v>24224897K</v>
       </c>
       <c r="E377" t="str">
-        <v>24465536-K</v>
+        <v>24224897-K</v>
       </c>
       <c r="F377">
         <v>2013</v>
       </c>
       <c r="G377" t="str">
         <v>U14</v>
       </c>
       <c r="H377" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I377" t="str">
-        <v>UC</v>
+        <v>CAPA</v>
       </c>
       <c r="J377" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K377" t="str">
         <v>Sí</v>
       </c>
       <c r="L377" t="str">
         <v>No</v>
       </c>
       <c r="M377" t="str">
         <v/>
       </c>
       <c r="N377" t="str">
         <v>CHI</v>
       </c>
       <c r="O377" t="str">
         <v/>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>MARTINEZ</v>
+        <v>LIVINGSTON</v>
       </c>
       <c r="B378" t="str">
-        <v>VICHERAT</v>
+        <v>DELARD</v>
       </c>
       <c r="C378" t="str">
-        <v>VICENTE</v>
+        <v>Elisa</v>
       </c>
       <c r="D378" t="str">
-        <v>238028973</v>
+        <v>251077665</v>
       </c>
       <c r="E378" t="str">
-        <v>238028973</v>
+        <v>251077665</v>
       </c>
       <c r="F378">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="G378" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H378" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I378" t="str">
-        <v>UC</v>
+        <v>CAPA</v>
       </c>
       <c r="J378" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K378" t="str">
         <v>Sí</v>
       </c>
       <c r="L378" t="str">
         <v>No</v>
       </c>
       <c r="M378" t="str">
         <v/>
       </c>
       <c r="N378" t="str">
         <v>CHI</v>
       </c>
       <c r="O378" t="str">
         <v/>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>MARTINO</v>
+        <v>LLANOS</v>
       </c>
       <c r="B379" t="str">
-        <v>ACHURRA</v>
+        <v>BARBERA</v>
       </c>
       <c r="C379" t="str">
-        <v>JOSE</v>
+        <v>Fernanda</v>
       </c>
       <c r="D379" t="str">
-        <v>25502180K</v>
+        <v>25104385K</v>
       </c>
       <c r="E379" t="str">
-        <v>25502180K</v>
+        <v>25104385K</v>
       </c>
       <c r="F379">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="G379" t="str">
         <v>U12</v>
       </c>
       <c r="H379" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I379" t="str">
-        <v>UC</v>
+        <v>LV</v>
       </c>
       <c r="J379" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Lago Villarrica</v>
       </c>
       <c r="K379" t="str">
         <v>Sí</v>
       </c>
       <c r="L379" t="str">
         <v>No</v>
       </c>
       <c r="M379" t="str">
         <v/>
       </c>
       <c r="N379" t="str">
         <v>CHI</v>
       </c>
       <c r="O379" t="str">
-        <v>ORCHARD COLLEGE</v>
+        <v/>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>MARÍN</v>
+        <v>LOMBARDO</v>
       </c>
       <c r="B380" t="str">
-        <v>PAICE</v>
+        <v>SANTANA</v>
       </c>
       <c r="C380" t="str">
-        <v>José Miguel</v>
+        <v>OLIVIA</v>
       </c>
       <c r="D380" t="str">
-        <v>258021908</v>
+        <v>253105607</v>
       </c>
       <c r="E380" t="str">
-        <v>258021908</v>
+        <v>253105607</v>
       </c>
       <c r="F380">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="G380" t="str">
-        <v>U10</v>
+        <v>U16</v>
       </c>
       <c r="H380" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I380" t="str">
-        <v>CAPA</v>
+        <v>CVN</v>
       </c>
       <c r="J380" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K380" t="str">
         <v>Sí</v>
       </c>
       <c r="L380" t="str">
         <v>No</v>
       </c>
       <c r="M380" t="str">
         <v/>
       </c>
       <c r="N380" t="str">
         <v>CHI</v>
       </c>
       <c r="O380" t="str">
         <v/>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v>MARÍN</v>
+        <v>LOPEZ</v>
       </c>
       <c r="B381" t="str">
-        <v>PAICE</v>
+        <v>BORAGK</v>
       </c>
       <c r="C381" t="str">
-        <v>VIOLETA</v>
+        <v>ELENA</v>
       </c>
       <c r="D381" t="str">
-        <v>244564275</v>
+        <v>238760054</v>
       </c>
       <c r="E381" t="str">
-        <v>24456427-5</v>
+        <v>238760054</v>
       </c>
       <c r="F381">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="G381" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H381" t="str">
         <v>Femenino</v>
       </c>
       <c r="I381" t="str">
-        <v>CAPA</v>
+        <v>CVN</v>
       </c>
       <c r="J381" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K381" t="str">
         <v>Sí</v>
       </c>
       <c r="L381" t="str">
         <v>No</v>
       </c>
       <c r="M381" t="str">
         <v/>
       </c>
       <c r="N381" t="str">
         <v>CHI</v>
       </c>
       <c r="O381" t="str">
         <v/>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>MASSOUD</v>
+        <v>LOPEZ</v>
       </c>
       <c r="B382" t="str">
-        <v>AUSIN</v>
+        <v>BORAGK</v>
       </c>
       <c r="C382" t="str">
-        <v>JOSE</v>
+        <v>GASTON ALFONSO</v>
       </c>
       <c r="D382" t="str">
-        <v>237668634</v>
+        <v>234440845</v>
       </c>
       <c r="E382" t="str">
-        <v>237668634</v>
+        <v>234440845</v>
       </c>
       <c r="F382">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="G382" t="str">
-        <v>U16</v>
+        <v>U18</v>
       </c>
       <c r="H382" t="str">
         <v>Masculino</v>
       </c>
       <c r="I382" t="str">
-        <v>CLP</v>
+        <v>CVN</v>
       </c>
       <c r="J382" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K382" t="str">
         <v>Sí</v>
       </c>
       <c r="L382" t="str">
         <v>No</v>
       </c>
       <c r="M382" t="str">
         <v/>
       </c>
       <c r="N382" t="str">
         <v>CHI</v>
       </c>
       <c r="O382" t="str">
         <v/>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>MASSU</v>
+        <v>LOPEZ</v>
       </c>
       <c r="B383" t="str">
-        <v>SCHNEIDER</v>
+        <v/>
       </c>
       <c r="C383" t="str">
-        <v>Clara</v>
+        <v>MARINA</v>
       </c>
       <c r="D383" t="str">
-        <v>248567333</v>
+        <v>234064819</v>
       </c>
       <c r="E383" t="str">
-        <v>248567333</v>
+        <v>234064819</v>
       </c>
       <c r="F383">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="G383" t="str">
-        <v>U14</v>
+        <v>U18</v>
       </c>
       <c r="H383" t="str">
         <v>Femenino</v>
       </c>
       <c r="I383" t="str">
-        <v>CLP</v>
+        <v>CEC</v>
       </c>
       <c r="J383" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K383" t="str">
         <v>Sí</v>
       </c>
       <c r="L383" t="str">
         <v>No</v>
       </c>
       <c r="M383" t="str">
         <v/>
       </c>
       <c r="N383" t="str">
         <v>CHI</v>
       </c>
       <c r="O383" t="str">
-        <v>The Grange School</v>
+        <v/>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>MASSU</v>
+        <v>LUKSIC</v>
       </c>
       <c r="B384" t="str">
-        <v>SCHNEIDER</v>
+        <v>ALMONACID</v>
       </c>
       <c r="C384" t="str">
-        <v>Germán</v>
+        <v>Ivan</v>
       </c>
       <c r="D384" t="str">
-        <v>255429760</v>
+        <v>24712280K</v>
       </c>
       <c r="E384" t="str">
-        <v>255429760</v>
+        <v>24712280K</v>
       </c>
       <c r="F384">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="G384" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H384" t="str">
         <v>Masculino</v>
       </c>
       <c r="I384" t="str">
-        <v>CLP</v>
+        <v>CVN</v>
       </c>
       <c r="J384" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K384" t="str">
         <v>Sí</v>
       </c>
       <c r="L384" t="str">
         <v>No</v>
       </c>
       <c r="M384" t="str">
         <v/>
       </c>
       <c r="N384" t="str">
         <v>CHI</v>
       </c>
       <c r="O384" t="str">
-        <v>The Grange School</v>
+        <v>San Ignacio del Bosque</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>MASTTRIOANNI</v>
+        <v>LÓPEZ</v>
       </c>
       <c r="B385" t="str">
-        <v>MASTRIOANNI</v>
+        <v>CHAMORRO</v>
       </c>
       <c r="C385" t="str">
-        <v>VICENZO</v>
+        <v>JACINTA</v>
       </c>
       <c r="D385" t="str">
-        <v>671566198</v>
+        <v>24149618K</v>
       </c>
       <c r="E385" t="str">
-        <v/>
+        <v>24149618K</v>
       </c>
       <c r="F385">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="G385" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H385" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I385" t="str">
-        <v>ART</v>
+        <v>CEC</v>
       </c>
       <c r="J385" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K385" t="str">
         <v>Sí</v>
       </c>
       <c r="L385" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M385" t="str">
-        <v>671566198</v>
+        <v/>
       </c>
       <c r="N385" t="str">
-        <v>EXT</v>
+        <v>CHI</v>
       </c>
       <c r="O385" t="str">
         <v/>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>MATTE</v>
+        <v>LÓPEZ</v>
       </c>
       <c r="B386" t="str">
-        <v>ELTON</v>
+        <v>CHAMORRO</v>
       </c>
       <c r="C386" t="str">
-        <v>Bernardo</v>
+        <v>Pascual</v>
       </c>
       <c r="D386" t="str">
-        <v>258990560</v>
+        <v>248534494</v>
       </c>
       <c r="E386" t="str">
-        <v>258990560</v>
+        <v>248534494</v>
       </c>
       <c r="F386">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="G386" t="str">
-        <v>U10</v>
+        <v>U12</v>
       </c>
       <c r="H386" t="str">
         <v>Masculino</v>
       </c>
       <c r="I386" t="str">
-        <v>CLP</v>
+        <v>CEC</v>
       </c>
       <c r="J386" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K386" t="str">
         <v>Sí</v>
       </c>
       <c r="L386" t="str">
         <v>No</v>
       </c>
       <c r="M386" t="str">
         <v/>
       </c>
       <c r="N386" t="str">
         <v>CHI</v>
       </c>
       <c r="O386" t="str">
         <v>The Grange School</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>MATTSON</v>
+        <v>MANDRU</v>
       </c>
       <c r="B387" t="str">
-        <v>VUKASOVIC</v>
+        <v>ROMENY</v>
       </c>
       <c r="C387" t="str">
-        <v>Clemente</v>
+        <v>DOMINGA</v>
       </c>
       <c r="D387" t="str">
-        <v>247415599</v>
+        <v>237948424</v>
       </c>
       <c r="E387" t="str">
-        <v>247415599</v>
+        <v>237948424</v>
       </c>
       <c r="F387">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="G387" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H387" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I387" t="str">
-        <v>CAPA</v>
+        <v>CAO</v>
       </c>
       <c r="J387" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K387" t="str">
         <v>Sí</v>
       </c>
       <c r="L387" t="str">
         <v>No</v>
       </c>
       <c r="M387" t="str">
         <v/>
       </c>
       <c r="N387" t="str">
         <v>CHI</v>
       </c>
       <c r="O387" t="str">
         <v/>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>MATTSON</v>
+        <v>MANDRU</v>
       </c>
       <c r="B388" t="str">
-        <v>VUKASOVIC</v>
+        <v>ROMENY</v>
       </c>
       <c r="C388" t="str">
-        <v>Colomba</v>
+        <v>RAFAEL</v>
       </c>
       <c r="D388" t="str">
-        <v>247415912</v>
+        <v>245171056</v>
       </c>
       <c r="E388" t="str">
-        <v>247415912</v>
+        <v>245171056</v>
       </c>
       <c r="F388">
         <v>2014</v>
       </c>
       <c r="G388" t="str">
         <v>U14</v>
       </c>
       <c r="H388" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I388" t="str">
-        <v>CAPA</v>
+        <v>CAO</v>
       </c>
       <c r="J388" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K388" t="str">
         <v>Sí</v>
       </c>
       <c r="L388" t="str">
         <v>No</v>
       </c>
       <c r="M388" t="str">
         <v/>
       </c>
       <c r="N388" t="str">
         <v>CHI</v>
       </c>
       <c r="O388" t="str">
         <v/>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>MATULIC</v>
+        <v>MANQUE</v>
       </c>
       <c r="B389" t="str">
-        <v>MILIC</v>
+        <v>GUERRA</v>
       </c>
       <c r="C389" t="str">
-        <v>Milan</v>
+        <v>CAMILA</v>
       </c>
       <c r="D389" t="str">
-        <v>248195355</v>
+        <v>242358082</v>
       </c>
       <c r="E389" t="str">
-        <v>248195355</v>
+        <v>24235808-2</v>
       </c>
       <c r="F389">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="G389" t="str">
         <v>U14</v>
       </c>
       <c r="H389" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I389" t="str">
-        <v>CAPA</v>
+        <v>UC</v>
       </c>
       <c r="J389" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K389" t="str">
         <v>Sí</v>
       </c>
       <c r="L389" t="str">
         <v>No</v>
       </c>
       <c r="M389" t="str">
         <v/>
       </c>
       <c r="N389" t="str">
         <v>CHI</v>
       </c>
       <c r="O389" t="str">
         <v/>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>MATUS</v>
+        <v>MARCHANT</v>
       </c>
       <c r="B390" t="str">
-        <v>MEYNET</v>
+        <v>OLGUÍN</v>
       </c>
       <c r="C390" t="str">
-        <v>Benjamin</v>
+        <v>JOAQUÍN</v>
       </c>
       <c r="D390" t="str">
-        <v>247837566</v>
+        <v>235205378</v>
       </c>
       <c r="E390" t="str">
-        <v>247837566</v>
+        <v>235205378</v>
       </c>
       <c r="F390">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="G390" t="str">
-        <v>U14</v>
+        <v>U18</v>
       </c>
       <c r="H390" t="str">
         <v>Masculino</v>
       </c>
       <c r="I390" t="str">
         <v>ART</v>
       </c>
       <c r="J390" t="str">
         <v>Club Deportivo Arski</v>
       </c>
       <c r="K390" t="str">
         <v>Sí</v>
       </c>
       <c r="L390" t="str">
         <v>No</v>
       </c>
       <c r="M390" t="str">
         <v/>
       </c>
       <c r="N390" t="str">
         <v>CHI</v>
       </c>
       <c r="O390" t="str">
-        <v>Dunalastair</v>
+        <v/>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>MAURIZ</v>
+        <v>MARIN</v>
       </c>
       <c r="B391" t="str">
-        <v>ORTA</v>
+        <v>SOTO</v>
       </c>
       <c r="C391" t="str">
-        <v>Mía</v>
+        <v>ANGEL</v>
       </c>
       <c r="D391" t="str">
-        <v>25837942K</v>
+        <v>240631997</v>
       </c>
       <c r="E391" t="str">
-        <v>25837942K</v>
+        <v>240631997</v>
       </c>
       <c r="F391">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="G391" t="str">
-        <v>U10</v>
+        <v>U16</v>
       </c>
       <c r="H391" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I391" t="str">
-        <v>CLP</v>
+        <v>PAT</v>
       </c>
       <c r="J391" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Ski Patagonia Chilena</v>
       </c>
       <c r="K391" t="str">
         <v>Sí</v>
       </c>
       <c r="L391" t="str">
         <v>No</v>
       </c>
       <c r="M391" t="str">
         <v/>
       </c>
       <c r="N391" t="str">
         <v>CHI</v>
       </c>
       <c r="O391" t="str">
-        <v>Farellones</v>
+        <v/>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>MEDEL</v>
+        <v>MARIN</v>
       </c>
       <c r="B392" t="str">
-        <v>VALDES</v>
+        <v>SOTO</v>
       </c>
       <c r="C392" t="str">
-        <v>Perla</v>
+        <v>AYLEN DAHIANA</v>
       </c>
       <c r="D392" t="str">
-        <v>247609601</v>
+        <v>249325228</v>
       </c>
       <c r="E392" t="str">
-        <v>247609601</v>
+        <v>249325228</v>
       </c>
       <c r="F392">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="G392" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H392" t="str">
         <v>Femenino</v>
       </c>
       <c r="I392" t="str">
-        <v>CVN</v>
+        <v>PAT</v>
       </c>
       <c r="J392" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Ski Patagonia Chilena</v>
       </c>
       <c r="K392" t="str">
         <v>Sí</v>
       </c>
       <c r="L392" t="str">
         <v>No</v>
       </c>
       <c r="M392" t="str">
         <v/>
       </c>
       <c r="N392" t="str">
         <v>CHI</v>
       </c>
       <c r="O392" t="str">
-        <v>Saint George</v>
+        <v/>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>MELNICK</v>
+        <v>MARINO</v>
       </c>
       <c r="B393" t="str">
-        <v>NEVEA</v>
+        <v>VICUÑA</v>
       </c>
       <c r="C393" t="str">
-        <v>Matías</v>
+        <v>Elisa</v>
       </c>
       <c r="D393" t="str">
-        <v>25361420K</v>
+        <v>250919727</v>
       </c>
       <c r="E393" t="str">
-        <v>25361420K</v>
+        <v>250919727</v>
       </c>
       <c r="F393">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="G393" t="str">
         <v>U12</v>
       </c>
       <c r="H393" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I393" t="str">
-        <v>CVN</v>
+        <v>CLP</v>
       </c>
       <c r="J393" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K393" t="str">
         <v>Sí</v>
       </c>
       <c r="L393" t="str">
         <v>No</v>
       </c>
       <c r="M393" t="str">
         <v/>
       </c>
       <c r="N393" t="str">
         <v>CHI</v>
       </c>
       <c r="O393" t="str">
-        <v>Instituto Ebreo</v>
+        <v>San Benito</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>MILLAN</v>
+        <v>MARISIO</v>
       </c>
       <c r="B394" t="str">
-        <v>KING</v>
+        <v>KOVACS</v>
       </c>
       <c r="C394" t="str">
-        <v>AGUSTIN</v>
+        <v>Santiago</v>
       </c>
       <c r="D394" t="str">
-        <v>241014703</v>
+        <v>254738255</v>
       </c>
       <c r="E394" t="str">
-        <v>241014703</v>
+        <v>254738255</v>
       </c>
       <c r="F394">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="G394" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H394" t="str">
         <v>Masculino</v>
       </c>
       <c r="I394" t="str">
-        <v>CAPA</v>
+        <v>CVN</v>
       </c>
       <c r="J394" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K394" t="str">
         <v>Sí</v>
       </c>
       <c r="L394" t="str">
         <v>No</v>
       </c>
       <c r="M394" t="str">
         <v/>
       </c>
       <c r="N394" t="str">
         <v>CHI</v>
       </c>
       <c r="O394" t="str">
-        <v/>
+        <v>Everest</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>MINAKER</v>
+        <v>MARTIN</v>
       </c>
       <c r="B395" t="str">
-        <v>PIATEK</v>
+        <v>UTHOFF</v>
       </c>
       <c r="C395" t="str">
-        <v>JERÓNIMO</v>
+        <v>JOSE</v>
       </c>
       <c r="D395" t="str">
-        <v>240840995</v>
+        <v>253445203</v>
       </c>
       <c r="E395" t="str">
-        <v>240840995</v>
+        <v>253445203</v>
       </c>
       <c r="F395">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="G395" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H395" t="str">
         <v>Masculino</v>
       </c>
       <c r="I395" t="str">
-        <v>CAN</v>
+        <v>UC</v>
       </c>
       <c r="J395" t="str">
-        <v>Club Andes</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K395" t="str">
         <v>Sí</v>
       </c>
       <c r="L395" t="str">
         <v>No</v>
       </c>
       <c r="M395" t="str">
         <v/>
       </c>
       <c r="N395" t="str">
         <v>CHI</v>
       </c>
       <c r="O395" t="str">
-        <v/>
+        <v>Newland</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>MISLEJ</v>
+        <v>MARTIN</v>
       </c>
       <c r="B396" t="str">
-        <v>LOPEZ</v>
+        <v>UTHOFF</v>
       </c>
       <c r="C396" t="str">
-        <v>ANTONIA</v>
+        <v>TOMAS</v>
       </c>
       <c r="D396" t="str">
-        <v>234873016</v>
+        <v>237487524</v>
       </c>
       <c r="E396" t="str">
-        <v>234873016</v>
+        <v>237487524</v>
       </c>
       <c r="F396">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="G396" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H396" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I396" t="str">
-        <v>CVN</v>
+        <v>UC</v>
       </c>
       <c r="J396" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K396" t="str">
         <v>Sí</v>
       </c>
       <c r="L396" t="str">
         <v>No</v>
       </c>
       <c r="M396" t="str">
         <v/>
       </c>
       <c r="N396" t="str">
         <v>CHI</v>
       </c>
       <c r="O396" t="str">
         <v/>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>MISLEJ</v>
+        <v>MARTINEZ</v>
       </c>
       <c r="B397" t="str">
-        <v>LÓPEZ</v>
+        <v>CORTES</v>
       </c>
       <c r="C397" t="str">
-        <v>Ana</v>
+        <v>CLEMENTE</v>
       </c>
       <c r="D397" t="str">
-        <v>258496108</v>
+        <v>247426493</v>
       </c>
       <c r="E397" t="str">
-        <v>258496108</v>
+        <v>247426493</v>
       </c>
       <c r="F397">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="G397" t="str">
-        <v>U10</v>
+        <v>U14</v>
       </c>
       <c r="H397" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I397" t="str">
-        <v>CVN</v>
+        <v>UC</v>
       </c>
       <c r="J397" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K397" t="str">
         <v>Sí</v>
       </c>
       <c r="L397" t="str">
         <v>No</v>
       </c>
       <c r="M397" t="str">
         <v/>
       </c>
       <c r="N397" t="str">
         <v>CHI</v>
       </c>
       <c r="O397" t="str">
-        <v>Villa Maria</v>
+        <v>Farellones</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>MISLEJ</v>
+        <v>MARTINEZ</v>
       </c>
       <c r="B398" t="str">
-        <v>LÓPEZ</v>
+        <v>ARAVENA</v>
       </c>
       <c r="C398" t="str">
-        <v>CONSTANZA</v>
+        <v>DANIEL</v>
       </c>
       <c r="D398" t="str">
-        <v>243218691</v>
+        <v>24465536K</v>
       </c>
       <c r="E398" t="str">
-        <v>24321869-1</v>
+        <v>24465536-K</v>
       </c>
       <c r="F398">
         <v>2013</v>
       </c>
       <c r="G398" t="str">
         <v>U14</v>
       </c>
       <c r="H398" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I398" t="str">
-        <v>CVN</v>
+        <v>UC</v>
       </c>
       <c r="J398" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K398" t="str">
         <v>Sí</v>
       </c>
       <c r="L398" t="str">
         <v>No</v>
       </c>
       <c r="M398" t="str">
         <v/>
       </c>
       <c r="N398" t="str">
         <v>CHI</v>
       </c>
       <c r="O398" t="str">
         <v/>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>MISLEJ</v>
+        <v>MARTINEZ</v>
       </c>
       <c r="B399" t="str">
-        <v>LOPEZ</v>
+        <v>VICHERAT</v>
       </c>
       <c r="C399" t="str">
-        <v>JORGE</v>
+        <v>VICENTE</v>
       </c>
       <c r="D399" t="str">
-        <v>234872818</v>
+        <v>238028973</v>
       </c>
       <c r="E399" t="str">
-        <v>234872818</v>
+        <v>238028973</v>
       </c>
       <c r="F399">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="G399" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H399" t="str">
         <v>Masculino</v>
       </c>
       <c r="I399" t="str">
-        <v>CVN</v>
+        <v>UC</v>
       </c>
       <c r="J399" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K399" t="str">
         <v>Sí</v>
       </c>
       <c r="L399" t="str">
         <v>No</v>
       </c>
       <c r="M399" t="str">
         <v/>
       </c>
       <c r="N399" t="str">
         <v>CHI</v>
       </c>
       <c r="O399" t="str">
         <v/>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>MOLINA</v>
+        <v>MARTINO</v>
       </c>
       <c r="B400" t="str">
-        <v>QUINTANA</v>
+        <v>ACHURRA</v>
       </c>
       <c r="C400" t="str">
-        <v>MAXIMILIANO</v>
+        <v>JOSE</v>
       </c>
       <c r="D400" t="str">
-        <v>236348741</v>
+        <v>25502180K</v>
       </c>
       <c r="E400" t="str">
-        <v>236348741</v>
+        <v>25502180K</v>
       </c>
       <c r="F400">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="G400" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H400" t="str">
         <v>Masculino</v>
       </c>
       <c r="I400" t="str">
-        <v>CVN</v>
+        <v>UC</v>
       </c>
       <c r="J400" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K400" t="str">
         <v>Sí</v>
       </c>
       <c r="L400" t="str">
         <v>No</v>
       </c>
       <c r="M400" t="str">
         <v/>
       </c>
       <c r="N400" t="str">
         <v>CHI</v>
       </c>
       <c r="O400" t="str">
-        <v/>
+        <v>ORCHARD COLLEGE</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>MOLINARE</v>
+        <v>MARÍN</v>
       </c>
       <c r="B401" t="str">
-        <v>OLMOS</v>
+        <v>PAICE</v>
       </c>
       <c r="C401" t="str">
-        <v>Biani</v>
+        <v>José Miguel</v>
       </c>
       <c r="D401" t="str">
-        <v>256478668</v>
+        <v>258021908</v>
       </c>
       <c r="E401" t="str">
-        <v>256478668</v>
+        <v>258021908</v>
       </c>
       <c r="F401">
         <v>2017</v>
       </c>
       <c r="G401" t="str">
         <v>U10</v>
       </c>
       <c r="H401" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I401" t="str">
-        <v>LV</v>
+        <v>CAPA</v>
       </c>
       <c r="J401" t="str">
-        <v>Club Deportivo Lago Villarrica</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K401" t="str">
         <v>Sí</v>
       </c>
       <c r="L401" t="str">
         <v>No</v>
       </c>
       <c r="M401" t="str">
         <v/>
       </c>
       <c r="N401" t="str">
         <v>CHI</v>
       </c>
       <c r="O401" t="str">
         <v/>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>MOLINARE</v>
+        <v>MARÍN</v>
       </c>
       <c r="B402" t="str">
-        <v>OLMOS</v>
+        <v>PAICE</v>
       </c>
       <c r="C402" t="str">
-        <v>ZOE</v>
+        <v>VIOLETA</v>
       </c>
       <c r="D402" t="str">
-        <v>241853950</v>
+        <v>244564275</v>
       </c>
       <c r="E402" t="str">
-        <v>24185395-0</v>
+        <v>24456427-5</v>
       </c>
       <c r="F402">
         <v>2013</v>
       </c>
       <c r="G402" t="str">
         <v>U14</v>
       </c>
       <c r="H402" t="str">
         <v>Femenino</v>
       </c>
       <c r="I402" t="str">
-        <v>LV</v>
+        <v>CAPA</v>
       </c>
       <c r="J402" t="str">
-        <v>Club Deportivo Lago Villarrica</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K402" t="str">
         <v>Sí</v>
       </c>
       <c r="L402" t="str">
         <v>No</v>
       </c>
       <c r="M402" t="str">
         <v/>
       </c>
       <c r="N402" t="str">
         <v>CHI</v>
       </c>
       <c r="O402" t="str">
         <v/>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>MONGE</v>
+        <v>MASSOUD</v>
       </c>
       <c r="B403" t="str">
-        <v>RAMOS</v>
+        <v>AUSIN</v>
       </c>
       <c r="C403" t="str">
-        <v>MARIA</v>
+        <v>JOSE</v>
       </c>
       <c r="D403" t="str">
-        <v>26948061L</v>
+        <v>237668634</v>
       </c>
       <c r="E403" t="str">
-        <v/>
+        <v>237668634</v>
       </c>
       <c r="F403">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="G403" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H403" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I403" t="str">
-        <v>ART</v>
+        <v>CLP</v>
       </c>
       <c r="J403" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K403" t="str">
         <v>Sí</v>
       </c>
       <c r="L403" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M403" t="str">
-        <v>26948061L</v>
+        <v/>
       </c>
       <c r="N403" t="str">
-        <v>ESP</v>
+        <v>CHI</v>
       </c>
       <c r="O403" t="str">
         <v/>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>MONREAL</v>
+        <v>MASSU</v>
       </c>
       <c r="B404" t="str">
-        <v>ORMEÑO</v>
+        <v>SCHNEIDER</v>
       </c>
       <c r="C404" t="str">
-        <v>MAX AGUSTIN</v>
+        <v>Clara</v>
       </c>
       <c r="D404" t="str">
-        <v>23954326K</v>
+        <v>248567333</v>
       </c>
       <c r="E404" t="str">
-        <v>23954326K</v>
+        <v>248567333</v>
       </c>
       <c r="F404">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="G404" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H404" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I404" t="str">
-        <v>CAR</v>
+        <v>CLP</v>
       </c>
       <c r="J404" t="str">
-        <v>Club Deportivo Araucarias del Llaima</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K404" t="str">
         <v>Sí</v>
       </c>
       <c r="L404" t="str">
         <v>No</v>
       </c>
       <c r="M404" t="str">
         <v/>
       </c>
       <c r="N404" t="str">
         <v>CHI</v>
       </c>
       <c r="O404" t="str">
-        <v/>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>MONTAGNON</v>
+        <v>MASSU</v>
       </c>
       <c r="B405" t="str">
-        <v>FERNÁNDEZ</v>
+        <v>SCHNEIDER</v>
       </c>
       <c r="C405" t="str">
-        <v>ANA</v>
+        <v>Germán</v>
       </c>
       <c r="D405" t="str">
-        <v>241702219</v>
+        <v>255429760</v>
       </c>
       <c r="E405" t="str">
-        <v>24170221-9</v>
+        <v>255429760</v>
       </c>
       <c r="F405">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="G405" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H405" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I405" t="str">
-        <v>ART</v>
+        <v>CLP</v>
       </c>
       <c r="J405" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K405" t="str">
         <v>Sí</v>
       </c>
       <c r="L405" t="str">
         <v>No</v>
       </c>
       <c r="M405" t="str">
         <v/>
       </c>
       <c r="N405" t="str">
         <v>CHI</v>
       </c>
       <c r="O405" t="str">
-        <v/>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>MONTAGNON</v>
+        <v>MASTTRIOANNI</v>
       </c>
       <c r="B406" t="str">
-        <v>FERNANDEZ</v>
+        <v>MASTRIOANNI</v>
       </c>
       <c r="C406" t="str">
-        <v>DIEGO</v>
+        <v>VICENZO</v>
       </c>
       <c r="D406" t="str">
-        <v>236442764</v>
+        <v>671566198</v>
       </c>
       <c r="E406" t="str">
-        <v>236442764</v>
+        <v/>
       </c>
       <c r="F406">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="G406" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H406" t="str">
         <v>Masculino</v>
       </c>
       <c r="I406" t="str">
         <v>ART</v>
       </c>
       <c r="J406" t="str">
         <v>Club Deportivo Arski</v>
       </c>
       <c r="K406" t="str">
         <v>Sí</v>
       </c>
       <c r="L406" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M406" t="str">
-        <v/>
+        <v>671566198</v>
       </c>
       <c r="N406" t="str">
-        <v>CHI</v>
+        <v>EXT</v>
       </c>
       <c r="O406" t="str">
         <v/>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>MONTALVO</v>
+        <v>MATTE</v>
       </c>
       <c r="B407" t="str">
-        <v>LARREA</v>
+        <v>ELTON</v>
       </c>
       <c r="C407" t="str">
-        <v>Asunción</v>
+        <v>Bernardo</v>
       </c>
       <c r="D407" t="str">
-        <v>258294998</v>
+        <v>258990560</v>
       </c>
       <c r="E407" t="str">
-        <v>258294998</v>
+        <v>258990560</v>
       </c>
       <c r="F407">
         <v>2017</v>
       </c>
       <c r="G407" t="str">
         <v>U10</v>
       </c>
       <c r="H407" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I407" t="str">
-        <v>CEC</v>
+        <v>CLP</v>
       </c>
       <c r="J407" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K407" t="str">
         <v>Sí</v>
       </c>
       <c r="L407" t="str">
         <v>No</v>
       </c>
       <c r="M407" t="str">
         <v/>
       </c>
       <c r="N407" t="str">
         <v>CHI</v>
       </c>
       <c r="O407" t="str">
-        <v/>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>MONTALVO</v>
+        <v>MATTSON</v>
       </c>
       <c r="B408" t="str">
-        <v>LARREA</v>
+        <v>VUKASOVIC</v>
       </c>
       <c r="C408" t="str">
-        <v>Domingo Emilio</v>
+        <v>Clemente</v>
       </c>
       <c r="D408" t="str">
-        <v>248895314</v>
+        <v>247415599</v>
       </c>
       <c r="E408" t="str">
-        <v>248895314</v>
+        <v>247415599</v>
       </c>
       <c r="F408">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="G408" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H408" t="str">
         <v>Masculino</v>
       </c>
       <c r="I408" t="str">
-        <v>CEC</v>
+        <v>CAPA</v>
       </c>
       <c r="J408" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K408" t="str">
         <v>Sí</v>
       </c>
       <c r="L408" t="str">
         <v>No</v>
       </c>
       <c r="M408" t="str">
         <v/>
       </c>
       <c r="N408" t="str">
         <v>CHI</v>
       </c>
       <c r="O408" t="str">
         <v/>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
-        <v>MONTANARI</v>
+        <v>MATTSON</v>
       </c>
       <c r="B409" t="str">
-        <v>EXSS</v>
+        <v>VUKASOVIC</v>
       </c>
       <c r="C409" t="str">
-        <v>Elena</v>
+        <v>Colomba</v>
       </c>
       <c r="D409" t="str">
-        <v>252293582</v>
+        <v>247415912</v>
       </c>
       <c r="E409" t="str">
-        <v>252293582</v>
+        <v>247415912</v>
       </c>
       <c r="F409">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="G409" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H409" t="str">
         <v>Femenino</v>
       </c>
       <c r="I409" t="str">
-        <v>CLP</v>
+        <v>CAPA</v>
       </c>
       <c r="J409" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K409" t="str">
         <v>Sí</v>
       </c>
       <c r="L409" t="str">
         <v>No</v>
       </c>
       <c r="M409" t="str">
         <v/>
       </c>
       <c r="N409" t="str">
         <v>CHI</v>
       </c>
       <c r="O409" t="str">
-        <v>Aleman de Santiago</v>
+        <v/>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
-        <v>MONTANARI</v>
+        <v>MATULIC</v>
       </c>
       <c r="B410" t="str">
-        <v>OTERO</v>
+        <v>MILIC</v>
       </c>
       <c r="C410" t="str">
-        <v>TRINIDAD</v>
+        <v>Milan</v>
       </c>
       <c r="D410" t="str">
-        <v>237609107</v>
+        <v>248195355</v>
       </c>
       <c r="E410" t="str">
-        <v>237609107</v>
+        <v>248195355</v>
       </c>
       <c r="F410">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="G410" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H410" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I410" t="str">
-        <v>UC</v>
+        <v>CAPA</v>
       </c>
       <c r="J410" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K410" t="str">
         <v>Sí</v>
       </c>
       <c r="L410" t="str">
         <v>No</v>
       </c>
       <c r="M410" t="str">
         <v/>
       </c>
       <c r="N410" t="str">
         <v>CHI</v>
       </c>
       <c r="O410" t="str">
         <v/>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
-        <v>MONTES</v>
+        <v>MATUS</v>
       </c>
       <c r="B411" t="str">
-        <v>GUTIERREZ</v>
+        <v>MEYNET</v>
       </c>
       <c r="C411" t="str">
-        <v>ANIBAL</v>
+        <v>Benjamin</v>
       </c>
       <c r="D411" t="str">
-        <v>23930088K</v>
+        <v>247837566</v>
       </c>
       <c r="E411" t="str">
-        <v>23930088K</v>
+        <v>247837566</v>
       </c>
       <c r="F411">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="G411" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H411" t="str">
         <v>Masculino</v>
       </c>
       <c r="I411" t="str">
-        <v>UC</v>
+        <v>ART</v>
       </c>
       <c r="J411" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K411" t="str">
         <v>Sí</v>
       </c>
       <c r="L411" t="str">
         <v>No</v>
       </c>
       <c r="M411" t="str">
         <v/>
       </c>
       <c r="N411" t="str">
         <v>CHI</v>
       </c>
       <c r="O411" t="str">
-        <v/>
+        <v>Dunalastair</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>MORAGA</v>
+        <v>MAURIZ</v>
       </c>
       <c r="B412" t="str">
-        <v>CANTERINI</v>
+        <v>ORTA</v>
       </c>
       <c r="C412" t="str">
-        <v>FACUNDO</v>
+        <v>Mía</v>
       </c>
       <c r="D412" t="str">
-        <v>241351483</v>
+        <v>25837942K</v>
       </c>
       <c r="E412" t="str">
-        <v>241351483</v>
+        <v>25837942K</v>
       </c>
       <c r="F412">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="G412" t="str">
-        <v>U16</v>
+        <v>U10</v>
       </c>
       <c r="H412" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I412" t="str">
-        <v>CAN</v>
+        <v>CLP</v>
       </c>
       <c r="J412" t="str">
-        <v>Club Andes</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K412" t="str">
         <v>Sí</v>
       </c>
       <c r="L412" t="str">
         <v>No</v>
       </c>
       <c r="M412" t="str">
         <v/>
       </c>
       <c r="N412" t="str">
         <v>CHI</v>
       </c>
       <c r="O412" t="str">
-        <v/>
+        <v>Farellones</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v>MORAGA</v>
+        <v>MEDEL</v>
       </c>
       <c r="B413" t="str">
-        <v>CANTERINI</v>
+        <v>VALDES</v>
       </c>
       <c r="C413" t="str">
-        <v>Mia</v>
+        <v>Perla</v>
       </c>
       <c r="D413" t="str">
-        <v>251744882</v>
+        <v>247609601</v>
       </c>
       <c r="E413" t="str">
-        <v>251744882</v>
+        <v>247609601</v>
       </c>
       <c r="F413">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="G413" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H413" t="str">
         <v>Femenino</v>
       </c>
       <c r="I413" t="str">
-        <v>CAN</v>
+        <v>CVN</v>
       </c>
       <c r="J413" t="str">
-        <v>Club Andes</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K413" t="str">
         <v>Sí</v>
       </c>
       <c r="L413" t="str">
         <v>No</v>
       </c>
       <c r="M413" t="str">
         <v/>
       </c>
       <c r="N413" t="str">
         <v>CHI</v>
       </c>
       <c r="O413" t="str">
-        <v>Kyros Pucon</v>
+        <v>Saint George</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>MORAL</v>
+        <v>MELNICK</v>
       </c>
       <c r="B414" t="str">
-        <v>GARCÍA</v>
+        <v>NEVEA</v>
       </c>
       <c r="C414" t="str">
-        <v>BENITO</v>
+        <v>Matías</v>
       </c>
       <c r="D414" t="str">
-        <v>243688604</v>
+        <v>25361420K</v>
       </c>
       <c r="E414" t="str">
-        <v>24368860-4</v>
+        <v>25361420K</v>
       </c>
       <c r="F414">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="G414" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H414" t="str">
         <v>Masculino</v>
       </c>
       <c r="I414" t="str">
-        <v>ART</v>
+        <v>CVN</v>
       </c>
       <c r="J414" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K414" t="str">
         <v>Sí</v>
       </c>
       <c r="L414" t="str">
         <v>No</v>
       </c>
       <c r="M414" t="str">
         <v/>
       </c>
       <c r="N414" t="str">
         <v>CHI</v>
       </c>
       <c r="O414" t="str">
-        <v/>
+        <v>Instituto Ebreo</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
-        <v>MORAL</v>
+        <v>MILLAN</v>
       </c>
       <c r="B415" t="str">
-        <v>GARCÍA</v>
+        <v>KING</v>
       </c>
       <c r="C415" t="str">
-        <v>Estela</v>
+        <v>AGUSTIN</v>
       </c>
       <c r="D415" t="str">
-        <v>255836633</v>
+        <v>241014703</v>
       </c>
       <c r="E415" t="str">
-        <v>255836633</v>
+        <v>241014703</v>
       </c>
       <c r="F415">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="G415" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H415" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I415" t="str">
-        <v>ART</v>
+        <v>CAPA</v>
       </c>
       <c r="J415" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K415" t="str">
         <v>Sí</v>
       </c>
       <c r="L415" t="str">
         <v>No</v>
       </c>
       <c r="M415" t="str">
         <v/>
       </c>
       <c r="N415" t="str">
         <v>CHI</v>
       </c>
       <c r="O415" t="str">
-        <v>Alianza Francesa</v>
+        <v/>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
-        <v>MORALES</v>
+        <v>MINAKER</v>
       </c>
       <c r="B416" t="str">
-        <v>SIGLIC</v>
+        <v>PIATEK</v>
       </c>
       <c r="C416" t="str">
-        <v>LUCIA</v>
+        <v>JERÓNIMO</v>
       </c>
       <c r="D416" t="str">
-        <v>246803382</v>
+        <v>240840995</v>
       </c>
       <c r="E416" t="str">
-        <v>246803382</v>
+        <v>240840995</v>
       </c>
       <c r="F416">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="G416" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H416" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I416" t="str">
-        <v>UC</v>
+        <v>CAN</v>
       </c>
       <c r="J416" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Andes</v>
       </c>
       <c r="K416" t="str">
         <v>Sí</v>
       </c>
       <c r="L416" t="str">
         <v>No</v>
       </c>
       <c r="M416" t="str">
         <v/>
       </c>
       <c r="N416" t="str">
         <v>CHI</v>
       </c>
       <c r="O416" t="str">
-        <v>Madrigal</v>
+        <v/>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
-        <v>MORALES</v>
+        <v>MISLEJ</v>
       </c>
       <c r="B417" t="str">
-        <v>FORMAS</v>
+        <v>LOPEZ</v>
       </c>
       <c r="C417" t="str">
-        <v>SANTIAGO</v>
+        <v>ANTONIA</v>
       </c>
       <c r="D417" t="str">
-        <v>24095821K</v>
+        <v>234873016</v>
       </c>
       <c r="E417" t="str">
-        <v>24095821K</v>
+        <v>234873016</v>
       </c>
       <c r="F417">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="G417" t="str">
-        <v>U16</v>
+        <v>U18</v>
       </c>
       <c r="H417" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I417" t="str">
-        <v>UC</v>
+        <v>CVN</v>
       </c>
       <c r="J417" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K417" t="str">
         <v>Sí</v>
       </c>
       <c r="L417" t="str">
         <v>No</v>
       </c>
       <c r="M417" t="str">
         <v/>
       </c>
       <c r="N417" t="str">
         <v>CHI</v>
       </c>
       <c r="O417" t="str">
         <v/>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
-        <v>MORENO</v>
+        <v>MISLEJ</v>
       </c>
       <c r="B418" t="str">
-        <v>CORBO</v>
+        <v>LÓPEZ</v>
       </c>
       <c r="C418" t="str">
-        <v>DIEGO</v>
+        <v>Ana</v>
       </c>
       <c r="D418" t="str">
-        <v>233466808</v>
+        <v>258496108</v>
       </c>
       <c r="E418" t="str">
-        <v>233466808</v>
+        <v>258496108</v>
       </c>
       <c r="F418">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="G418" t="str">
-        <v>U18</v>
+        <v>U10</v>
       </c>
       <c r="H418" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I418" t="str">
-        <v>CAN</v>
+        <v>CVN</v>
       </c>
       <c r="J418" t="str">
-        <v>Club Andes</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K418" t="str">
         <v>Sí</v>
       </c>
       <c r="L418" t="str">
         <v>No</v>
       </c>
       <c r="M418" t="str">
         <v/>
       </c>
       <c r="N418" t="str">
         <v>CHI</v>
       </c>
       <c r="O418" t="str">
-        <v/>
+        <v>Villa Maria</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v>MORENO</v>
+        <v>MISLEJ</v>
       </c>
       <c r="B419" t="str">
-        <v>CORBO</v>
+        <v>LÓPEZ</v>
       </c>
       <c r="C419" t="str">
-        <v>NICOLÁS</v>
+        <v>CONSTANZA</v>
       </c>
       <c r="D419" t="str">
-        <v>242898788</v>
+        <v>243218691</v>
       </c>
       <c r="E419" t="str">
-        <v>24289878-8</v>
+        <v>24321869-1</v>
       </c>
       <c r="F419">
         <v>2013</v>
       </c>
       <c r="G419" t="str">
         <v>U14</v>
       </c>
       <c r="H419" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I419" t="str">
-        <v>CAN</v>
+        <v>CVN</v>
       </c>
       <c r="J419" t="str">
-        <v>Club Andes</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K419" t="str">
         <v>Sí</v>
       </c>
       <c r="L419" t="str">
         <v>No</v>
       </c>
       <c r="M419" t="str">
         <v/>
       </c>
       <c r="N419" t="str">
         <v>CHI</v>
       </c>
       <c r="O419" t="str">
         <v/>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v>MOTTO</v>
+        <v>MISLEJ</v>
       </c>
       <c r="B420" t="str">
-        <v>GRINSPUN</v>
+        <v>LOPEZ</v>
       </c>
       <c r="C420" t="str">
-        <v>Colomba</v>
+        <v>JORGE</v>
       </c>
       <c r="D420" t="str">
-        <v>249062677</v>
+        <v>234872818</v>
       </c>
       <c r="E420" t="str">
-        <v>249062677</v>
+        <v>234872818</v>
       </c>
       <c r="F420">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="G420" t="str">
-        <v>U12</v>
+        <v>U18</v>
       </c>
       <c r="H420" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I420" t="str">
-        <v>CAN</v>
+        <v>CVN</v>
       </c>
       <c r="J420" t="str">
-        <v>Club Andes</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K420" t="str">
         <v>Sí</v>
       </c>
       <c r="L420" t="str">
         <v>No</v>
       </c>
       <c r="M420" t="str">
         <v/>
       </c>
       <c r="N420" t="str">
         <v>CHI</v>
       </c>
       <c r="O420" t="str">
-        <v>Santiago College</v>
+        <v/>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
-        <v>MOTTO</v>
+        <v>MOLINA</v>
       </c>
       <c r="B421" t="str">
-        <v>GRINDPUN</v>
+        <v>QUINTANA</v>
       </c>
       <c r="C421" t="str">
-        <v>RAFFAELLA</v>
+        <v>MAXIMILIANO</v>
       </c>
       <c r="D421" t="str">
-        <v>240631164</v>
+        <v>236348741</v>
       </c>
       <c r="E421" t="str">
-        <v>240631164</v>
+        <v>236348741</v>
       </c>
       <c r="F421">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="G421" t="str">
         <v>U16</v>
       </c>
       <c r="H421" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I421" t="str">
-        <v>CAN</v>
+        <v>CVN</v>
       </c>
       <c r="J421" t="str">
-        <v>Club Andes</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K421" t="str">
         <v>Sí</v>
       </c>
       <c r="L421" t="str">
         <v>No</v>
       </c>
       <c r="M421" t="str">
         <v/>
       </c>
       <c r="N421" t="str">
         <v>CHI</v>
       </c>
       <c r="O421" t="str">
         <v/>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
-        <v>MOVILLO</v>
+        <v>MOLINARE</v>
       </c>
       <c r="B422" t="str">
-        <v>FERNANDEZ</v>
+        <v>OLMOS</v>
       </c>
       <c r="C422" t="str">
-        <v>Victoria</v>
+        <v>Biani</v>
       </c>
       <c r="D422" t="str">
-        <v>245613644</v>
+        <v>256478668</v>
       </c>
       <c r="E422" t="str">
-        <v>245613644</v>
+        <v>256478668</v>
       </c>
       <c r="F422">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="G422" t="str">
-        <v>U14</v>
+        <v>U10</v>
       </c>
       <c r="H422" t="str">
         <v>Femenino</v>
       </c>
       <c r="I422" t="str">
-        <v>CAPA</v>
+        <v>LV</v>
       </c>
       <c r="J422" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club Deportivo Lago Villarrica</v>
       </c>
       <c r="K422" t="str">
         <v>Sí</v>
       </c>
       <c r="L422" t="str">
         <v>No</v>
       </c>
       <c r="M422" t="str">
         <v/>
       </c>
       <c r="N422" t="str">
         <v>CHI</v>
       </c>
       <c r="O422" t="str">
         <v/>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v>MULLER</v>
+        <v>MOLINARE</v>
       </c>
       <c r="B423" t="str">
-        <v>CORREA</v>
+        <v>OLMOS</v>
       </c>
       <c r="C423" t="str">
-        <v>MARIA</v>
+        <v>ZOE</v>
       </c>
       <c r="D423" t="str">
-        <v>23234394K</v>
+        <v>241853950</v>
       </c>
       <c r="E423" t="str">
-        <v>23234394K</v>
+        <v>24185395-0</v>
       </c>
       <c r="F423">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="G423" t="str">
-        <v>U18</v>
+        <v>U14</v>
       </c>
       <c r="H423" t="str">
         <v>Femenino</v>
       </c>
       <c r="I423" t="str">
-        <v>CLP</v>
+        <v>LV</v>
       </c>
       <c r="J423" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Lago Villarrica</v>
       </c>
       <c r="K423" t="str">
         <v>Sí</v>
       </c>
       <c r="L423" t="str">
         <v>No</v>
       </c>
       <c r="M423" t="str">
         <v/>
       </c>
       <c r="N423" t="str">
         <v>CHI</v>
       </c>
       <c r="O423" t="str">
         <v/>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
-        <v>MULLIN</v>
+        <v>MONGE</v>
       </c>
       <c r="B424" t="str">
-        <v>MULLIN</v>
+        <v>RAMOS</v>
       </c>
       <c r="C424" t="str">
-        <v>James</v>
+        <v>MARIA</v>
       </c>
       <c r="D424" t="str">
-        <v>661812205</v>
+        <v>26948061L</v>
       </c>
       <c r="E424" t="str">
         <v/>
       </c>
       <c r="F424">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="G424" t="str">
-        <v>U12</v>
+        <v>U18</v>
       </c>
       <c r="H424" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I424" t="str">
         <v>ART</v>
       </c>
       <c r="J424" t="str">
         <v>Club Deportivo Arski</v>
       </c>
       <c r="K424" t="str">
         <v>Sí</v>
       </c>
       <c r="L424" t="str">
         <v>Sí</v>
       </c>
       <c r="M424" t="str">
-        <v>661812205</v>
+        <v>26948061L</v>
       </c>
       <c r="N424" t="str">
-        <v>CHI</v>
+        <v>ESP</v>
       </c>
       <c r="O424" t="str">
         <v/>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
-        <v>MULLIN</v>
+        <v>MONREAL</v>
       </c>
       <c r="B425" t="str">
-        <v>MULLIN</v>
+        <v>ORMEÑO</v>
       </c>
       <c r="C425" t="str">
-        <v>LILA</v>
+        <v>MAX AGUSTIN</v>
       </c>
       <c r="D425" t="str">
-        <v>680353783</v>
+        <v>23954326K</v>
       </c>
       <c r="E425" t="str">
-        <v/>
+        <v>23954326K</v>
       </c>
       <c r="F425">
         <v>2012</v>
       </c>
       <c r="G425" t="str">
         <v>U16</v>
       </c>
       <c r="H425" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I425" t="str">
-        <v>ART</v>
+        <v>CAR</v>
       </c>
       <c r="J425" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Deportivo Araucarias del Llaima</v>
       </c>
       <c r="K425" t="str">
         <v>Sí</v>
       </c>
       <c r="L425" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M425" t="str">
-        <v>680353783</v>
+        <v/>
       </c>
       <c r="N425" t="str">
-        <v>EXT</v>
+        <v>CHI</v>
       </c>
       <c r="O425" t="str">
         <v/>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
-        <v>MURUA</v>
+        <v>MONTAGNON</v>
       </c>
       <c r="B426" t="str">
-        <v>INFANTE</v>
+        <v>FERNÁNDEZ</v>
       </c>
       <c r="C426" t="str">
-        <v>CLEMENTE</v>
+        <v>ANA</v>
       </c>
       <c r="D426" t="str">
-        <v>235046873</v>
+        <v>241702219</v>
       </c>
       <c r="E426" t="str">
-        <v>235046873</v>
+        <v>24170221-9</v>
       </c>
       <c r="F426">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="G426" t="str">
-        <v>U18</v>
+        <v>U14</v>
       </c>
       <c r="H426" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I426" t="str">
-        <v>UC</v>
+        <v>ART</v>
       </c>
       <c r="J426" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K426" t="str">
         <v>Sí</v>
       </c>
       <c r="L426" t="str">
         <v>No</v>
       </c>
       <c r="M426" t="str">
         <v/>
       </c>
       <c r="N426" t="str">
         <v>CHI</v>
       </c>
       <c r="O426" t="str">
         <v/>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
-        <v>MURUA</v>
+        <v>MONTAGNON</v>
       </c>
       <c r="B427" t="str">
-        <v>INFANTE</v>
+        <v>FERNANDEZ</v>
       </c>
       <c r="C427" t="str">
-        <v>EMA</v>
+        <v>DIEGO</v>
       </c>
       <c r="D427" t="str">
-        <v>240575167</v>
+        <v>236442764</v>
       </c>
       <c r="E427" t="str">
-        <v>240575167</v>
+        <v>236442764</v>
       </c>
       <c r="F427">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="G427" t="str">
         <v>U16</v>
       </c>
       <c r="H427" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I427" t="str">
-        <v>UC</v>
+        <v>ART</v>
       </c>
       <c r="J427" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K427" t="str">
         <v>Sí</v>
       </c>
       <c r="L427" t="str">
         <v>No</v>
       </c>
       <c r="M427" t="str">
         <v/>
       </c>
       <c r="N427" t="str">
         <v>CHI</v>
       </c>
       <c r="O427" t="str">
         <v/>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
-        <v>MUYLLE</v>
+        <v>MONTALVO</v>
       </c>
       <c r="B428" t="str">
-        <v>ALLIENDE</v>
+        <v>LARREA</v>
       </c>
       <c r="C428" t="str">
-        <v>EMA</v>
+        <v>Asunción</v>
       </c>
       <c r="D428" t="str">
-        <v>23954410K</v>
+        <v>258294998</v>
       </c>
       <c r="E428" t="str">
-        <v>23954410K</v>
+        <v>258294998</v>
       </c>
       <c r="F428">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="G428" t="str">
-        <v>U16</v>
+        <v>U10</v>
       </c>
       <c r="H428" t="str">
         <v>Femenino</v>
       </c>
       <c r="I428" t="str">
-        <v>UC</v>
+        <v>CEC</v>
       </c>
       <c r="J428" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K428" t="str">
         <v>Sí</v>
       </c>
       <c r="L428" t="str">
         <v>No</v>
       </c>
       <c r="M428" t="str">
         <v/>
       </c>
       <c r="N428" t="str">
         <v>CHI</v>
       </c>
       <c r="O428" t="str">
         <v/>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v>MUÑOZ</v>
+        <v>MONTALVO</v>
       </c>
       <c r="B429" t="str">
-        <v>QUINTANA</v>
+        <v>LARREA</v>
       </c>
       <c r="C429" t="str">
-        <v>ISABEL</v>
+        <v>Domingo Emilio</v>
       </c>
       <c r="D429" t="str">
-        <v>243157323</v>
+        <v>248895314</v>
       </c>
       <c r="E429" t="str">
-        <v>24315732-3</v>
+        <v>248895314</v>
       </c>
       <c r="F429">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="G429" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H429" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I429" t="str">
-        <v>CORR</v>
+        <v>CEC</v>
       </c>
       <c r="J429" t="str">
-        <v>Club de Esqui Corralco</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K429" t="str">
         <v>Sí</v>
       </c>
       <c r="L429" t="str">
         <v>No</v>
       </c>
       <c r="M429" t="str">
         <v/>
       </c>
       <c r="N429" t="str">
         <v>CHI</v>
       </c>
       <c r="O429" t="str">
         <v/>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
-        <v>MUÑOZ</v>
+        <v>MONTANARI</v>
       </c>
       <c r="B430" t="str">
-        <v>QUINTANA</v>
+        <v>EXSS</v>
       </c>
       <c r="C430" t="str">
-        <v>LEONOR</v>
+        <v>Elena</v>
       </c>
       <c r="D430" t="str">
-        <v>233032808</v>
+        <v>252293582</v>
       </c>
       <c r="E430" t="str">
-        <v>233032808</v>
+        <v>252293582</v>
       </c>
       <c r="F430">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="G430" t="str">
-        <v>U18</v>
+        <v>U12</v>
       </c>
       <c r="H430" t="str">
         <v>Femenino</v>
       </c>
       <c r="I430" t="str">
-        <v>CORR</v>
+        <v>CLP</v>
       </c>
       <c r="J430" t="str">
-        <v>Club de Esqui Corralco</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K430" t="str">
         <v>Sí</v>
       </c>
       <c r="L430" t="str">
         <v>No</v>
       </c>
       <c r="M430" t="str">
         <v/>
       </c>
       <c r="N430" t="str">
         <v>CHI</v>
       </c>
       <c r="O430" t="str">
-        <v/>
+        <v>Aleman de Santiago</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
-        <v>MUÑOZ</v>
+        <v>MONTANARI</v>
       </c>
       <c r="B431" t="str">
-        <v>GOMEZ</v>
+        <v>OTERO</v>
       </c>
       <c r="C431" t="str">
-        <v>MARTINA</v>
+        <v>TRINIDAD</v>
       </c>
       <c r="D431" t="str">
-        <v>232800186</v>
+        <v>237609107</v>
       </c>
       <c r="E431" t="str">
-        <v>232800186</v>
+        <v>237609107</v>
       </c>
       <c r="F431">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="G431" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H431" t="str">
         <v>Femenino</v>
       </c>
       <c r="I431" t="str">
-        <v>CAR</v>
+        <v>UC</v>
       </c>
       <c r="J431" t="str">
-        <v>Club Deportivo Araucarias del Llaima</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K431" t="str">
         <v>Sí</v>
       </c>
       <c r="L431" t="str">
         <v>No</v>
       </c>
       <c r="M431" t="str">
         <v/>
       </c>
       <c r="N431" t="str">
         <v>CHI</v>
       </c>
       <c r="O431" t="str">
         <v/>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
-        <v>Martínez</v>
+        <v>MONTES</v>
       </c>
       <c r="B432" t="str">
-        <v>López</v>
+        <v>GUTIERREZ</v>
       </c>
       <c r="C432" t="str">
-        <v>Valentina</v>
+        <v>ANIBAL</v>
       </c>
       <c r="D432" t="str">
-        <v>163456789</v>
+        <v>23930088K</v>
       </c>
       <c r="E432" t="str">
-        <v>16.345.678-9</v>
+        <v>23930088K</v>
       </c>
       <c r="F432">
         <v>2012</v>
       </c>
       <c r="G432" t="str">
         <v>U16</v>
       </c>
       <c r="H432" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I432" t="str">
-        <v>CAN</v>
+        <v>UC</v>
       </c>
       <c r="J432" t="str">
-        <v>Club Andes</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K432" t="str">
         <v>Sí</v>
       </c>
       <c r="L432" t="str">
         <v>No</v>
       </c>
       <c r="M432" t="str">
         <v/>
       </c>
       <c r="N432" t="str">
         <v>CHI</v>
       </c>
       <c r="O432" t="str">
         <v/>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
-        <v>NARANJO</v>
+        <v>MORAGA</v>
       </c>
       <c r="B433" t="str">
-        <v>CAMBIASO</v>
+        <v>CANTERINI</v>
       </c>
       <c r="C433" t="str">
-        <v>Bruno</v>
+        <v>FACUNDO</v>
       </c>
       <c r="D433" t="str">
-        <v>249148512</v>
+        <v>241351483</v>
       </c>
       <c r="E433" t="str">
-        <v>249148512</v>
+        <v>241351483</v>
       </c>
       <c r="F433">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="G433" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H433" t="str">
         <v>Masculino</v>
       </c>
       <c r="I433" t="str">
         <v>CAN</v>
       </c>
       <c r="J433" t="str">
         <v>Club Andes</v>
       </c>
       <c r="K433" t="str">
         <v>Sí</v>
       </c>
       <c r="L433" t="str">
         <v>No</v>
       </c>
       <c r="M433" t="str">
         <v/>
       </c>
       <c r="N433" t="str">
         <v>CHI</v>
       </c>
       <c r="O433" t="str">
-        <v>Craighouse</v>
+        <v/>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
-        <v>NARANJO</v>
+        <v>MORAGA</v>
       </c>
       <c r="B434" t="str">
-        <v>CAMBIASO</v>
+        <v>CANTERINI</v>
       </c>
       <c r="C434" t="str">
-        <v>Fabio</v>
+        <v>Mia</v>
       </c>
       <c r="D434" t="str">
-        <v>255992600</v>
+        <v>251744882</v>
       </c>
       <c r="E434" t="str">
-        <v>255992600</v>
+        <v>251744882</v>
       </c>
       <c r="F434">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="G434" t="str">
         <v>U12</v>
       </c>
       <c r="H434" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I434" t="str">
         <v>CAN</v>
       </c>
       <c r="J434" t="str">
         <v>Club Andes</v>
       </c>
       <c r="K434" t="str">
         <v>Sí</v>
       </c>
       <c r="L434" t="str">
         <v>No</v>
       </c>
       <c r="M434" t="str">
         <v/>
       </c>
       <c r="N434" t="str">
         <v>CHI</v>
       </c>
       <c r="O434" t="str">
-        <v>Craighouse</v>
+        <v>Kyros Pucon</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
-        <v>NAVARRO</v>
+        <v>MORAL</v>
       </c>
       <c r="B435" t="str">
-        <v>PEÑAILILLO</v>
+        <v>GARCÍA</v>
       </c>
       <c r="C435" t="str">
-        <v>Clara</v>
+        <v>BENITO</v>
       </c>
       <c r="D435" t="str">
-        <v>259253888</v>
+        <v>243688604</v>
       </c>
       <c r="E435" t="str">
-        <v>259253888</v>
+        <v>24368860-4</v>
       </c>
       <c r="F435">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="G435" t="str">
-        <v>U10</v>
+        <v>U14</v>
       </c>
       <c r="H435" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I435" t="str">
-        <v>CVN</v>
+        <v>ART</v>
       </c>
       <c r="J435" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K435" t="str">
         <v>Sí</v>
       </c>
       <c r="L435" t="str">
         <v>No</v>
       </c>
       <c r="M435" t="str">
         <v/>
       </c>
       <c r="N435" t="str">
         <v>CHI</v>
       </c>
       <c r="O435" t="str">
-        <v>Ursulinas</v>
+        <v/>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
-        <v>NEUMANN</v>
+        <v>MORAL</v>
       </c>
       <c r="B436" t="str">
-        <v>MENDEZ</v>
+        <v>GARCÍA</v>
       </c>
       <c r="C436" t="str">
-        <v>MAGDALENA</v>
+        <v>Estela</v>
       </c>
       <c r="D436" t="str">
-        <v>23679590K</v>
+        <v>255836633</v>
       </c>
       <c r="E436" t="str">
-        <v>23679590K</v>
+        <v>255836633</v>
       </c>
       <c r="F436">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="G436" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H436" t="str">
         <v>Femenino</v>
       </c>
       <c r="I436" t="str">
-        <v>CEC</v>
+        <v>ART</v>
       </c>
       <c r="J436" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K436" t="str">
         <v>Sí</v>
       </c>
       <c r="L436" t="str">
         <v>No</v>
       </c>
       <c r="M436" t="str">
         <v/>
       </c>
       <c r="N436" t="str">
         <v>CHI</v>
       </c>
       <c r="O436" t="str">
-        <v/>
+        <v>Alianza Francesa</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v>NOVAKOVIC</v>
+        <v>MORALES</v>
       </c>
       <c r="B437" t="str">
-        <v>EASTON</v>
+        <v>SIGLIC</v>
       </c>
       <c r="C437" t="str">
-        <v>Antonia</v>
+        <v>LUCIA</v>
       </c>
       <c r="D437" t="str">
-        <v>258325036</v>
+        <v>246803382</v>
       </c>
       <c r="E437" t="str">
-        <v>258325036</v>
+        <v>246803382</v>
       </c>
       <c r="F437">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="G437" t="str">
-        <v>U10</v>
+        <v>U14</v>
       </c>
       <c r="H437" t="str">
         <v>Femenino</v>
       </c>
       <c r="I437" t="str">
-        <v>CAPA</v>
+        <v>UC</v>
       </c>
       <c r="J437" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K437" t="str">
         <v>Sí</v>
       </c>
       <c r="L437" t="str">
         <v>No</v>
       </c>
       <c r="M437" t="str">
         <v/>
       </c>
       <c r="N437" t="str">
         <v>CHI</v>
       </c>
       <c r="O437" t="str">
-        <v/>
+        <v>Madrigal</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
-        <v>OCAMPO</v>
+        <v>MORALES</v>
       </c>
       <c r="B438" t="str">
-        <v>ZUMELZU</v>
+        <v>FORMAS</v>
       </c>
       <c r="C438" t="str">
-        <v>PEDRO PABLO</v>
+        <v>SANTIAGO</v>
       </c>
       <c r="D438" t="str">
-        <v>243993334</v>
+        <v>24095821K</v>
       </c>
       <c r="E438" t="str">
-        <v>24399333-4</v>
+        <v>24095821K</v>
       </c>
       <c r="F438">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="G438" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H438" t="str">
         <v>Masculino</v>
       </c>
       <c r="I438" t="str">
-        <v>CAN</v>
+        <v>UC</v>
       </c>
       <c r="J438" t="str">
-        <v>Club Andes</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K438" t="str">
         <v>Sí</v>
       </c>
       <c r="L438" t="str">
         <v>No</v>
       </c>
       <c r="M438" t="str">
         <v/>
       </c>
       <c r="N438" t="str">
         <v>CHI</v>
       </c>
       <c r="O438" t="str">
         <v/>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
-        <v>OELCKERS</v>
+        <v>MORENO</v>
       </c>
       <c r="B439" t="str">
-        <v>JALON</v>
+        <v>CORBO</v>
       </c>
       <c r="C439" t="str">
-        <v>Mateo</v>
+        <v>DIEGO</v>
       </c>
       <c r="D439" t="str">
-        <v>259338468</v>
+        <v>233466808</v>
       </c>
       <c r="E439" t="str">
-        <v>259338468</v>
+        <v>233466808</v>
       </c>
       <c r="F439">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="G439" t="str">
-        <v>U10</v>
+        <v>U18</v>
       </c>
       <c r="H439" t="str">
         <v>Masculino</v>
       </c>
       <c r="I439" t="str">
-        <v>ART</v>
+        <v>CAN</v>
       </c>
       <c r="J439" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Andes</v>
       </c>
       <c r="K439" t="str">
         <v>Sí</v>
       </c>
       <c r="L439" t="str">
         <v>No</v>
       </c>
       <c r="M439" t="str">
         <v/>
       </c>
       <c r="N439" t="str">
         <v>CHI</v>
       </c>
       <c r="O439" t="str">
-        <v>Santa Cruz de Chicureo</v>
+        <v/>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
-        <v>OLIGER</v>
+        <v>MORENO</v>
       </c>
       <c r="B440" t="str">
-        <v>SCHILLING</v>
+        <v>CORBO</v>
       </c>
       <c r="C440" t="str">
-        <v>MATIAS</v>
+        <v>NICOLÁS</v>
       </c>
       <c r="D440" t="str">
-        <v>250495811</v>
+        <v>242898788</v>
       </c>
       <c r="E440" t="str">
-        <v>250495811</v>
+        <v>24289878-8</v>
       </c>
       <c r="F440">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="G440" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H440" t="str">
         <v>Masculino</v>
       </c>
       <c r="I440" t="str">
-        <v>CAO</v>
+        <v>CAN</v>
       </c>
       <c r="J440" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club Andes</v>
       </c>
       <c r="K440" t="str">
         <v>Sí</v>
       </c>
       <c r="L440" t="str">
         <v>No</v>
       </c>
       <c r="M440" t="str">
         <v/>
       </c>
       <c r="N440" t="str">
         <v>CHI</v>
       </c>
       <c r="O440" t="str">
         <v/>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
-        <v>OLIVA</v>
+        <v>MOTTO</v>
       </c>
       <c r="B441" t="str">
-        <v>MENDEZ</v>
+        <v>GRINSPUN</v>
       </c>
       <c r="C441" t="str">
-        <v>FACUNDO EDUARDO</v>
+        <v>Colomba</v>
       </c>
       <c r="D441" t="str">
-        <v>243621887</v>
+        <v>249062677</v>
       </c>
       <c r="E441" t="str">
-        <v>24362188-7</v>
+        <v>249062677</v>
       </c>
       <c r="F441">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="G441" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H441" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I441" t="str">
-        <v>CEC</v>
+        <v>CAN</v>
       </c>
       <c r="J441" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club Andes</v>
       </c>
       <c r="K441" t="str">
         <v>Sí</v>
       </c>
       <c r="L441" t="str">
         <v>No</v>
       </c>
       <c r="M441" t="str">
         <v/>
       </c>
       <c r="N441" t="str">
         <v>CHI</v>
       </c>
       <c r="O441" t="str">
-        <v/>
+        <v>Santiago College</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
-        <v>OPAZO</v>
+        <v>MOTTO</v>
       </c>
       <c r="B442" t="str">
-        <v>DIAZ</v>
+        <v>GRINDPUN</v>
       </c>
       <c r="C442" t="str">
-        <v>JACINTA</v>
+        <v>RAFFAELLA</v>
       </c>
       <c r="D442" t="str">
-        <v>239611478</v>
+        <v>240631164</v>
       </c>
       <c r="E442" t="str">
-        <v>239611478</v>
+        <v>240631164</v>
       </c>
       <c r="F442">
         <v>2012</v>
       </c>
       <c r="G442" t="str">
         <v>U16</v>
       </c>
       <c r="H442" t="str">
         <v>Femenino</v>
       </c>
       <c r="I442" t="str">
-        <v>CLP</v>
+        <v>CAN</v>
       </c>
       <c r="J442" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Andes</v>
       </c>
       <c r="K442" t="str">
         <v>Sí</v>
       </c>
       <c r="L442" t="str">
         <v>No</v>
       </c>
       <c r="M442" t="str">
         <v/>
       </c>
       <c r="N442" t="str">
         <v>CHI</v>
       </c>
       <c r="O442" t="str">
         <v/>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
-        <v>OPAZO</v>
+        <v>MOVILLO</v>
       </c>
       <c r="B443" t="str">
-        <v>DIAZ</v>
+        <v>FERNANDEZ</v>
       </c>
       <c r="C443" t="str">
-        <v>Leon</v>
+        <v>Victoria</v>
       </c>
       <c r="D443" t="str">
-        <v>253035188</v>
+        <v>245613644</v>
       </c>
       <c r="E443" t="str">
-        <v>253035188</v>
+        <v>245613644</v>
       </c>
       <c r="F443">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="G443" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H443" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I443" t="str">
-        <v>CLP</v>
+        <v>CAPA</v>
       </c>
       <c r="J443" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K443" t="str">
         <v>Sí</v>
       </c>
       <c r="L443" t="str">
         <v>No</v>
       </c>
       <c r="M443" t="str">
         <v/>
       </c>
       <c r="N443" t="str">
         <v>CHI</v>
       </c>
       <c r="O443" t="str">
-        <v>Saint George</v>
+        <v/>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
-        <v>OPAZO</v>
+        <v>MULLER</v>
       </c>
       <c r="B444" t="str">
-        <v>DIAZ</v>
+        <v>CORREA</v>
       </c>
       <c r="C444" t="str">
-        <v>TOMAS</v>
+        <v>MARIA</v>
       </c>
       <c r="D444" t="str">
-        <v>233557250</v>
+        <v>23234394K</v>
       </c>
       <c r="E444" t="str">
-        <v>233557250</v>
+        <v>23234394K</v>
       </c>
       <c r="F444">
         <v>2010</v>
       </c>
       <c r="G444" t="str">
         <v>U18</v>
       </c>
       <c r="H444" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I444" t="str">
         <v>CLP</v>
       </c>
       <c r="J444" t="str">
         <v>Club de Ski La Parva</v>
       </c>
       <c r="K444" t="str">
         <v>Sí</v>
       </c>
       <c r="L444" t="str">
         <v>No</v>
       </c>
       <c r="M444" t="str">
         <v/>
       </c>
       <c r="N444" t="str">
         <v>CHI</v>
       </c>
       <c r="O444" t="str">
         <v/>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v>OPITZ</v>
+        <v>MULLIN</v>
       </c>
       <c r="B445" t="str">
-        <v>SEIDL</v>
+        <v>MULLIN</v>
       </c>
       <c r="C445" t="str">
-        <v>JULIA</v>
+        <v>James</v>
       </c>
       <c r="D445" t="str">
-        <v>237881370</v>
+        <v>661812205</v>
       </c>
       <c r="E445" t="str">
-        <v>237881370</v>
+        <v/>
       </c>
       <c r="F445">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="G445" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H445" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I445" t="str">
-        <v>CAO</v>
+        <v>ART</v>
       </c>
       <c r="J445" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K445" t="str">
         <v>Sí</v>
       </c>
       <c r="L445" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M445" t="str">
-        <v/>
+        <v>661812205</v>
       </c>
       <c r="N445" t="str">
         <v>CHI</v>
       </c>
       <c r="O445" t="str">
         <v/>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
-        <v>OPITZ</v>
+        <v>MULLIN</v>
       </c>
       <c r="B446" t="str">
-        <v>SEIDL</v>
+        <v>MULLIN</v>
       </c>
       <c r="C446" t="str">
-        <v>MAIKE</v>
+        <v>LILA</v>
       </c>
       <c r="D446" t="str">
-        <v>244698476</v>
+        <v>680353783</v>
       </c>
       <c r="E446" t="str">
-        <v>24469847-6</v>
+        <v/>
       </c>
       <c r="F446">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="G446" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H446" t="str">
         <v>Femenino</v>
       </c>
       <c r="I446" t="str">
-        <v>CAO</v>
+        <v>ART</v>
       </c>
       <c r="J446" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K446" t="str">
         <v>Sí</v>
       </c>
       <c r="L446" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M446" t="str">
-        <v/>
+        <v>680353783</v>
       </c>
       <c r="N446" t="str">
-        <v>CHI</v>
+        <v>EXT</v>
       </c>
       <c r="O446" t="str">
         <v/>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
-        <v>OPITZ</v>
+        <v>MURUA</v>
       </c>
       <c r="B447" t="str">
-        <v>SEIDL</v>
+        <v>INFANTE</v>
       </c>
       <c r="C447" t="str">
-        <v>SILKE</v>
+        <v>CLEMENTE</v>
       </c>
       <c r="D447" t="str">
-        <v>232274360</v>
+        <v>235046873</v>
       </c>
       <c r="E447" t="str">
-        <v>232274360</v>
+        <v>235046873</v>
       </c>
       <c r="F447">
         <v>2010</v>
       </c>
       <c r="G447" t="str">
         <v>U18</v>
       </c>
       <c r="H447" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I447" t="str">
-        <v>CAO</v>
+        <v>UC</v>
       </c>
       <c r="J447" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K447" t="str">
         <v>Sí</v>
       </c>
       <c r="L447" t="str">
         <v>No</v>
       </c>
       <c r="M447" t="str">
         <v/>
       </c>
       <c r="N447" t="str">
         <v>CHI</v>
       </c>
       <c r="O447" t="str">
         <v/>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
-        <v>OTERO</v>
+        <v>MURUA</v>
       </c>
       <c r="B448" t="str">
-        <v>TONDREAU</v>
+        <v>INFANTE</v>
       </c>
       <c r="C448" t="str">
-        <v>Maria</v>
+        <v>EMA</v>
       </c>
       <c r="D448" t="str">
-        <v>252452680</v>
+        <v>240575167</v>
       </c>
       <c r="E448" t="str">
-        <v>252452680</v>
+        <v>240575167</v>
       </c>
       <c r="F448">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="G448" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H448" t="str">
         <v>Femenino</v>
       </c>
       <c r="I448" t="str">
-        <v>CVN</v>
+        <v>UC</v>
       </c>
       <c r="J448" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K448" t="str">
         <v>Sí</v>
       </c>
       <c r="L448" t="str">
         <v>No</v>
       </c>
       <c r="M448" t="str">
         <v/>
       </c>
       <c r="N448" t="str">
         <v>CHI</v>
       </c>
       <c r="O448" t="str">
-        <v>La Maisonnette</v>
+        <v/>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
-        <v>PAREJA</v>
+        <v>MUYLLE</v>
       </c>
       <c r="B449" t="str">
-        <v>PEREZ</v>
+        <v>ALLIENDE</v>
       </c>
       <c r="C449" t="str">
-        <v>RAYEN IGNACIA</v>
+        <v>EMA</v>
       </c>
       <c r="D449" t="str">
-        <v>250829035</v>
+        <v>23954410K</v>
       </c>
       <c r="E449" t="str">
-        <v>250829035</v>
+        <v>23954410K</v>
       </c>
       <c r="F449">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="G449" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H449" t="str">
         <v>Femenino</v>
       </c>
       <c r="I449" t="str">
-        <v>PAT</v>
+        <v>UC</v>
       </c>
       <c r="J449" t="str">
-        <v>Club Ski Patagonia Chilena</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K449" t="str">
         <v>Sí</v>
       </c>
       <c r="L449" t="str">
         <v>No</v>
       </c>
       <c r="M449" t="str">
         <v/>
       </c>
       <c r="N449" t="str">
         <v>CHI</v>
       </c>
       <c r="O449" t="str">
         <v/>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>PAROT</v>
+        <v>MUÑOZ</v>
       </c>
       <c r="B450" t="str">
-        <v>SAMSING</v>
+        <v>QUINTANA</v>
       </c>
       <c r="C450" t="str">
-        <v>Colomba</v>
+        <v>ISABEL</v>
       </c>
       <c r="D450" t="str">
-        <v>25398810K</v>
+        <v>243157323</v>
       </c>
       <c r="E450" t="str">
-        <v>25398810K</v>
+        <v>24315732-3</v>
       </c>
       <c r="F450">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="G450" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H450" t="str">
         <v>Femenino</v>
       </c>
       <c r="I450" t="str">
-        <v>CLP</v>
+        <v>CORR</v>
       </c>
       <c r="J450" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K450" t="str">
         <v>Sí</v>
       </c>
       <c r="L450" t="str">
         <v>No</v>
       </c>
       <c r="M450" t="str">
         <v/>
       </c>
       <c r="N450" t="str">
         <v>CHI</v>
       </c>
       <c r="O450" t="str">
-        <v>Monte Tabor</v>
+        <v/>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
-        <v>PARRA</v>
+        <v>MUÑOZ</v>
       </c>
       <c r="B451" t="str">
-        <v>SANDOVAL</v>
+        <v>QUINTANA</v>
       </c>
       <c r="C451" t="str">
-        <v>Franco</v>
+        <v>LEONOR</v>
       </c>
       <c r="D451" t="str">
-        <v>25135250K</v>
+        <v>233032808</v>
       </c>
       <c r="E451" t="str">
-        <v>25135250K</v>
+        <v>233032808</v>
       </c>
       <c r="F451">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="G451" t="str">
-        <v>U12</v>
+        <v>U18</v>
       </c>
       <c r="H451" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I451" t="str">
-        <v>CEC</v>
+        <v>CORR</v>
       </c>
       <c r="J451" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K451" t="str">
         <v>Sí</v>
       </c>
       <c r="L451" t="str">
         <v>No</v>
       </c>
       <c r="M451" t="str">
         <v/>
       </c>
       <c r="N451" t="str">
         <v>CHI</v>
       </c>
       <c r="O451" t="str">
         <v/>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v>PASTENE</v>
+        <v>MUÑOZ</v>
       </c>
       <c r="B452" t="str">
-        <v>SOTO</v>
+        <v>GOMEZ</v>
       </c>
       <c r="C452" t="str">
-        <v>TEODORO</v>
+        <v>MARTINA</v>
       </c>
       <c r="D452" t="str">
-        <v>239561756</v>
+        <v>232800186</v>
       </c>
       <c r="E452" t="str">
-        <v>239561756</v>
+        <v>232800186</v>
       </c>
       <c r="F452">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="G452" t="str">
-        <v>U16</v>
+        <v>U18</v>
       </c>
       <c r="H452" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I452" t="str">
-        <v>CORR</v>
+        <v>CAR</v>
       </c>
       <c r="J452" t="str">
-        <v>Club de Esqui Corralco</v>
+        <v>Club Deportivo Araucarias del Llaima</v>
       </c>
       <c r="K452" t="str">
         <v>Sí</v>
       </c>
       <c r="L452" t="str">
         <v>No</v>
       </c>
       <c r="M452" t="str">
         <v/>
       </c>
       <c r="N452" t="str">
         <v>CHI</v>
       </c>
       <c r="O452" t="str">
         <v/>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
-        <v>PAULMANN</v>
+        <v>Martínez</v>
       </c>
       <c r="B453" t="str">
-        <v>PARSONS</v>
+        <v>López</v>
       </c>
       <c r="C453" t="str">
-        <v>KARL</v>
+        <v>Valentina</v>
       </c>
       <c r="D453" t="str">
-        <v>233464090</v>
+        <v>163456789</v>
       </c>
       <c r="E453" t="str">
-        <v>23346409-0</v>
+        <v>16.345.678-9</v>
       </c>
       <c r="F453">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="G453" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H453" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I453" t="str">
         <v>CAN</v>
       </c>
       <c r="J453" t="str">
         <v>Club Andes</v>
       </c>
       <c r="K453" t="str">
         <v>Sí</v>
       </c>
       <c r="L453" t="str">
         <v>No</v>
       </c>
       <c r="M453" t="str">
         <v/>
       </c>
       <c r="N453" t="str">
         <v>CHI</v>
       </c>
       <c r="O453" t="str">
         <v/>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v>PAVEZ</v>
+        <v>NARANJO</v>
       </c>
       <c r="B454" t="str">
-        <v>DURAN</v>
+        <v>CAMBIASO</v>
       </c>
       <c r="C454" t="str">
-        <v>AUGUSTO</v>
+        <v>Bruno</v>
       </c>
       <c r="D454" t="str">
-        <v>240809907</v>
+        <v>249148512</v>
       </c>
       <c r="E454" t="str">
-        <v>240809907</v>
+        <v>249148512</v>
       </c>
       <c r="F454">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="G454" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H454" t="str">
         <v>Masculino</v>
       </c>
       <c r="I454" t="str">
-        <v>CEC</v>
+        <v>CAN</v>
       </c>
       <c r="J454" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club Andes</v>
       </c>
       <c r="K454" t="str">
         <v>Sí</v>
       </c>
       <c r="L454" t="str">
         <v>No</v>
       </c>
       <c r="M454" t="str">
         <v/>
       </c>
       <c r="N454" t="str">
         <v>CHI</v>
       </c>
       <c r="O454" t="str">
-        <v/>
+        <v>Craighouse</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v>PEELE</v>
+        <v>NARANJO</v>
       </c>
       <c r="B455" t="str">
-        <v>PEELE</v>
+        <v>CAMBIASO</v>
       </c>
       <c r="C455" t="str">
-        <v>GRIFFIN</v>
+        <v>Fabio</v>
       </c>
       <c r="D455" t="str">
-        <v>A03673618</v>
+        <v>255992600</v>
       </c>
       <c r="E455" t="str">
-        <v/>
+        <v>255992600</v>
       </c>
       <c r="F455">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="G455" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H455" t="str">
         <v>Masculino</v>
       </c>
       <c r="I455" t="str">
-        <v>ART</v>
+        <v>CAN</v>
       </c>
       <c r="J455" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Andes</v>
       </c>
       <c r="K455" t="str">
         <v>Sí</v>
       </c>
       <c r="L455" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M455" t="str">
-        <v>A03673618</v>
+        <v/>
       </c>
       <c r="N455" t="str">
-        <v>EXT</v>
+        <v>CHI</v>
       </c>
       <c r="O455" t="str">
-        <v/>
+        <v>Craighouse</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v>PELLEGRINI</v>
+        <v>NAVARRO</v>
       </c>
       <c r="B456" t="str">
-        <v>MARÍN</v>
+        <v>PEÑAILILLO</v>
       </c>
       <c r="C456" t="str">
-        <v>Manuel</v>
+        <v>Clara</v>
       </c>
       <c r="D456" t="str">
-        <v>255434705</v>
+        <v>259253888</v>
       </c>
       <c r="E456" t="str">
-        <v>255434705</v>
+        <v>259253888</v>
       </c>
       <c r="F456">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G456" t="str">
-        <v>U12</v>
+        <v>U10</v>
       </c>
       <c r="H456" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I456" t="str">
-        <v>ART</v>
+        <v>CVN</v>
       </c>
       <c r="J456" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K456" t="str">
         <v>Sí</v>
       </c>
       <c r="L456" t="str">
         <v>No</v>
       </c>
       <c r="M456" t="str">
         <v/>
       </c>
       <c r="N456" t="str">
         <v>CHI</v>
       </c>
       <c r="O456" t="str">
-        <v>San Benito</v>
+        <v>Ursulinas</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>PELLEGRINI</v>
+        <v>NEUMANN</v>
       </c>
       <c r="B457" t="str">
-        <v>MARÍN</v>
+        <v>MENDEZ</v>
       </c>
       <c r="C457" t="str">
-        <v>Rosita</v>
+        <v>MAGDALENA</v>
       </c>
       <c r="D457" t="str">
-        <v>248162015</v>
+        <v>23679590K</v>
       </c>
       <c r="E457" t="str">
-        <v>248162015</v>
+        <v>23679590K</v>
       </c>
       <c r="F457">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="G457" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H457" t="str">
         <v>Femenino</v>
       </c>
       <c r="I457" t="str">
-        <v>ART</v>
+        <v>CEC</v>
       </c>
       <c r="J457" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K457" t="str">
         <v>Sí</v>
       </c>
       <c r="L457" t="str">
         <v>No</v>
       </c>
       <c r="M457" t="str">
         <v/>
       </c>
       <c r="N457" t="str">
         <v>CHI</v>
       </c>
       <c r="O457" t="str">
-        <v>San Benito</v>
+        <v/>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>PEREZ</v>
+        <v>NOVAKOVIC</v>
       </c>
       <c r="B458" t="str">
-        <v>HADDAD</v>
+        <v>EASTON</v>
       </c>
       <c r="C458" t="str">
         <v>Antonia</v>
       </c>
       <c r="D458" t="str">
-        <v>251343748</v>
+        <v>258325036</v>
       </c>
       <c r="E458" t="str">
-        <v>251343748</v>
+        <v>258325036</v>
       </c>
       <c r="F458">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="G458" t="str">
-        <v>U12</v>
+        <v>U10</v>
       </c>
       <c r="H458" t="str">
         <v>Femenino</v>
       </c>
       <c r="I458" t="str">
-        <v>CAN</v>
+        <v>CAPA</v>
       </c>
       <c r="J458" t="str">
-        <v>Club Andes</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K458" t="str">
         <v>Sí</v>
       </c>
       <c r="L458" t="str">
         <v>No</v>
       </c>
       <c r="M458" t="str">
         <v/>
       </c>
       <c r="N458" t="str">
         <v>CHI</v>
       </c>
       <c r="O458" t="str">
-        <v>The Grange School</v>
+        <v/>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
-        <v>PEREZ</v>
+        <v>OCAMPO</v>
       </c>
       <c r="B459" t="str">
-        <v>OLMOS</v>
+        <v>ZUMELZU</v>
       </c>
       <c r="C459" t="str">
-        <v>EMILIA</v>
+        <v>PEDRO PABLO</v>
       </c>
       <c r="D459" t="str">
-        <v>239811019</v>
+        <v>243993334</v>
       </c>
       <c r="E459" t="str">
-        <v>239811019</v>
+        <v>24399333-4</v>
       </c>
       <c r="F459">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="G459" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H459" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I459" t="str">
-        <v>LV</v>
+        <v>CSC</v>
       </c>
       <c r="J459" t="str">
-        <v>Club Deportivo Lago Villarrica</v>
+        <v>Club Snowboard Cumbres</v>
       </c>
       <c r="K459" t="str">
         <v>Sí</v>
       </c>
       <c r="L459" t="str">
         <v>No</v>
       </c>
       <c r="M459" t="str">
         <v/>
       </c>
       <c r="N459" t="str">
         <v>CHI</v>
       </c>
       <c r="O459" t="str">
         <v/>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v>PEREZ</v>
+        <v>OELCKERS</v>
       </c>
       <c r="B460" t="str">
-        <v>MULLER</v>
+        <v>JALON</v>
       </c>
       <c r="C460" t="str">
-        <v>FILIPA</v>
+        <v>Mateo</v>
       </c>
       <c r="D460" t="str">
-        <v>24319749K</v>
+        <v>259338468</v>
       </c>
       <c r="E460" t="str">
-        <v>24319749-K</v>
+        <v>259338468</v>
       </c>
       <c r="F460">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="G460" t="str">
-        <v>U14</v>
+        <v>U10</v>
       </c>
       <c r="H460" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I460" t="str">
-        <v>CLP</v>
+        <v>ART</v>
       </c>
       <c r="J460" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K460" t="str">
         <v>Sí</v>
       </c>
       <c r="L460" t="str">
         <v>No</v>
       </c>
       <c r="M460" t="str">
         <v/>
       </c>
       <c r="N460" t="str">
         <v>CHI</v>
       </c>
       <c r="O460" t="str">
-        <v/>
+        <v>Santa Cruz de Chicureo</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
-        <v>PEREZ</v>
+        <v>OLIGER</v>
       </c>
       <c r="B461" t="str">
-        <v>HADDAD</v>
+        <v>SCHILLING</v>
       </c>
       <c r="C461" t="str">
-        <v>FRANCISCO</v>
+        <v>MATIAS</v>
       </c>
       <c r="D461" t="str">
-        <v>235182785</v>
+        <v>250495811</v>
       </c>
       <c r="E461" t="str">
-        <v>235182785</v>
+        <v>250495811</v>
       </c>
       <c r="F461">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="G461" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H461" t="str">
         <v>Masculino</v>
       </c>
       <c r="I461" t="str">
-        <v>CAN</v>
+        <v>CAO</v>
       </c>
       <c r="J461" t="str">
-        <v>Club Andes</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K461" t="str">
         <v>Sí</v>
       </c>
       <c r="L461" t="str">
         <v>No</v>
       </c>
       <c r="M461" t="str">
         <v/>
       </c>
       <c r="N461" t="str">
         <v>CHI</v>
       </c>
       <c r="O461" t="str">
         <v/>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v>PEREZ</v>
+        <v>OLIVA</v>
       </c>
       <c r="B462" t="str">
-        <v>OLMOS</v>
+        <v>MENDEZ</v>
       </c>
       <c r="C462" t="str">
-        <v>JOSEFINA</v>
+        <v>FACUNDO EDUARDO</v>
       </c>
       <c r="D462" t="str">
-        <v>23227283K</v>
+        <v>243621887</v>
       </c>
       <c r="E462" t="str">
-        <v>23227283K</v>
+        <v>24362188-7</v>
       </c>
       <c r="F462">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="G462" t="str">
-        <v>U18</v>
+        <v>U14</v>
       </c>
       <c r="H462" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I462" t="str">
-        <v>LV</v>
+        <v>CEC</v>
       </c>
       <c r="J462" t="str">
-        <v>Club Deportivo Lago Villarrica</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K462" t="str">
         <v>Sí</v>
       </c>
       <c r="L462" t="str">
         <v>No</v>
       </c>
       <c r="M462" t="str">
         <v/>
       </c>
       <c r="N462" t="str">
         <v>CHI</v>
       </c>
       <c r="O462" t="str">
         <v/>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>PEREZ</v>
+        <v>OPAZO</v>
       </c>
       <c r="B463" t="str">
-        <v>CARDENAS</v>
+        <v>DIAZ</v>
       </c>
       <c r="C463" t="str">
-        <v>NICOLAS</v>
+        <v>JACINTA</v>
       </c>
       <c r="D463" t="str">
-        <v>240505428</v>
+        <v>239611478</v>
       </c>
       <c r="E463" t="str">
-        <v>240505428</v>
+        <v>239611478</v>
       </c>
       <c r="F463">
         <v>2012</v>
       </c>
       <c r="G463" t="str">
         <v>U16</v>
       </c>
       <c r="H463" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I463" t="str">
-        <v>PAT</v>
+        <v>CLP</v>
       </c>
       <c r="J463" t="str">
-        <v>Club Ski Patagonia Chilena</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K463" t="str">
         <v>Sí</v>
       </c>
       <c r="L463" t="str">
         <v>No</v>
       </c>
       <c r="M463" t="str">
         <v/>
       </c>
       <c r="N463" t="str">
         <v>CHI</v>
       </c>
       <c r="O463" t="str">
         <v/>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>PETIT-BREVILH</v>
+        <v>OPAZO</v>
       </c>
       <c r="B464" t="str">
-        <v>VILUGRON</v>
+        <v>DIAZ</v>
       </c>
       <c r="C464" t="str">
-        <v>Lucas</v>
+        <v>Leon</v>
       </c>
       <c r="D464" t="str">
-        <v>255007734</v>
+        <v>253035188</v>
       </c>
       <c r="E464" t="str">
-        <v>255007734</v>
+        <v>253035188</v>
       </c>
       <c r="F464">
         <v>2016</v>
       </c>
       <c r="G464" t="str">
         <v>U12</v>
       </c>
       <c r="H464" t="str">
         <v>Masculino</v>
       </c>
       <c r="I464" t="str">
-        <v>LV</v>
+        <v>CLP</v>
       </c>
       <c r="J464" t="str">
-        <v>Club Deportivo Lago Villarrica</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K464" t="str">
         <v>Sí</v>
       </c>
       <c r="L464" t="str">
         <v>No</v>
       </c>
       <c r="M464" t="str">
         <v/>
       </c>
       <c r="N464" t="str">
         <v>CHI</v>
       </c>
       <c r="O464" t="str">
-        <v/>
+        <v>Saint George</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>PINCHEIRA</v>
+        <v>OPAZO</v>
       </c>
       <c r="B465" t="str">
-        <v>BRAVO</v>
+        <v>DIAZ</v>
       </c>
       <c r="C465" t="str">
-        <v>FLORENCIA IGNACIA</v>
+        <v>TOMAS</v>
       </c>
       <c r="D465" t="str">
-        <v>232341041</v>
+        <v>233557250</v>
       </c>
       <c r="E465" t="str">
-        <v>232341041</v>
+        <v>233557250</v>
       </c>
       <c r="F465">
         <v>2010</v>
       </c>
       <c r="G465" t="str">
         <v>U18</v>
       </c>
       <c r="H465" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I465" t="str">
-        <v>CAR</v>
+        <v>CLP</v>
       </c>
       <c r="J465" t="str">
-        <v>Club Deportivo Araucarias del Llaima</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K465" t="str">
         <v>Sí</v>
       </c>
       <c r="L465" t="str">
         <v>No</v>
       </c>
       <c r="M465" t="str">
         <v/>
       </c>
       <c r="N465" t="str">
         <v>CHI</v>
       </c>
       <c r="O465" t="str">
         <v/>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
-        <v>PINCHEIRA</v>
+        <v>OPITZ</v>
       </c>
       <c r="B466" t="str">
-        <v>BRAVO</v>
+        <v>SEIDL</v>
       </c>
       <c r="C466" t="str">
-        <v>GUSTAVO ALEJANDRO</v>
+        <v>JULIA</v>
       </c>
       <c r="D466" t="str">
-        <v>239723578</v>
+        <v>237881370</v>
       </c>
       <c r="E466" t="str">
-        <v>239723578</v>
+        <v>237881370</v>
       </c>
       <c r="F466">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="G466" t="str">
         <v>U16</v>
       </c>
       <c r="H466" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I466" t="str">
-        <v>CAR</v>
+        <v>CAO</v>
       </c>
       <c r="J466" t="str">
-        <v>Club Deportivo Araucarias del Llaima</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K466" t="str">
         <v>Sí</v>
       </c>
       <c r="L466" t="str">
         <v>No</v>
       </c>
       <c r="M466" t="str">
         <v/>
       </c>
       <c r="N466" t="str">
         <v>CHI</v>
       </c>
       <c r="O466" t="str">
         <v/>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v>PINILLA</v>
+        <v>OPITZ</v>
       </c>
       <c r="B467" t="str">
-        <v>MORENO</v>
+        <v>SEIDL</v>
       </c>
       <c r="C467" t="str">
-        <v>CARMENCITA</v>
+        <v>MAIKE</v>
       </c>
       <c r="D467" t="str">
-        <v>233009822</v>
+        <v>244698476</v>
       </c>
       <c r="E467" t="str">
-        <v>233009822</v>
+        <v>24469847-6</v>
       </c>
       <c r="F467">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="G467" t="str">
-        <v>U18</v>
+        <v>U14</v>
       </c>
       <c r="H467" t="str">
         <v>Femenino</v>
       </c>
       <c r="I467" t="str">
-        <v>CLP</v>
+        <v>CAO</v>
       </c>
       <c r="J467" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K467" t="str">
         <v>Sí</v>
       </c>
       <c r="L467" t="str">
         <v>No</v>
       </c>
       <c r="M467" t="str">
         <v/>
       </c>
       <c r="N467" t="str">
         <v>CHI</v>
       </c>
       <c r="O467" t="str">
         <v/>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>PINO</v>
+        <v>OPITZ</v>
       </c>
       <c r="B468" t="str">
-        <v>MUÑOZ</v>
+        <v>SEIDL</v>
       </c>
       <c r="C468" t="str">
-        <v>ARIEL</v>
+        <v>SILKE</v>
       </c>
       <c r="D468" t="str">
-        <v>238697301</v>
+        <v>232274360</v>
       </c>
       <c r="E468" t="str">
-        <v>238697301</v>
+        <v>232274360</v>
       </c>
       <c r="F468">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="G468" t="str">
-        <v>U16</v>
+        <v>U18</v>
       </c>
       <c r="H468" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I468" t="str">
-        <v>POR</v>
+        <v>CAO</v>
       </c>
       <c r="J468" t="str">
-        <v>Ski Club Portillo</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K468" t="str">
         <v>Sí</v>
       </c>
       <c r="L468" t="str">
         <v>No</v>
       </c>
       <c r="M468" t="str">
         <v/>
       </c>
       <c r="N468" t="str">
         <v>CHI</v>
       </c>
       <c r="O468" t="str">
         <v/>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
-        <v>PIWONKA</v>
+        <v>OTERO</v>
       </c>
       <c r="B469" t="str">
-        <v>VALDES</v>
+        <v>TONDREAU</v>
       </c>
       <c r="C469" t="str">
-        <v>LUCAS</v>
+        <v>Maria</v>
       </c>
       <c r="D469" t="str">
-        <v>254103128</v>
+        <v>252452680</v>
       </c>
       <c r="E469" t="str">
-        <v>254103128</v>
+        <v>252452680</v>
       </c>
       <c r="F469">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="G469" t="str">
         <v>U12</v>
       </c>
       <c r="H469" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I469" t="str">
-        <v>UC</v>
+        <v>CVN</v>
       </c>
       <c r="J469" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K469" t="str">
         <v>Sí</v>
       </c>
       <c r="L469" t="str">
         <v>No</v>
       </c>
       <c r="M469" t="str">
         <v/>
       </c>
       <c r="N469" t="str">
         <v>CHI</v>
       </c>
       <c r="O469" t="str">
-        <v>Verbo Divino</v>
+        <v>La Maisonnette</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
-        <v>PRADO</v>
+        <v>OTERO</v>
       </c>
       <c r="B470" t="str">
-        <v>AUERSPERG</v>
+        <v>TONDREAU</v>
       </c>
       <c r="C470" t="str">
-        <v>MAGDALENA</v>
+        <v>Maria Ignacia</v>
       </c>
       <c r="D470" t="str">
-        <v>250127502</v>
+        <v>246633833</v>
       </c>
       <c r="E470" t="str">
-        <v>250127502</v>
+        <v>24.663.383-3</v>
       </c>
       <c r="F470">
         <v>2015</v>
       </c>
       <c r="G470" t="str">
         <v>U12</v>
       </c>
       <c r="H470" t="str">
         <v>Femenino</v>
       </c>
       <c r="I470" t="str">
-        <v>UC</v>
+        <v>CVN</v>
       </c>
       <c r="J470" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K470" t="str">
         <v>Sí</v>
       </c>
       <c r="L470" t="str">
         <v>No</v>
       </c>
       <c r="M470" t="str">
         <v/>
       </c>
       <c r="N470" t="str">
         <v>CHI</v>
       </c>
       <c r="O470" t="str">
-        <v>Nido de Aguilas</v>
+        <v/>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
-        <v>PRADO</v>
+        <v>PAREJA</v>
       </c>
       <c r="B471" t="str">
-        <v>AUERSPERG</v>
+        <v>PEREZ</v>
       </c>
       <c r="C471" t="str">
-        <v>MATHIAS</v>
+        <v>RAYEN IGNACIA</v>
       </c>
       <c r="D471" t="str">
-        <v>243555817</v>
+        <v>250829035</v>
       </c>
       <c r="E471" t="str">
-        <v>24355581-7</v>
+        <v>250829035</v>
       </c>
       <c r="F471">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="G471" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H471" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I471" t="str">
-        <v>UC</v>
+        <v>PAT</v>
       </c>
       <c r="J471" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Ski Patagonia Chilena</v>
       </c>
       <c r="K471" t="str">
         <v>Sí</v>
       </c>
       <c r="L471" t="str">
         <v>No</v>
       </c>
       <c r="M471" t="str">
         <v/>
       </c>
       <c r="N471" t="str">
         <v>CHI</v>
       </c>
       <c r="O471" t="str">
         <v/>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
-        <v>PRAT</v>
+        <v>PAROT</v>
       </c>
       <c r="B472" t="str">
-        <v>KOENEKAMP</v>
+        <v>SAMSING</v>
       </c>
       <c r="C472" t="str">
-        <v>AUGUSTO</v>
+        <v>Colomba</v>
       </c>
       <c r="D472" t="str">
-        <v>23761786K</v>
+        <v>25398810K</v>
       </c>
       <c r="E472" t="str">
-        <v>23761786K</v>
+        <v>25398810K</v>
       </c>
       <c r="F472">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="G472" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H472" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I472" t="str">
-        <v>CAO</v>
+        <v>CLP</v>
       </c>
       <c r="J472" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K472" t="str">
         <v>Sí</v>
       </c>
       <c r="L472" t="str">
         <v>No</v>
       </c>
       <c r="M472" t="str">
         <v/>
       </c>
       <c r="N472" t="str">
         <v>CHI</v>
       </c>
       <c r="O472" t="str">
-        <v/>
+        <v>Monte Tabor</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
-        <v>PRAT</v>
+        <v>PARRA</v>
       </c>
       <c r="B473" t="str">
-        <v>KOENEKAMP</v>
+        <v>SANDOVAL</v>
       </c>
       <c r="C473" t="str">
-        <v>GABRIELA</v>
+        <v>Franco</v>
       </c>
       <c r="D473" t="str">
-        <v>244342272</v>
+        <v>25135250K</v>
       </c>
       <c r="E473" t="str">
-        <v>24434227-2</v>
+        <v>25135250K</v>
       </c>
       <c r="F473">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="G473" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H473" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I473" t="str">
-        <v>CAO</v>
+        <v>CEC</v>
       </c>
       <c r="J473" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K473" t="str">
         <v>Sí</v>
       </c>
       <c r="L473" t="str">
         <v>No</v>
       </c>
       <c r="M473" t="str">
         <v/>
       </c>
       <c r="N473" t="str">
         <v>CHI</v>
       </c>
       <c r="O473" t="str">
         <v/>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
-        <v>PRIETO</v>
+        <v>PASTENE</v>
       </c>
       <c r="B474" t="str">
-        <v>CRUZ</v>
+        <v>SOTO</v>
       </c>
       <c r="C474" t="str">
-        <v>ELOISA</v>
+        <v>TEODORO</v>
       </c>
       <c r="D474" t="str">
-        <v>235761785</v>
+        <v>239561756</v>
       </c>
       <c r="E474" t="str">
-        <v>235761785</v>
+        <v>239561756</v>
       </c>
       <c r="F474">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="G474" t="str">
         <v>U16</v>
       </c>
       <c r="H474" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I474" t="str">
-        <v>CLP</v>
+        <v>CORR</v>
       </c>
       <c r="J474" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K474" t="str">
         <v>Sí</v>
       </c>
       <c r="L474" t="str">
         <v>No</v>
       </c>
       <c r="M474" t="str">
         <v/>
       </c>
       <c r="N474" t="str">
         <v>CHI</v>
       </c>
       <c r="O474" t="str">
         <v/>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
-        <v>PRIETO</v>
+        <v>PAULMANN</v>
       </c>
       <c r="B475" t="str">
-        <v>CRUZ</v>
+        <v>PARSONS</v>
       </c>
       <c r="C475" t="str">
-        <v>LUCÍA</v>
+        <v>KARL</v>
       </c>
       <c r="D475" t="str">
-        <v>24361774K</v>
+        <v>233464090</v>
       </c>
       <c r="E475" t="str">
-        <v>24361774-K</v>
+        <v>23346409-0</v>
       </c>
       <c r="F475">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="G475" t="str">
-        <v>U14</v>
+        <v>U18</v>
       </c>
       <c r="H475" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I475" t="str">
-        <v>CLP</v>
+        <v>CAN</v>
       </c>
       <c r="J475" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Andes</v>
       </c>
       <c r="K475" t="str">
         <v>Sí</v>
       </c>
       <c r="L475" t="str">
         <v>No</v>
       </c>
       <c r="M475" t="str">
         <v/>
       </c>
       <c r="N475" t="str">
         <v>CHI</v>
       </c>
       <c r="O475" t="str">
         <v/>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
-        <v>PUCCI</v>
+        <v>PAVEZ</v>
       </c>
       <c r="B476" t="str">
-        <v>NEELY</v>
+        <v>DURAN</v>
       </c>
       <c r="C476" t="str">
-        <v>Jerónimo</v>
+        <v>AUGUSTO</v>
       </c>
       <c r="D476" t="str">
-        <v>257762122</v>
+        <v>240809907</v>
       </c>
       <c r="E476" t="str">
-        <v>257762122</v>
+        <v>240809907</v>
       </c>
       <c r="F476">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="G476" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H476" t="str">
         <v>Masculino</v>
       </c>
       <c r="I476" t="str">
-        <v>CLP</v>
+        <v>CEC</v>
       </c>
       <c r="J476" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K476" t="str">
         <v>Sí</v>
       </c>
       <c r="L476" t="str">
         <v>No</v>
       </c>
       <c r="M476" t="str">
         <v/>
       </c>
       <c r="N476" t="str">
         <v>CHI</v>
       </c>
       <c r="O476" t="str">
-        <v>Monte Tabor</v>
+        <v/>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
-        <v>PUENTE</v>
+        <v>PEELE</v>
       </c>
       <c r="B477" t="str">
-        <v>YANKOVIC</v>
+        <v>PEELE</v>
       </c>
       <c r="C477" t="str">
-        <v>ALBERTO</v>
+        <v>GRIFFIN</v>
       </c>
       <c r="D477" t="str">
-        <v>235889730</v>
+        <v>A03673618</v>
       </c>
       <c r="E477" t="str">
-        <v>235889730</v>
+        <v/>
       </c>
       <c r="F477">
         <v>2011</v>
       </c>
       <c r="G477" t="str">
         <v>U16</v>
       </c>
       <c r="H477" t="str">
         <v>Masculino</v>
       </c>
       <c r="I477" t="str">
         <v>ART</v>
       </c>
       <c r="J477" t="str">
         <v>Club Deportivo Arski</v>
       </c>
       <c r="K477" t="str">
         <v>Sí</v>
       </c>
       <c r="L477" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M477" t="str">
-        <v/>
+        <v>A03673618</v>
       </c>
       <c r="N477" t="str">
-        <v>CHI</v>
+        <v>EXT</v>
       </c>
       <c r="O477" t="str">
         <v/>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
-        <v>PUENTE</v>
+        <v>PELLEGRINI</v>
       </c>
       <c r="B478" t="str">
-        <v>YANCOVIC</v>
+        <v>MARÍN</v>
       </c>
       <c r="C478" t="str">
-        <v>LAURA</v>
+        <v>Manuel</v>
       </c>
       <c r="D478" t="str">
-        <v>257771806</v>
+        <v>255434705</v>
       </c>
       <c r="E478" t="str">
-        <v>257771806</v>
+        <v>255434705</v>
       </c>
       <c r="F478">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="G478" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H478" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I478" t="str">
         <v>ART</v>
       </c>
       <c r="J478" t="str">
         <v>Club Deportivo Arski</v>
       </c>
       <c r="K478" t="str">
         <v>Sí</v>
       </c>
       <c r="L478" t="str">
         <v>No</v>
       </c>
       <c r="M478" t="str">
         <v/>
       </c>
       <c r="N478" t="str">
         <v>CHI</v>
       </c>
       <c r="O478" t="str">
-        <v/>
+        <v>San Benito</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
-        <v>PUIG</v>
+        <v>PELLEGRINI</v>
       </c>
       <c r="B479" t="str">
-        <v>GUTIERREZ</v>
+        <v>MARÍN</v>
       </c>
       <c r="C479" t="str">
-        <v>BLANCA ANSELMA</v>
+        <v>Rosita</v>
       </c>
       <c r="D479" t="str">
-        <v>240114283</v>
+        <v>248162015</v>
       </c>
       <c r="E479" t="str">
-        <v>240114283</v>
+        <v>248162015</v>
       </c>
       <c r="F479">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="G479" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H479" t="str">
         <v>Femenino</v>
       </c>
       <c r="I479" t="str">
-        <v>CAR</v>
+        <v>ART</v>
       </c>
       <c r="J479" t="str">
-        <v>Club Deportivo Araucarias del Llaima</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K479" t="str">
         <v>Sí</v>
       </c>
       <c r="L479" t="str">
         <v>No</v>
       </c>
       <c r="M479" t="str">
         <v/>
       </c>
       <c r="N479" t="str">
         <v>CHI</v>
       </c>
       <c r="O479" t="str">
-        <v/>
+        <v>San Benito</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
-        <v>PUIG</v>
+        <v>PEREZ</v>
       </c>
       <c r="B480" t="str">
-        <v>SANCHEZ</v>
+        <v>HADDAD</v>
       </c>
       <c r="C480" t="str">
-        <v>Cristobal</v>
+        <v>Antonia</v>
       </c>
       <c r="D480" t="str">
-        <v>255838016</v>
+        <v>251343748</v>
       </c>
       <c r="E480" t="str">
-        <v>255838016</v>
+        <v>251343748</v>
       </c>
       <c r="F480">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="G480" t="str">
         <v>U12</v>
       </c>
       <c r="H480" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I480" t="str">
         <v>CAN</v>
       </c>
       <c r="J480" t="str">
         <v>Club Andes</v>
       </c>
       <c r="K480" t="str">
         <v>Sí</v>
       </c>
       <c r="L480" t="str">
         <v>No</v>
       </c>
       <c r="M480" t="str">
         <v/>
       </c>
       <c r="N480" t="str">
         <v>CHI</v>
       </c>
       <c r="O480" t="str">
-        <v>Nido de Aguilas</v>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
-        <v>QUEVEDO</v>
+        <v>PEREZ</v>
       </c>
       <c r="B481" t="str">
-        <v>MONTAÑO</v>
+        <v>OLMOS</v>
       </c>
       <c r="C481" t="str">
-        <v>JAVIERA</v>
+        <v>EMILIA</v>
       </c>
       <c r="D481" t="str">
-        <v>241121836</v>
+        <v>239811019</v>
       </c>
       <c r="E481" t="str">
-        <v>24112183-6</v>
+        <v>239811019</v>
       </c>
       <c r="F481">
         <v>2012</v>
       </c>
       <c r="G481" t="str">
         <v>U16</v>
       </c>
       <c r="H481" t="str">
         <v>Femenino</v>
       </c>
       <c r="I481" t="str">
         <v>LV</v>
       </c>
       <c r="J481" t="str">
         <v>Club Deportivo Lago Villarrica</v>
       </c>
       <c r="K481" t="str">
         <v>Sí</v>
       </c>
       <c r="L481" t="str">
         <v>No</v>
       </c>
       <c r="M481" t="str">
         <v/>
       </c>
       <c r="N481" t="str">
         <v>CHI</v>
       </c>
       <c r="O481" t="str">
         <v/>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v>QUIROGA</v>
+        <v>PEREZ</v>
       </c>
       <c r="B482" t="str">
-        <v>MARTÍNEZ</v>
+        <v>MULLER</v>
       </c>
       <c r="C482" t="str">
-        <v>LUCAS RODRIGO</v>
+        <v>FILIPA</v>
       </c>
       <c r="D482" t="str">
-        <v>23811960K</v>
+        <v>24319749K</v>
       </c>
       <c r="E482" t="str">
-        <v>23811960K</v>
+        <v>24319749-K</v>
       </c>
       <c r="F482">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="G482" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H482" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I482" t="str">
-        <v>CEC</v>
+        <v>CLP</v>
       </c>
       <c r="J482" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K482" t="str">
         <v>Sí</v>
       </c>
       <c r="L482" t="str">
         <v>No</v>
       </c>
       <c r="M482" t="str">
         <v/>
       </c>
       <c r="N482" t="str">
         <v>CHI</v>
       </c>
       <c r="O482" t="str">
         <v/>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
-        <v>QUIROGA</v>
+        <v>PEREZ</v>
       </c>
       <c r="B483" t="str">
-        <v>AZOCAR</v>
+        <v>HADDAD</v>
       </c>
       <c r="C483" t="str">
-        <v>MATILDE</v>
+        <v>FRANCISCO</v>
       </c>
       <c r="D483" t="str">
-        <v>23538163K</v>
+        <v>235182785</v>
       </c>
       <c r="E483" t="str">
-        <v>23538163K</v>
+        <v>235182785</v>
       </c>
       <c r="F483">
         <v>2011</v>
       </c>
       <c r="G483" t="str">
         <v>U16</v>
       </c>
       <c r="H483" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I483" t="str">
-        <v>CEC</v>
+        <v>CAN</v>
       </c>
       <c r="J483" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club Andes</v>
       </c>
       <c r="K483" t="str">
         <v>Sí</v>
       </c>
       <c r="L483" t="str">
         <v>No</v>
       </c>
       <c r="M483" t="str">
         <v/>
       </c>
       <c r="N483" t="str">
         <v>CHI</v>
       </c>
       <c r="O483" t="str">
         <v/>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
-        <v>RABY</v>
+        <v>PEREZ</v>
       </c>
       <c r="B484" t="str">
-        <v>IBAÑEZ</v>
+        <v>OLMOS</v>
       </c>
       <c r="C484" t="str">
-        <v>Augusto</v>
+        <v>JOSEFINA</v>
       </c>
       <c r="D484" t="str">
-        <v>260093134</v>
+        <v>23227283K</v>
       </c>
       <c r="E484" t="str">
-        <v>260093134</v>
+        <v>23227283K</v>
       </c>
       <c r="F484">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="G484" t="str">
-        <v>U10</v>
+        <v>U18</v>
       </c>
       <c r="H484" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I484" t="str">
-        <v>CLP</v>
+        <v>LV</v>
       </c>
       <c r="J484" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Lago Villarrica</v>
       </c>
       <c r="K484" t="str">
         <v>Sí</v>
       </c>
       <c r="L484" t="str">
         <v>No</v>
       </c>
       <c r="M484" t="str">
         <v/>
       </c>
       <c r="N484" t="str">
         <v>CHI</v>
       </c>
       <c r="O484" t="str">
-        <v>San Benito</v>
+        <v/>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
-        <v>RABY</v>
+        <v>PEREZ</v>
       </c>
       <c r="B485" t="str">
-        <v>IBAÑEZ</v>
+        <v>CARDENAS</v>
       </c>
       <c r="C485" t="str">
-        <v>Juan Pablo</v>
+        <v>NICOLAS</v>
       </c>
       <c r="D485" t="str">
-        <v>248797215</v>
+        <v>240505428</v>
       </c>
       <c r="E485" t="str">
-        <v>248797215</v>
+        <v>240505428</v>
       </c>
       <c r="F485">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="G485" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H485" t="str">
         <v>Masculino</v>
       </c>
       <c r="I485" t="str">
-        <v>CLP</v>
+        <v>PAT</v>
       </c>
       <c r="J485" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Ski Patagonia Chilena</v>
       </c>
       <c r="K485" t="str">
         <v>Sí</v>
       </c>
       <c r="L485" t="str">
         <v>No</v>
       </c>
       <c r="M485" t="str">
         <v/>
       </c>
       <c r="N485" t="str">
         <v>CHI</v>
       </c>
       <c r="O485" t="str">
-        <v>San Benito</v>
+        <v/>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
-        <v>RABY</v>
+        <v>PETIT-BREVILH</v>
       </c>
       <c r="B486" t="str">
-        <v>IBAÑEZ</v>
+        <v>VILUGRON</v>
       </c>
       <c r="C486" t="str">
-        <v>PATRICK</v>
+        <v>Lucas</v>
       </c>
       <c r="D486" t="str">
-        <v>234304860</v>
+        <v>255007734</v>
       </c>
       <c r="E486" t="str">
-        <v>234304860</v>
+        <v>255007734</v>
       </c>
       <c r="F486">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="G486" t="str">
-        <v>U18</v>
+        <v>U12</v>
       </c>
       <c r="H486" t="str">
         <v>Masculino</v>
       </c>
       <c r="I486" t="str">
-        <v>CLP</v>
+        <v>LV</v>
       </c>
       <c r="J486" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Lago Villarrica</v>
       </c>
       <c r="K486" t="str">
         <v>Sí</v>
       </c>
       <c r="L486" t="str">
         <v>No</v>
       </c>
       <c r="M486" t="str">
         <v/>
       </c>
       <c r="N486" t="str">
         <v>CHI</v>
       </c>
       <c r="O486" t="str">
         <v/>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
-        <v>RAMIREZ</v>
+        <v>PINCHEIRA</v>
       </c>
       <c r="B487" t="str">
-        <v>SOLIS</v>
+        <v>BRAVO</v>
       </c>
       <c r="C487" t="str">
-        <v>CATALINA ALEJANDRA</v>
+        <v>FLORENCIA IGNACIA</v>
       </c>
       <c r="D487" t="str">
-        <v>247665056</v>
+        <v>232341041</v>
       </c>
       <c r="E487" t="str">
-        <v>247665056</v>
+        <v>232341041</v>
       </c>
       <c r="F487">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="G487" t="str">
-        <v>U14</v>
+        <v>U18</v>
       </c>
       <c r="H487" t="str">
         <v>Femenino</v>
       </c>
       <c r="I487" t="str">
-        <v>PAT</v>
+        <v>CAR</v>
       </c>
       <c r="J487" t="str">
-        <v>Club Ski Patagonia Chilena</v>
+        <v>Club Deportivo Araucarias del Llaima</v>
       </c>
       <c r="K487" t="str">
         <v>Sí</v>
       </c>
       <c r="L487" t="str">
         <v>No</v>
       </c>
       <c r="M487" t="str">
         <v/>
       </c>
       <c r="N487" t="str">
         <v>CHI</v>
       </c>
       <c r="O487" t="str">
         <v/>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
-        <v>RAMMSY</v>
+        <v>PINCHEIRA</v>
       </c>
       <c r="B488" t="str">
-        <v>CHAURA</v>
+        <v>BRAVO</v>
       </c>
       <c r="C488" t="str">
-        <v>EVAN</v>
+        <v>GUSTAVO ALEJANDRO</v>
       </c>
       <c r="D488" t="str">
-        <v>23952110K</v>
+        <v>239723578</v>
       </c>
       <c r="E488" t="str">
-        <v>23952110K</v>
+        <v>239723578</v>
       </c>
       <c r="F488">
         <v>2012</v>
       </c>
       <c r="G488" t="str">
         <v>U16</v>
       </c>
       <c r="H488" t="str">
         <v>Masculino</v>
       </c>
       <c r="I488" t="str">
-        <v>CAPA</v>
+        <v>CAR</v>
       </c>
       <c r="J488" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club Deportivo Araucarias del Llaima</v>
       </c>
       <c r="K488" t="str">
         <v>Sí</v>
       </c>
       <c r="L488" t="str">
         <v>No</v>
       </c>
       <c r="M488" t="str">
         <v/>
       </c>
       <c r="N488" t="str">
         <v>CHI</v>
       </c>
       <c r="O488" t="str">
         <v/>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
-        <v>RAPELA</v>
+        <v>PINILLA</v>
       </c>
       <c r="B489" t="str">
-        <v>DEL CAMPO</v>
+        <v>MORENO</v>
       </c>
       <c r="C489" t="str">
-        <v>Lucas</v>
+        <v>CARMENCITA</v>
       </c>
       <c r="D489" t="str">
-        <v>256779528</v>
+        <v>233009822</v>
       </c>
       <c r="E489" t="str">
-        <v>256779528</v>
+        <v>233009822</v>
       </c>
       <c r="F489">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="G489" t="str">
-        <v>U10</v>
+        <v>U18</v>
       </c>
       <c r="H489" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I489" t="str">
-        <v>CAN</v>
+        <v>CLP</v>
       </c>
       <c r="J489" t="str">
-        <v>Club Andes</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K489" t="str">
         <v>Sí</v>
       </c>
       <c r="L489" t="str">
         <v>No</v>
       </c>
       <c r="M489" t="str">
         <v/>
       </c>
       <c r="N489" t="str">
         <v>CHI</v>
       </c>
       <c r="O489" t="str">
         <v/>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
-        <v>REBOLLEDO</v>
+        <v>PINO</v>
       </c>
       <c r="B490" t="str">
-        <v/>
+        <v>MUÑOZ</v>
       </c>
       <c r="C490" t="str">
-        <v>JADE</v>
+        <v>ARIEL</v>
       </c>
       <c r="D490" t="str">
-        <v>232389168</v>
+        <v>238697301</v>
       </c>
       <c r="E490" t="str">
-        <v>232389168</v>
+        <v>238697301</v>
       </c>
       <c r="F490">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="G490" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H490" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I490" t="str">
-        <v>CAPA</v>
+        <v>POR</v>
       </c>
       <c r="J490" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Ski Club Portillo</v>
       </c>
       <c r="K490" t="str">
         <v>Sí</v>
       </c>
       <c r="L490" t="str">
         <v>No</v>
       </c>
       <c r="M490" t="str">
         <v/>
       </c>
       <c r="N490" t="str">
         <v>CHI</v>
       </c>
       <c r="O490" t="str">
         <v/>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
-        <v>REINIKE</v>
+        <v>PIWONKA</v>
       </c>
       <c r="B491" t="str">
-        <v>HERMAN</v>
+        <v>VALDES</v>
       </c>
       <c r="C491" t="str">
-        <v>Blanca</v>
+        <v>LUCAS</v>
       </c>
       <c r="D491" t="str">
-        <v>245258275</v>
+        <v>254103128</v>
       </c>
       <c r="E491" t="str">
-        <v>245258275</v>
+        <v>254103128</v>
       </c>
       <c r="F491">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="G491" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H491" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I491" t="str">
-        <v>LV</v>
+        <v>UC</v>
       </c>
       <c r="J491" t="str">
-        <v>Club Deportivo Lago Villarrica</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K491" t="str">
         <v>Sí</v>
       </c>
       <c r="L491" t="str">
         <v>No</v>
       </c>
       <c r="M491" t="str">
         <v/>
       </c>
       <c r="N491" t="str">
         <v>CHI</v>
       </c>
       <c r="O491" t="str">
-        <v/>
+        <v>Verbo Divino</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
-        <v>REINIKE</v>
+        <v>PRADO</v>
       </c>
       <c r="B492" t="str">
-        <v>DURAN</v>
+        <v>AUERSPERG</v>
       </c>
       <c r="C492" t="str">
-        <v>DOMINGA</v>
+        <v>MAGDALENA</v>
       </c>
       <c r="D492" t="str">
-        <v>240995360</v>
+        <v>250127502</v>
       </c>
       <c r="E492" t="str">
-        <v>240995360</v>
+        <v>250127502</v>
       </c>
       <c r="F492">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="G492" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H492" t="str">
         <v>Femenino</v>
       </c>
       <c r="I492" t="str">
-        <v>LV</v>
+        <v>UC</v>
       </c>
       <c r="J492" t="str">
-        <v>Club Deportivo Lago Villarrica</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K492" t="str">
         <v>Sí</v>
       </c>
       <c r="L492" t="str">
         <v>No</v>
       </c>
       <c r="M492" t="str">
         <v/>
       </c>
       <c r="N492" t="str">
         <v>CHI</v>
       </c>
       <c r="O492" t="str">
-        <v/>
+        <v>Nido de Aguilas</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
-        <v>REYES</v>
+        <v>PRADO</v>
       </c>
       <c r="B493" t="str">
-        <v>BUSTOS</v>
+        <v>AUERSPERG</v>
       </c>
       <c r="C493" t="str">
-        <v>TRINIDAD</v>
+        <v>MATHIAS</v>
       </c>
       <c r="D493" t="str">
-        <v>247830561</v>
+        <v>243555817</v>
       </c>
       <c r="E493" t="str">
-        <v>247830561</v>
+        <v>24355581-7</v>
       </c>
       <c r="F493">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="G493" t="str">
         <v>U14</v>
       </c>
       <c r="H493" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I493" t="str">
         <v>UC</v>
       </c>
       <c r="J493" t="str">
         <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K493" t="str">
         <v>Sí</v>
       </c>
       <c r="L493" t="str">
         <v>No</v>
       </c>
       <c r="M493" t="str">
         <v/>
       </c>
       <c r="N493" t="str">
         <v>CHI</v>
       </c>
       <c r="O493" t="str">
-        <v>Andree</v>
+        <v/>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
-        <v>RIFFO</v>
+        <v>PRAT</v>
       </c>
       <c r="B494" t="str">
-        <v>MAYORGA</v>
+        <v>KOENEKAMP</v>
       </c>
       <c r="C494" t="str">
-        <v>EMILIA ORIANA</v>
+        <v>AUGUSTO</v>
       </c>
       <c r="D494" t="str">
-        <v>248284641</v>
+        <v>23761786K</v>
       </c>
       <c r="E494" t="str">
-        <v>248284641</v>
+        <v>23761786K</v>
       </c>
       <c r="F494">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="G494" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H494" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I494" t="str">
-        <v>PAT</v>
+        <v>CAO</v>
       </c>
       <c r="J494" t="str">
-        <v>Club Ski Patagonia Chilena</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K494" t="str">
         <v>Sí</v>
       </c>
       <c r="L494" t="str">
         <v>No</v>
       </c>
       <c r="M494" t="str">
         <v/>
       </c>
       <c r="N494" t="str">
         <v>CHI</v>
       </c>
       <c r="O494" t="str">
         <v/>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
-        <v>RIGO-RIGHI</v>
+        <v>PRAT</v>
       </c>
       <c r="B495" t="str">
-        <v>GONZALEZ</v>
+        <v>KOENEKAMP</v>
       </c>
       <c r="C495" t="str">
-        <v>Matias</v>
+        <v>GABRIELA</v>
       </c>
       <c r="D495" t="str">
-        <v>258629329</v>
+        <v>244342272</v>
       </c>
       <c r="E495" t="str">
-        <v>258629329</v>
+        <v>24434227-2</v>
       </c>
       <c r="F495">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="G495" t="str">
-        <v>U10</v>
+        <v>U14</v>
       </c>
       <c r="H495" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I495" t="str">
-        <v>CAN</v>
+        <v>CAO</v>
       </c>
       <c r="J495" t="str">
-        <v>Club Andes</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K495" t="str">
         <v>Sí</v>
       </c>
       <c r="L495" t="str">
         <v>No</v>
       </c>
       <c r="M495" t="str">
         <v/>
       </c>
       <c r="N495" t="str">
         <v>CHI</v>
       </c>
       <c r="O495" t="str">
         <v/>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
-        <v>RIOS</v>
+        <v>PRIETO</v>
       </c>
       <c r="B496" t="str">
-        <v>BLANCO</v>
+        <v>CRUZ</v>
       </c>
       <c r="C496" t="str">
-        <v>CLARA</v>
+        <v>ELOISA</v>
       </c>
       <c r="D496" t="str">
-        <v>259398584</v>
+        <v>235761785</v>
       </c>
       <c r="E496" t="str">
-        <v>259398584</v>
+        <v>235761785</v>
       </c>
       <c r="F496">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="G496" t="str">
-        <v>U10</v>
+        <v>U16</v>
       </c>
       <c r="H496" t="str">
         <v>Femenino</v>
       </c>
       <c r="I496" t="str">
-        <v>UC</v>
+        <v>CLP</v>
       </c>
       <c r="J496" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K496" t="str">
         <v>Sí</v>
       </c>
       <c r="L496" t="str">
         <v>No</v>
       </c>
       <c r="M496" t="str">
         <v/>
       </c>
       <c r="N496" t="str">
         <v>CHI</v>
       </c>
       <c r="O496" t="str">
-        <v>Manquehue</v>
+        <v/>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
-        <v>RIOS</v>
+        <v>PRIETO</v>
       </c>
       <c r="B497" t="str">
-        <v>BLANCO</v>
+        <v>CRUZ</v>
       </c>
       <c r="C497" t="str">
-        <v>VALENTINA</v>
+        <v>LUCÍA</v>
       </c>
       <c r="D497" t="str">
-        <v>249821535</v>
+        <v>24361774K</v>
       </c>
       <c r="E497" t="str">
-        <v>249821535</v>
+        <v>24361774-K</v>
       </c>
       <c r="F497">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="G497" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H497" t="str">
         <v>Femenino</v>
       </c>
       <c r="I497" t="str">
-        <v>UC</v>
+        <v>CLP</v>
       </c>
       <c r="J497" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K497" t="str">
         <v>Sí</v>
       </c>
       <c r="L497" t="str">
         <v>No</v>
       </c>
       <c r="M497" t="str">
         <v/>
       </c>
       <c r="N497" t="str">
         <v>CHI</v>
       </c>
       <c r="O497" t="str">
-        <v>Manquehue</v>
+        <v/>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
-        <v>RIVERA</v>
+        <v>PUCCI</v>
       </c>
       <c r="B498" t="str">
-        <v>DEL CAMPO</v>
+        <v>NEELY</v>
       </c>
       <c r="C498" t="str">
-        <v>Eloisa</v>
+        <v>Jerónimo</v>
       </c>
       <c r="D498" t="str">
-        <v>251958394</v>
+        <v>257762122</v>
       </c>
       <c r="E498" t="str">
-        <v>251958394</v>
+        <v>257762122</v>
       </c>
       <c r="F498">
         <v>2015</v>
       </c>
       <c r="G498" t="str">
         <v>U12</v>
       </c>
       <c r="H498" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I498" t="str">
-        <v>ART</v>
+        <v>CLP</v>
       </c>
       <c r="J498" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K498" t="str">
         <v>Sí</v>
       </c>
       <c r="L498" t="str">
         <v>No</v>
       </c>
       <c r="M498" t="str">
         <v/>
       </c>
       <c r="N498" t="str">
         <v>CHI</v>
       </c>
       <c r="O498" t="str">
-        <v>Alianza Francesa</v>
+        <v>Monte Tabor</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
-        <v>RIVERA</v>
+        <v>PUENTE</v>
       </c>
       <c r="B499" t="str">
-        <v>DEL CAMPO</v>
+        <v>YANKOVIC</v>
       </c>
       <c r="C499" t="str">
-        <v>JULIÁN</v>
+        <v>ALBERTO</v>
       </c>
       <c r="D499" t="str">
-        <v>237674901</v>
+        <v>235889730</v>
       </c>
       <c r="E499" t="str">
-        <v>237674901</v>
+        <v>235889730</v>
       </c>
       <c r="F499">
         <v>2011</v>
       </c>
       <c r="G499" t="str">
         <v>U16</v>
       </c>
       <c r="H499" t="str">
         <v>Masculino</v>
       </c>
       <c r="I499" t="str">
         <v>ART</v>
       </c>
       <c r="J499" t="str">
         <v>Club Deportivo Arski</v>
       </c>
       <c r="K499" t="str">
         <v>Sí</v>
       </c>
       <c r="L499" t="str">
         <v>No</v>
       </c>
       <c r="M499" t="str">
         <v/>
       </c>
       <c r="N499" t="str">
         <v>CHI</v>
       </c>
       <c r="O499" t="str">
         <v/>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
-        <v>RIVERA</v>
+        <v>PUENTE</v>
       </c>
       <c r="B500" t="str">
-        <v>DEL CAMPO</v>
+        <v>YANCOVIC</v>
       </c>
       <c r="C500" t="str">
-        <v>MATILDE</v>
+        <v>LAURA</v>
       </c>
       <c r="D500" t="str">
-        <v>242885414</v>
+        <v>257771806</v>
       </c>
       <c r="E500" t="str">
-        <v>24288541-4</v>
+        <v>257771806</v>
       </c>
       <c r="F500">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="G500" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H500" t="str">
         <v>Femenino</v>
       </c>
       <c r="I500" t="str">
         <v>ART</v>
       </c>
       <c r="J500" t="str">
         <v>Club Deportivo Arski</v>
       </c>
       <c r="K500" t="str">
         <v>Sí</v>
       </c>
       <c r="L500" t="str">
         <v>No</v>
       </c>
       <c r="M500" t="str">
         <v/>
       </c>
       <c r="N500" t="str">
         <v>CHI</v>
       </c>
       <c r="O500" t="str">
         <v/>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
-        <v>ROBINSON</v>
+        <v>PUIG</v>
       </c>
       <c r="B501" t="str">
-        <v>URIBE</v>
+        <v>GUTIERREZ</v>
       </c>
       <c r="C501" t="str">
-        <v>Lucas</v>
+        <v>BLANCA ANSELMA</v>
       </c>
       <c r="D501" t="str">
-        <v>255459643</v>
+        <v>240114283</v>
       </c>
       <c r="E501" t="str">
-        <v>255459643</v>
+        <v>240114283</v>
       </c>
       <c r="F501">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="G501" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H501" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I501" t="str">
-        <v>CLP</v>
+        <v>CAR</v>
       </c>
       <c r="J501" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Araucarias del Llaima</v>
       </c>
       <c r="K501" t="str">
         <v>Sí</v>
       </c>
       <c r="L501" t="str">
         <v>No</v>
       </c>
       <c r="M501" t="str">
         <v/>
       </c>
       <c r="N501" t="str">
         <v>CHI</v>
       </c>
       <c r="O501" t="str">
-        <v>Craighouse</v>
+        <v/>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
-        <v>ROBINSON</v>
+        <v>PUIG</v>
       </c>
       <c r="B502" t="str">
-        <v>URIBE</v>
+        <v>SANCHEZ</v>
       </c>
       <c r="C502" t="str">
-        <v>Philippa</v>
+        <v>Cristobal</v>
       </c>
       <c r="D502" t="str">
-        <v>245481217</v>
+        <v>255838016</v>
       </c>
       <c r="E502" t="str">
-        <v>245481217</v>
+        <v>255838016</v>
       </c>
       <c r="F502">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="G502" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H502" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I502" t="str">
-        <v>CLP</v>
+        <v>CAN</v>
       </c>
       <c r="J502" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Andes</v>
       </c>
       <c r="K502" t="str">
         <v>Sí</v>
       </c>
       <c r="L502" t="str">
         <v>No</v>
       </c>
       <c r="M502" t="str">
         <v/>
       </c>
       <c r="N502" t="str">
         <v>CHI</v>
       </c>
       <c r="O502" t="str">
-        <v>Craighouse</v>
+        <v>Nido de Aguilas</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="str">
-        <v>ROBLES</v>
+        <v>QUEVEDO</v>
       </c>
       <c r="B503" t="str">
-        <v>LOPEZ</v>
+        <v>MONTAÑO</v>
       </c>
       <c r="C503" t="str">
-        <v>AMELIA</v>
+        <v>JAVIERA</v>
       </c>
       <c r="D503" t="str">
-        <v>249821160</v>
+        <v>241121836</v>
       </c>
       <c r="E503" t="str">
-        <v>249821160</v>
+        <v>24112183-6</v>
       </c>
       <c r="F503">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="G503" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H503" t="str">
         <v>Femenino</v>
       </c>
       <c r="I503" t="str">
-        <v>CAO</v>
+        <v>LV</v>
       </c>
       <c r="J503" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club Deportivo Lago Villarrica</v>
       </c>
       <c r="K503" t="str">
         <v>Sí</v>
       </c>
       <c r="L503" t="str">
         <v>No</v>
       </c>
       <c r="M503" t="str">
         <v/>
       </c>
       <c r="N503" t="str">
         <v>CHI</v>
       </c>
       <c r="O503" t="str">
         <v/>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
-        <v>ROBLES</v>
+        <v>QUEZADA</v>
       </c>
       <c r="B504" t="str">
-        <v>URIBE</v>
+        <v>SAFFER</v>
       </c>
       <c r="C504" t="str">
-        <v>Josefa</v>
+        <v>Francisco</v>
       </c>
       <c r="D504" t="str">
-        <v>245697864</v>
+        <v>247803017</v>
       </c>
       <c r="E504" t="str">
-        <v>245697864</v>
+        <v>24.780.301-7</v>
       </c>
       <c r="F504">
         <v>2014</v>
       </c>
       <c r="G504" t="str">
         <v>U14</v>
       </c>
       <c r="H504" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I504" t="str">
-        <v>CLP</v>
+        <v>CAN</v>
       </c>
       <c r="J504" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Andes</v>
       </c>
       <c r="K504" t="str">
         <v>Sí</v>
       </c>
       <c r="L504" t="str">
         <v>No</v>
       </c>
       <c r="M504" t="str">
         <v/>
       </c>
       <c r="N504" t="str">
         <v>CHI</v>
       </c>
       <c r="O504" t="str">
-        <v>Santiago College</v>
+        <v/>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
-        <v>ROBLES</v>
+        <v>QUIROGA</v>
       </c>
       <c r="B505" t="str">
-        <v>LOPEZ</v>
+        <v>MARTÍNEZ</v>
       </c>
       <c r="C505" t="str">
-        <v>LIONEL</v>
+        <v>LUCAS RODRIGO</v>
       </c>
       <c r="D505" t="str">
-        <v>237068440</v>
+        <v>23811960K</v>
       </c>
       <c r="E505" t="str">
-        <v>237068440</v>
+        <v>23811960K</v>
       </c>
       <c r="F505">
         <v>2011</v>
       </c>
       <c r="G505" t="str">
         <v>U16</v>
       </c>
       <c r="H505" t="str">
         <v>Masculino</v>
       </c>
       <c r="I505" t="str">
-        <v>CAO</v>
+        <v>CEC</v>
       </c>
       <c r="J505" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K505" t="str">
         <v>Sí</v>
       </c>
       <c r="L505" t="str">
         <v>No</v>
       </c>
       <c r="M505" t="str">
         <v/>
       </c>
       <c r="N505" t="str">
         <v>CHI</v>
       </c>
       <c r="O505" t="str">
         <v/>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
-        <v>ROBLES</v>
+        <v>QUIROGA</v>
       </c>
       <c r="B506" t="str">
-        <v>URIBE</v>
+        <v>AZOCAR</v>
       </c>
       <c r="C506" t="str">
-        <v>VICENTE</v>
+        <v>MATILDE</v>
       </c>
       <c r="D506" t="str">
-        <v>242549562</v>
+        <v>23538163K</v>
       </c>
       <c r="E506" t="str">
-        <v>242549562</v>
+        <v>23538163K</v>
       </c>
       <c r="F506">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="G506" t="str">
         <v>U16</v>
       </c>
       <c r="H506" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I506" t="str">
-        <v>CAN</v>
+        <v>CEC</v>
       </c>
       <c r="J506" t="str">
-        <v>Club Andes</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K506" t="str">
         <v>Sí</v>
       </c>
       <c r="L506" t="str">
         <v>No</v>
       </c>
       <c r="M506" t="str">
         <v/>
       </c>
       <c r="N506" t="str">
         <v>CHI</v>
       </c>
       <c r="O506" t="str">
         <v/>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
-        <v>RODRIGUEZ</v>
+        <v>RABY</v>
       </c>
       <c r="B507" t="str">
-        <v>LAPOSTOL</v>
+        <v>IBAÑEZ</v>
       </c>
       <c r="C507" t="str">
-        <v>DIEGO</v>
+        <v>Augusto</v>
       </c>
       <c r="D507" t="str">
-        <v>237392299</v>
+        <v>260093134</v>
       </c>
       <c r="E507" t="str">
-        <v>237392299</v>
+        <v>260093134</v>
       </c>
       <c r="F507">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="G507" t="str">
-        <v>U16</v>
+        <v>U10</v>
       </c>
       <c r="H507" t="str">
         <v>Masculino</v>
       </c>
       <c r="I507" t="str">
-        <v>CVN</v>
+        <v>CLP</v>
       </c>
       <c r="J507" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K507" t="str">
         <v>Sí</v>
       </c>
       <c r="L507" t="str">
         <v>No</v>
       </c>
       <c r="M507" t="str">
         <v/>
       </c>
       <c r="N507" t="str">
         <v>CHI</v>
       </c>
       <c r="O507" t="str">
-        <v/>
+        <v>San Benito</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
-        <v>RODRIGUEZ</v>
+        <v>RABY</v>
       </c>
       <c r="B508" t="str">
-        <v>CASTRO</v>
+        <v>IBAÑEZ</v>
       </c>
       <c r="C508" t="str">
-        <v>Josefa</v>
+        <v>Juan Pablo</v>
       </c>
       <c r="D508" t="str">
-        <v>249923389</v>
+        <v>248797215</v>
       </c>
       <c r="E508" t="str">
-        <v>249923389</v>
+        <v>248797215</v>
       </c>
       <c r="F508">
         <v>2015</v>
       </c>
       <c r="G508" t="str">
         <v>U12</v>
       </c>
       <c r="H508" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I508" t="str">
-        <v>CVN</v>
+        <v>CLP</v>
       </c>
       <c r="J508" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K508" t="str">
         <v>Sí</v>
       </c>
       <c r="L508" t="str">
         <v>No</v>
       </c>
       <c r="M508" t="str">
         <v/>
       </c>
       <c r="N508" t="str">
         <v>CHI</v>
       </c>
       <c r="O508" t="str">
-        <v>The Grange School</v>
+        <v>San Benito</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
-        <v>RODRIGUEZ</v>
+        <v>RABY</v>
       </c>
       <c r="B509" t="str">
-        <v>CARMODY</v>
+        <v>IBAÑEZ</v>
       </c>
       <c r="C509" t="str">
-        <v>Mailen</v>
+        <v>PATRICK</v>
       </c>
       <c r="D509" t="str">
-        <v>249780618</v>
+        <v>234304860</v>
       </c>
       <c r="E509" t="str">
-        <v>249780618</v>
+        <v>234304860</v>
       </c>
       <c r="F509">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="G509" t="str">
-        <v>U12</v>
+        <v>U18</v>
       </c>
       <c r="H509" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I509" t="str">
-        <v>LV</v>
+        <v>CLP</v>
       </c>
       <c r="J509" t="str">
-        <v>Club Deportivo Lago Villarrica</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K509" t="str">
         <v>Sí</v>
       </c>
       <c r="L509" t="str">
         <v>No</v>
       </c>
       <c r="M509" t="str">
         <v/>
       </c>
       <c r="N509" t="str">
         <v>CHI</v>
       </c>
       <c r="O509" t="str">
         <v/>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
-        <v>RODRIGUEZ</v>
+        <v>RADA</v>
       </c>
       <c r="B510" t="str">
-        <v>CASTRO</v>
+        <v>MUÑOZ</v>
       </c>
       <c r="C510" t="str">
-        <v>OLIVIA</v>
+        <v>Benjamín</v>
       </c>
       <c r="D510" t="str">
-        <v>232706651</v>
+        <v>254047430</v>
       </c>
       <c r="E510" t="str">
-        <v>232706651</v>
+        <v>25.404.743-0</v>
       </c>
       <c r="F510">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="G510" t="str">
-        <v>U18</v>
+        <v>U10</v>
       </c>
       <c r="H510" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I510" t="str">
-        <v>CAO</v>
+        <v>UC</v>
       </c>
       <c r="J510" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K510" t="str">
         <v>Sí</v>
       </c>
       <c r="L510" t="str">
         <v>No</v>
       </c>
       <c r="M510" t="str">
         <v/>
       </c>
       <c r="N510" t="str">
         <v>CHI</v>
       </c>
       <c r="O510" t="str">
         <v/>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
-        <v>RODRIGUEZ</v>
+        <v>RAMIREZ</v>
       </c>
       <c r="B511" t="str">
-        <v>CASTRO</v>
+        <v>SOLIS</v>
       </c>
       <c r="C511" t="str">
-        <v>PEDRO</v>
+        <v>CATALINA ALEJANDRA</v>
       </c>
       <c r="D511" t="str">
-        <v>239864716</v>
+        <v>247665056</v>
       </c>
       <c r="E511" t="str">
-        <v>239864716</v>
+        <v>247665056</v>
       </c>
       <c r="F511">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="G511" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H511" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I511" t="str">
-        <v>CAO</v>
+        <v>PAT</v>
       </c>
       <c r="J511" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club Ski Patagonia Chilena</v>
       </c>
       <c r="K511" t="str">
         <v>Sí</v>
       </c>
       <c r="L511" t="str">
         <v>No</v>
       </c>
       <c r="M511" t="str">
         <v/>
       </c>
       <c r="N511" t="str">
         <v>CHI</v>
       </c>
       <c r="O511" t="str">
         <v/>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
-        <v>ROJAS</v>
+        <v>RAMMSY</v>
       </c>
       <c r="B512" t="str">
-        <v>BUSTOS</v>
+        <v>CHAURA</v>
       </c>
       <c r="C512" t="str">
-        <v>ALEXANDER</v>
+        <v>EVAN</v>
       </c>
       <c r="D512" t="str">
-        <v>241761185</v>
+        <v>23952110K</v>
       </c>
       <c r="E512" t="str">
-        <v>24176118-5</v>
+        <v>23952110K</v>
       </c>
       <c r="F512">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="G512" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H512" t="str">
         <v>Masculino</v>
       </c>
       <c r="I512" t="str">
-        <v>UC</v>
+        <v>CAPA</v>
       </c>
       <c r="J512" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K512" t="str">
         <v>Sí</v>
       </c>
       <c r="L512" t="str">
         <v>No</v>
       </c>
       <c r="M512" t="str">
         <v/>
       </c>
       <c r="N512" t="str">
         <v>CHI</v>
       </c>
       <c r="O512" t="str">
         <v/>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
-        <v>ROJAS</v>
+        <v>RAPELA</v>
       </c>
       <c r="B513" t="str">
-        <v>GONZÁLEZ</v>
+        <v>DEL CAMPO</v>
       </c>
       <c r="C513" t="str">
-        <v>Diego</v>
+        <v>Lucas</v>
       </c>
       <c r="D513" t="str">
-        <v>256344939</v>
+        <v>256779528</v>
       </c>
       <c r="E513" t="str">
-        <v>256344939</v>
+        <v>256779528</v>
       </c>
       <c r="F513">
         <v>2017</v>
       </c>
       <c r="G513" t="str">
         <v>U10</v>
       </c>
       <c r="H513" t="str">
         <v>Masculino</v>
       </c>
       <c r="I513" t="str">
-        <v>ART</v>
+        <v>CAN</v>
       </c>
       <c r="J513" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Andes</v>
       </c>
       <c r="K513" t="str">
         <v>Sí</v>
       </c>
       <c r="L513" t="str">
         <v>No</v>
       </c>
       <c r="M513" t="str">
         <v/>
       </c>
       <c r="N513" t="str">
         <v>CHI</v>
       </c>
       <c r="O513" t="str">
         <v/>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
-        <v>ROJAS</v>
+        <v>REBOLLEDO</v>
       </c>
       <c r="B514" t="str">
-        <v>FARIAS</v>
+        <v/>
       </c>
       <c r="C514" t="str">
-        <v>Domingo</v>
+        <v>JADE</v>
       </c>
       <c r="D514" t="str">
-        <v>254463582</v>
+        <v>232389168</v>
       </c>
       <c r="E514" t="str">
-        <v>254463582</v>
+        <v>232389168</v>
       </c>
       <c r="F514">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="G514" t="str">
-        <v>U12</v>
+        <v>U18</v>
       </c>
       <c r="H514" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I514" t="str">
-        <v>CVN</v>
+        <v>CAPA</v>
       </c>
       <c r="J514" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
       </c>
       <c r="K514" t="str">
         <v>Sí</v>
       </c>
       <c r="L514" t="str">
         <v>No</v>
       </c>
       <c r="M514" t="str">
         <v/>
       </c>
       <c r="N514" t="str">
         <v>CHI</v>
       </c>
       <c r="O514" t="str">
-        <v>Dunalastair</v>
+        <v/>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
-        <v>ROJAS</v>
+        <v>REINIKE</v>
       </c>
       <c r="B515" t="str">
-        <v>FARIAS</v>
+        <v>HERMAN</v>
       </c>
       <c r="C515" t="str">
-        <v>FLORENCIA</v>
+        <v>Blanca</v>
       </c>
       <c r="D515" t="str">
-        <v>232699809</v>
+        <v>245258275</v>
       </c>
       <c r="E515" t="str">
-        <v>232699809</v>
+        <v>245258275</v>
       </c>
       <c r="F515">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="G515" t="str">
-        <v>U18</v>
+        <v>U14</v>
       </c>
       <c r="H515" t="str">
         <v>Femenino</v>
       </c>
       <c r="I515" t="str">
-        <v>UC</v>
+        <v>LV</v>
       </c>
       <c r="J515" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Lago Villarrica</v>
       </c>
       <c r="K515" t="str">
         <v>Sí</v>
       </c>
       <c r="L515" t="str">
         <v>No</v>
       </c>
       <c r="M515" t="str">
         <v/>
       </c>
       <c r="N515" t="str">
         <v>CHI</v>
       </c>
       <c r="O515" t="str">
         <v/>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
-        <v>ROJAS</v>
+        <v>REINIKE</v>
       </c>
       <c r="B516" t="str">
-        <v>FARIAS</v>
+        <v>DURAN</v>
       </c>
       <c r="C516" t="str">
-        <v>MAGDALENA</v>
+        <v>DOMINGA</v>
       </c>
       <c r="D516" t="str">
-        <v>238390419</v>
+        <v>240995360</v>
       </c>
       <c r="E516" t="str">
-        <v>238390419</v>
+        <v>240995360</v>
       </c>
       <c r="F516">
         <v>2012</v>
       </c>
       <c r="G516" t="str">
         <v>U16</v>
       </c>
       <c r="H516" t="str">
         <v>Femenino</v>
       </c>
       <c r="I516" t="str">
-        <v>CVN</v>
+        <v>LV</v>
       </c>
       <c r="J516" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Lago Villarrica</v>
       </c>
       <c r="K516" t="str">
         <v>Sí</v>
       </c>
       <c r="L516" t="str">
         <v>No</v>
       </c>
       <c r="M516" t="str">
         <v/>
       </c>
       <c r="N516" t="str">
         <v>CHI</v>
       </c>
       <c r="O516" t="str">
         <v/>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
-        <v>ROJAS</v>
+        <v>REYES</v>
       </c>
       <c r="B517" t="str">
-        <v>GONZÁLEZ</v>
+        <v>BUSTOS</v>
       </c>
       <c r="C517" t="str">
-        <v>OLIVIA</v>
+        <v>TRINIDAD</v>
       </c>
       <c r="D517" t="str">
-        <v>241513610</v>
+        <v>247830561</v>
       </c>
       <c r="E517" t="str">
-        <v>241513610</v>
+        <v>247830561</v>
       </c>
       <c r="F517">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="G517" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H517" t="str">
         <v>Femenino</v>
       </c>
       <c r="I517" t="str">
-        <v>ART</v>
+        <v>UC</v>
       </c>
       <c r="J517" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K517" t="str">
         <v>Sí</v>
       </c>
       <c r="L517" t="str">
         <v>No</v>
       </c>
       <c r="M517" t="str">
         <v/>
       </c>
       <c r="N517" t="str">
         <v>CHI</v>
       </c>
       <c r="O517" t="str">
-        <v/>
+        <v>Andree</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
-        <v>ROJAS</v>
+        <v>RIFFO</v>
       </c>
       <c r="B518" t="str">
-        <v>GONZÁLEZ</v>
+        <v>MAYORGA</v>
       </c>
       <c r="C518" t="str">
-        <v>Sofía</v>
+        <v>EMILIA ORIANA</v>
       </c>
       <c r="D518" t="str">
-        <v>247036016</v>
+        <v>248284641</v>
       </c>
       <c r="E518" t="str">
-        <v>247036016</v>
+        <v>248284641</v>
       </c>
       <c r="F518">
         <v>2014</v>
       </c>
       <c r="G518" t="str">
         <v>U14</v>
       </c>
       <c r="H518" t="str">
         <v>Femenino</v>
       </c>
       <c r="I518" t="str">
-        <v>ART</v>
+        <v>PAT</v>
       </c>
       <c r="J518" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club Ski Patagonia Chilena</v>
       </c>
       <c r="K518" t="str">
         <v>Sí</v>
       </c>
       <c r="L518" t="str">
         <v>No</v>
       </c>
       <c r="M518" t="str">
         <v/>
       </c>
       <c r="N518" t="str">
         <v>CHI</v>
       </c>
       <c r="O518" t="str">
-        <v>The Grange School</v>
+        <v/>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
-        <v>ROMENY</v>
+        <v>RIGO-RIGHI</v>
       </c>
       <c r="B519" t="str">
-        <v>WAEGER</v>
+        <v>GONZALEZ</v>
       </c>
       <c r="C519" t="str">
-        <v>MARTÍN</v>
+        <v>Matias</v>
       </c>
       <c r="D519" t="str">
-        <v>236449246</v>
+        <v>258629329</v>
       </c>
       <c r="E519" t="str">
-        <v>236449246</v>
+        <v>258629329</v>
       </c>
       <c r="F519">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="G519" t="str">
-        <v>U16</v>
+        <v>U10</v>
       </c>
       <c r="H519" t="str">
         <v>Masculino</v>
       </c>
       <c r="I519" t="str">
-        <v>CAO</v>
+        <v>CAN</v>
       </c>
       <c r="J519" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club Andes</v>
       </c>
       <c r="K519" t="str">
         <v>Sí</v>
       </c>
       <c r="L519" t="str">
         <v>No</v>
       </c>
       <c r="M519" t="str">
         <v/>
       </c>
       <c r="N519" t="str">
         <v>CHI</v>
       </c>
       <c r="O519" t="str">
         <v/>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
-        <v>ROSALES</v>
+        <v>RIOS</v>
       </c>
       <c r="B520" t="str">
-        <v>OTERO</v>
+        <v>BLANCO</v>
       </c>
       <c r="C520" t="str">
-        <v>Pablo</v>
+        <v>CLARA</v>
       </c>
       <c r="D520" t="str">
-        <v>246633835</v>
+        <v>259398584</v>
       </c>
       <c r="E520" t="str">
-        <v>246633835</v>
+        <v>259398584</v>
       </c>
       <c r="F520">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="G520" t="str">
-        <v>U14</v>
+        <v>U10</v>
       </c>
       <c r="H520" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I520" t="str">
-        <v>CVN</v>
+        <v>UC</v>
       </c>
       <c r="J520" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K520" t="str">
         <v>Sí</v>
       </c>
       <c r="L520" t="str">
         <v>No</v>
       </c>
       <c r="M520" t="str">
         <v/>
       </c>
       <c r="N520" t="str">
         <v>CHI</v>
       </c>
       <c r="O520" t="str">
-        <v>The Grange School</v>
+        <v>Manquehue</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
-        <v>ROSENDE</v>
+        <v>RIOS</v>
       </c>
       <c r="B521" t="str">
-        <v>ZEGERS</v>
+        <v>BLANCO</v>
       </c>
       <c r="C521" t="str">
-        <v>ELOISA</v>
+        <v>VALENTINA</v>
       </c>
       <c r="D521" t="str">
-        <v>240776367</v>
+        <v>249821535</v>
       </c>
       <c r="E521" t="str">
-        <v>240776367</v>
+        <v>249821535</v>
       </c>
       <c r="F521">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="G521" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H521" t="str">
         <v>Femenino</v>
       </c>
       <c r="I521" t="str">
-        <v>LV</v>
+        <v>UC</v>
       </c>
       <c r="J521" t="str">
-        <v>Club Deportivo Lago Villarrica</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K521" t="str">
         <v>Sí</v>
       </c>
       <c r="L521" t="str">
         <v>No</v>
       </c>
       <c r="M521" t="str">
         <v/>
       </c>
       <c r="N521" t="str">
         <v>CHI</v>
       </c>
       <c r="O521" t="str">
-        <v/>
+        <v>Manquehue</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="str">
-        <v>ROSENDE</v>
+        <v>RIVERA</v>
       </c>
       <c r="B522" t="str">
-        <v>ZEGERS</v>
+        <v>DEL CAMPO</v>
       </c>
       <c r="C522" t="str">
-        <v>Gaston</v>
+        <v>Eloisa</v>
       </c>
       <c r="D522" t="str">
-        <v>249648809</v>
+        <v>251958394</v>
       </c>
       <c r="E522" t="str">
-        <v>249648809</v>
+        <v>251958394</v>
       </c>
       <c r="F522">
         <v>2015</v>
       </c>
       <c r="G522" t="str">
         <v>U12</v>
       </c>
       <c r="H522" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I522" t="str">
-        <v>LV</v>
+        <v>ART</v>
       </c>
       <c r="J522" t="str">
-        <v>Club Deportivo Lago Villarrica</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K522" t="str">
         <v>Sí</v>
       </c>
       <c r="L522" t="str">
         <v>No</v>
       </c>
       <c r="M522" t="str">
         <v/>
       </c>
       <c r="N522" t="str">
         <v>CHI</v>
       </c>
       <c r="O522" t="str">
-        <v/>
+        <v>Alianza Francesa</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
-        <v>ROSS</v>
+        <v>RIVERA</v>
       </c>
       <c r="B523" t="str">
-        <v>MASSANES</v>
+        <v>DEL CAMPO</v>
       </c>
       <c r="C523" t="str">
-        <v>FLORENCIA</v>
+        <v>JULIÁN</v>
       </c>
       <c r="D523" t="str">
-        <v>237514475</v>
+        <v>237674901</v>
       </c>
       <c r="E523" t="str">
-        <v>237514475</v>
+        <v>237674901</v>
       </c>
       <c r="F523">
         <v>2011</v>
       </c>
       <c r="G523" t="str">
         <v>U16</v>
       </c>
       <c r="H523" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I523" t="str">
-        <v>CAN</v>
+        <v>ART</v>
       </c>
       <c r="J523" t="str">
-        <v>Club Andes</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K523" t="str">
         <v>Sí</v>
       </c>
       <c r="L523" t="str">
         <v>No</v>
       </c>
       <c r="M523" t="str">
         <v/>
       </c>
       <c r="N523" t="str">
         <v>CHI</v>
       </c>
       <c r="O523" t="str">
         <v/>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
-        <v>SANCHEZ</v>
+        <v>RIVERA</v>
       </c>
       <c r="B524" t="str">
-        <v>HOCHSCHILD</v>
+        <v>DEL CAMPO</v>
       </c>
       <c r="C524" t="str">
-        <v>DIEGO</v>
+        <v>MATILDE</v>
       </c>
       <c r="D524" t="str">
-        <v>232842075</v>
+        <v>242885414</v>
       </c>
       <c r="E524" t="str">
-        <v>232842075</v>
+        <v>24288541-4</v>
       </c>
       <c r="F524">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="G524" t="str">
-        <v>U18</v>
+        <v>U14</v>
       </c>
       <c r="H524" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I524" t="str">
-        <v>CLP</v>
+        <v>ART</v>
       </c>
       <c r="J524" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K524" t="str">
         <v>Sí</v>
       </c>
       <c r="L524" t="str">
         <v>No</v>
       </c>
       <c r="M524" t="str">
         <v/>
       </c>
       <c r="N524" t="str">
         <v>CHI</v>
       </c>
       <c r="O524" t="str">
         <v/>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="str">
-        <v>SANCHEZ</v>
+        <v>ROBINSON</v>
       </c>
       <c r="B525" t="str">
-        <v>HOCHSCHILD</v>
+        <v>URIBE</v>
       </c>
       <c r="C525" t="str">
-        <v>JOSEFA</v>
+        <v>Lucas</v>
       </c>
       <c r="D525" t="str">
-        <v>243994829</v>
+        <v>255459643</v>
       </c>
       <c r="E525" t="str">
-        <v>24399482-9</v>
+        <v>255459643</v>
       </c>
       <c r="F525">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="G525" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H525" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I525" t="str">
         <v>CLP</v>
       </c>
       <c r="J525" t="str">
         <v>Club de Ski La Parva</v>
       </c>
       <c r="K525" t="str">
         <v>Sí</v>
       </c>
       <c r="L525" t="str">
         <v>No</v>
       </c>
       <c r="M525" t="str">
         <v/>
       </c>
       <c r="N525" t="str">
         <v>CHI</v>
       </c>
       <c r="O525" t="str">
-        <v/>
+        <v>Craighouse</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="str">
-        <v>SANCHEZ</v>
+        <v>ROBINSON</v>
       </c>
       <c r="B526" t="str">
-        <v>HOCHSCHILD</v>
+        <v>URIBE</v>
       </c>
       <c r="C526" t="str">
-        <v>León</v>
+        <v>Philippa</v>
       </c>
       <c r="D526" t="str">
-        <v>259370655</v>
+        <v>245481217</v>
       </c>
       <c r="E526" t="str">
-        <v>259370655</v>
+        <v>245481217</v>
       </c>
       <c r="F526">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="G526" t="str">
-        <v>U10</v>
+        <v>U14</v>
       </c>
       <c r="H526" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I526" t="str">
         <v>CLP</v>
       </c>
       <c r="J526" t="str">
         <v>Club de Ski La Parva</v>
       </c>
       <c r="K526" t="str">
         <v>Sí</v>
       </c>
       <c r="L526" t="str">
         <v>No</v>
       </c>
       <c r="M526" t="str">
         <v/>
       </c>
       <c r="N526" t="str">
         <v>CHI</v>
       </c>
       <c r="O526" t="str">
-        <v>Tabancura</v>
+        <v>Craighouse</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="str">
-        <v>SANTA CRUZ</v>
+        <v>ROBLES</v>
       </c>
       <c r="B527" t="str">
-        <v>URREJOLA</v>
+        <v>LOPEZ</v>
       </c>
       <c r="C527" t="str">
-        <v>MARGARITA</v>
+        <v>AMELIA</v>
       </c>
       <c r="D527" t="str">
-        <v>257748359</v>
+        <v>249821160</v>
       </c>
       <c r="E527" t="str">
-        <v>257748359</v>
+        <v>249821160</v>
       </c>
       <c r="F527">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="G527" t="str">
-        <v>U10</v>
+        <v>U12</v>
       </c>
       <c r="H527" t="str">
         <v>Femenino</v>
       </c>
       <c r="I527" t="str">
-        <v>UC</v>
+        <v>CAO</v>
       </c>
       <c r="J527" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K527" t="str">
         <v>Sí</v>
       </c>
       <c r="L527" t="str">
         <v>No</v>
       </c>
       <c r="M527" t="str">
         <v/>
       </c>
       <c r="N527" t="str">
         <v>CHI</v>
       </c>
       <c r="O527" t="str">
-        <v>Santa Urusula</v>
+        <v/>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="str">
-        <v>SANTIBAÑEZ</v>
+        <v>ROBLES</v>
       </c>
       <c r="B528" t="str">
-        <v>PUFFE</v>
+        <v>URIBE</v>
       </c>
       <c r="C528" t="str">
-        <v>PEDRO</v>
+        <v>Josefa</v>
       </c>
       <c r="D528" t="str">
-        <v>234863371</v>
+        <v>245697864</v>
       </c>
       <c r="E528" t="str">
-        <v>234863371</v>
+        <v>245697864</v>
       </c>
       <c r="F528">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="G528" t="str">
-        <v>U18</v>
+        <v>U14</v>
       </c>
       <c r="H528" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I528" t="str">
         <v>CLP</v>
       </c>
       <c r="J528" t="str">
         <v>Club de Ski La Parva</v>
       </c>
       <c r="K528" t="str">
         <v>Sí</v>
       </c>
       <c r="L528" t="str">
         <v>No</v>
       </c>
       <c r="M528" t="str">
         <v/>
       </c>
       <c r="N528" t="str">
         <v>CHI</v>
       </c>
       <c r="O528" t="str">
-        <v/>
+        <v>Santiago College</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
-        <v>SECALL</v>
+        <v>ROBLES</v>
       </c>
       <c r="B529" t="str">
-        <v>MOREL</v>
+        <v>LOPEZ</v>
       </c>
       <c r="C529" t="str">
-        <v>Eusebio</v>
+        <v>LIONEL</v>
       </c>
       <c r="D529" t="str">
-        <v>251196990</v>
+        <v>237068440</v>
       </c>
       <c r="E529" t="str">
-        <v>251196990</v>
+        <v>237068440</v>
       </c>
       <c r="F529">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="G529" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H529" t="str">
         <v>Masculino</v>
       </c>
       <c r="I529" t="str">
-        <v>CVN</v>
+        <v>CAO</v>
       </c>
       <c r="J529" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K529" t="str">
         <v>Sí</v>
       </c>
       <c r="L529" t="str">
         <v>No</v>
       </c>
       <c r="M529" t="str">
         <v/>
       </c>
       <c r="N529" t="str">
         <v>CHI</v>
       </c>
       <c r="O529" t="str">
-        <v>Mackay</v>
+        <v/>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
-        <v>SECALL</v>
+        <v>ROBLES</v>
       </c>
       <c r="B530" t="str">
-        <v>MOREL</v>
+        <v>URIBE</v>
       </c>
       <c r="C530" t="str">
-        <v>ISIDRO</v>
+        <v>VICENTE</v>
       </c>
       <c r="D530" t="str">
-        <v>238625661</v>
+        <v>242549562</v>
       </c>
       <c r="E530" t="str">
-        <v>238625661</v>
+        <v>242549562</v>
       </c>
       <c r="F530">
         <v>2012</v>
       </c>
       <c r="G530" t="str">
         <v>U16</v>
       </c>
       <c r="H530" t="str">
         <v>Masculino</v>
       </c>
       <c r="I530" t="str">
-        <v>CVN</v>
+        <v>CAN</v>
       </c>
       <c r="J530" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Andes</v>
       </c>
       <c r="K530" t="str">
         <v>Sí</v>
       </c>
       <c r="L530" t="str">
         <v>No</v>
       </c>
       <c r="M530" t="str">
         <v/>
       </c>
       <c r="N530" t="str">
         <v>CHI</v>
       </c>
       <c r="O530" t="str">
         <v/>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="str">
-        <v>SEGOVIA</v>
+        <v>RODRIGUEZ</v>
       </c>
       <c r="B531" t="str">
-        <v>VALVERDE</v>
+        <v>LAPOSTOL</v>
       </c>
       <c r="C531" t="str">
-        <v>MARTINA</v>
+        <v>DIEGO</v>
       </c>
       <c r="D531" t="str">
-        <v>40565646V</v>
+        <v>237392299</v>
       </c>
       <c r="E531" t="str">
-        <v/>
+        <v>237392299</v>
       </c>
       <c r="F531">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="G531" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H531" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I531" t="str">
-        <v>ART</v>
+        <v>CVN</v>
       </c>
       <c r="J531" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K531" t="str">
         <v>Sí</v>
       </c>
       <c r="L531" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M531" t="str">
-        <v>40565646V</v>
+        <v/>
       </c>
       <c r="N531" t="str">
-        <v>ESP</v>
+        <v>CHI</v>
       </c>
       <c r="O531" t="str">
         <v/>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="str">
-        <v>SEITUN</v>
+        <v>RODRIGUEZ</v>
       </c>
       <c r="B532" t="str">
-        <v>FUENTES</v>
+        <v>CASTRO</v>
       </c>
       <c r="C532" t="str">
-        <v>Amparo</v>
+        <v>Josefa</v>
       </c>
       <c r="D532" t="str">
-        <v>248865881</v>
+        <v>249923389</v>
       </c>
       <c r="E532" t="str">
-        <v>248865881</v>
+        <v>249923389</v>
       </c>
       <c r="F532">
         <v>2015</v>
       </c>
       <c r="G532" t="str">
         <v>U12</v>
       </c>
       <c r="H532" t="str">
         <v>Femenino</v>
       </c>
       <c r="I532" t="str">
-        <v>LV</v>
+        <v>CVN</v>
       </c>
       <c r="J532" t="str">
-        <v>Club Deportivo Lago Villarrica</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K532" t="str">
         <v>Sí</v>
       </c>
       <c r="L532" t="str">
         <v>No</v>
       </c>
       <c r="M532" t="str">
         <v/>
       </c>
       <c r="N532" t="str">
         <v>CHI</v>
       </c>
       <c r="O532" t="str">
-        <v/>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
-        <v>SEITUN</v>
+        <v>RODRIGUEZ</v>
       </c>
       <c r="B533" t="str">
-        <v>FUENTES</v>
+        <v>CARMODY</v>
       </c>
       <c r="C533" t="str">
-        <v>NABIH ALONSO</v>
+        <v>Mailen</v>
       </c>
       <c r="D533" t="str">
-        <v>239221904</v>
+        <v>249780618</v>
       </c>
       <c r="E533" t="str">
-        <v>239221904</v>
+        <v>249780618</v>
       </c>
       <c r="F533">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="G533" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H533" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I533" t="str">
         <v>LV</v>
       </c>
       <c r="J533" t="str">
         <v>Club Deportivo Lago Villarrica</v>
       </c>
       <c r="K533" t="str">
         <v>Sí</v>
       </c>
       <c r="L533" t="str">
         <v>No</v>
       </c>
       <c r="M533" t="str">
         <v/>
       </c>
       <c r="N533" t="str">
         <v>CHI</v>
       </c>
       <c r="O533" t="str">
         <v/>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="str">
-        <v>SERANI</v>
+        <v>RODRIGUEZ</v>
       </c>
       <c r="B534" t="str">
-        <v>LESSER</v>
+        <v>CASTRO</v>
       </c>
       <c r="C534" t="str">
-        <v>Filippa</v>
+        <v>OLIVIA</v>
       </c>
       <c r="D534" t="str">
-        <v>249813117</v>
+        <v>232706651</v>
       </c>
       <c r="E534" t="str">
-        <v>249813117</v>
+        <v>232706651</v>
       </c>
       <c r="F534">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="G534" t="str">
-        <v>U12</v>
+        <v>U18</v>
       </c>
       <c r="H534" t="str">
         <v>Femenino</v>
       </c>
       <c r="I534" t="str">
-        <v>CLP</v>
+        <v>CAO</v>
       </c>
       <c r="J534" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K534" t="str">
         <v>Sí</v>
       </c>
       <c r="L534" t="str">
         <v>No</v>
       </c>
       <c r="M534" t="str">
         <v/>
       </c>
       <c r="N534" t="str">
         <v>CHI</v>
       </c>
       <c r="O534" t="str">
-        <v>Villa Maria Academy</v>
+        <v/>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
-        <v>SERANI</v>
+        <v>RODRIGUEZ</v>
       </c>
       <c r="B535" t="str">
-        <v>LESSER</v>
+        <v>CASTRO</v>
       </c>
       <c r="C535" t="str">
-        <v>LILY</v>
+        <v>PEDRO</v>
       </c>
       <c r="D535" t="str">
-        <v>243854660</v>
+        <v>239864716</v>
       </c>
       <c r="E535" t="str">
-        <v>24385466-0</v>
+        <v>239864716</v>
       </c>
       <c r="F535">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="G535" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H535" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I535" t="str">
-        <v>CLP</v>
+        <v>CAO</v>
       </c>
       <c r="J535" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K535" t="str">
         <v>Sí</v>
       </c>
       <c r="L535" t="str">
         <v>No</v>
       </c>
       <c r="M535" t="str">
         <v/>
       </c>
       <c r="N535" t="str">
         <v>CHI</v>
       </c>
       <c r="O535" t="str">
         <v/>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="str">
-        <v>SILVA</v>
+        <v>ROJAS</v>
       </c>
       <c r="B536" t="str">
-        <v>INFANTE</v>
+        <v>BUSTOS</v>
       </c>
       <c r="C536" t="str">
-        <v>CLARISA</v>
+        <v>ALEXANDER</v>
       </c>
       <c r="D536" t="str">
-        <v>254181153</v>
+        <v>241761185</v>
       </c>
       <c r="E536" t="str">
-        <v>254181153</v>
+        <v>24176118-5</v>
       </c>
       <c r="F536">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="G536" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H536" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I536" t="str">
         <v>UC</v>
       </c>
       <c r="J536" t="str">
         <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K536" t="str">
         <v>Sí</v>
       </c>
       <c r="L536" t="str">
         <v>No</v>
       </c>
       <c r="M536" t="str">
         <v/>
       </c>
       <c r="N536" t="str">
         <v>CHI</v>
       </c>
       <c r="O536" t="str">
-        <v>Los Alerces</v>
+        <v/>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
-        <v>SILVA</v>
+        <v>ROJAS</v>
       </c>
       <c r="B537" t="str">
-        <v>OSSIPOVICH</v>
+        <v>GONZÁLEZ</v>
       </c>
       <c r="C537" t="str">
-        <v>CLEMENTE</v>
+        <v>Diego</v>
       </c>
       <c r="D537" t="str">
-        <v>240385538</v>
+        <v>256344939</v>
       </c>
       <c r="E537" t="str">
-        <v>240385538</v>
+        <v>256344939</v>
       </c>
       <c r="F537">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="G537" t="str">
-        <v>U16</v>
+        <v>U10</v>
       </c>
       <c r="H537" t="str">
         <v>Masculino</v>
       </c>
       <c r="I537" t="str">
-        <v>CVN</v>
+        <v>ART</v>
       </c>
       <c r="J537" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K537" t="str">
         <v>Sí</v>
       </c>
       <c r="L537" t="str">
         <v>No</v>
       </c>
       <c r="M537" t="str">
         <v/>
       </c>
       <c r="N537" t="str">
         <v>CHI</v>
       </c>
       <c r="O537" t="str">
         <v/>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
-        <v>SILVA</v>
+        <v>ROJAS</v>
       </c>
       <c r="B538" t="str">
-        <v>OSSIPOVICH</v>
+        <v>FARIAS</v>
       </c>
       <c r="C538" t="str">
-        <v>Emma</v>
+        <v>Domingo</v>
       </c>
       <c r="D538" t="str">
-        <v>246972966</v>
+        <v>254463582</v>
       </c>
       <c r="E538" t="str">
-        <v>246972966</v>
+        <v>254463582</v>
       </c>
       <c r="F538">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="G538" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H538" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I538" t="str">
         <v>CVN</v>
       </c>
       <c r="J538" t="str">
         <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K538" t="str">
         <v>Sí</v>
       </c>
       <c r="L538" t="str">
         <v>No</v>
       </c>
       <c r="M538" t="str">
         <v/>
       </c>
       <c r="N538" t="str">
         <v>CHI</v>
       </c>
       <c r="O538" t="str">
-        <v>Nido de Aguilas</v>
+        <v>Dunalastair</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
-        <v>SILVA</v>
+        <v>ROJAS</v>
       </c>
       <c r="B539" t="str">
-        <v>JENSEN</v>
+        <v>FARIAS</v>
       </c>
       <c r="C539" t="str">
-        <v>FRIDA</v>
+        <v>FLORENCIA</v>
       </c>
       <c r="D539" t="str">
-        <v>235706288</v>
+        <v>232699809</v>
       </c>
       <c r="E539" t="str">
-        <v>235706288</v>
+        <v>232699809</v>
       </c>
       <c r="F539">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="G539" t="str">
-        <v>U16</v>
+        <v>U18</v>
       </c>
       <c r="H539" t="str">
         <v>Femenino</v>
       </c>
       <c r="I539" t="str">
         <v>UC</v>
       </c>
       <c r="J539" t="str">
         <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K539" t="str">
         <v>Sí</v>
       </c>
       <c r="L539" t="str">
         <v>No</v>
       </c>
       <c r="M539" t="str">
         <v/>
       </c>
       <c r="N539" t="str">
         <v>CHI</v>
       </c>
       <c r="O539" t="str">
         <v/>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="str">
-        <v>SILVA</v>
+        <v>ROJAS</v>
       </c>
       <c r="B540" t="str">
-        <v>DURAN</v>
+        <v>FARIAS</v>
       </c>
       <c r="C540" t="str">
-        <v>MARTINA</v>
+        <v>MAGDALENA</v>
       </c>
       <c r="D540" t="str">
-        <v>234957791</v>
+        <v>238390419</v>
       </c>
       <c r="E540" t="str">
-        <v>234957791</v>
+        <v>238390419</v>
       </c>
       <c r="F540">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="G540" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H540" t="str">
         <v>Femenino</v>
       </c>
       <c r="I540" t="str">
-        <v>CORR</v>
+        <v>CVN</v>
       </c>
       <c r="J540" t="str">
-        <v>Club de Esqui Corralco</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K540" t="str">
         <v>Sí</v>
       </c>
       <c r="L540" t="str">
         <v>No</v>
       </c>
       <c r="M540" t="str">
         <v/>
       </c>
       <c r="N540" t="str">
         <v>CHI</v>
       </c>
       <c r="O540" t="str">
         <v/>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="str">
-        <v>SILVA</v>
+        <v>ROJAS</v>
       </c>
       <c r="B541" t="str">
-        <v>CORNEJO</v>
+        <v>GONZÁLEZ</v>
       </c>
       <c r="C541" t="str">
-        <v>PAULA FRANCISCA</v>
+        <v>OLIVIA</v>
       </c>
       <c r="D541" t="str">
-        <v>237440420</v>
+        <v>241513610</v>
       </c>
       <c r="E541" t="str">
-        <v>237440420</v>
+        <v>241513610</v>
       </c>
       <c r="F541">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="G541" t="str">
         <v>U16</v>
       </c>
       <c r="H541" t="str">
         <v>Femenino</v>
       </c>
       <c r="I541" t="str">
-        <v>CEC</v>
+        <v>ART</v>
       </c>
       <c r="J541" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K541" t="str">
         <v>Sí</v>
       </c>
       <c r="L541" t="str">
         <v>No</v>
       </c>
       <c r="M541" t="str">
         <v/>
       </c>
       <c r="N541" t="str">
         <v>CHI</v>
       </c>
       <c r="O541" t="str">
         <v/>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="str">
-        <v>SILVA</v>
+        <v>ROJAS</v>
       </c>
       <c r="B542" t="str">
-        <v>OSSIPOVICH</v>
+        <v>GONZÁLEZ</v>
       </c>
       <c r="C542" t="str">
-        <v>Sara</v>
+        <v>Sofía</v>
       </c>
       <c r="D542" t="str">
-        <v>259324696</v>
+        <v>247036016</v>
       </c>
       <c r="E542" t="str">
-        <v>259324696</v>
+        <v>247036016</v>
       </c>
       <c r="F542">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="G542" t="str">
-        <v>U10</v>
+        <v>U14</v>
       </c>
       <c r="H542" t="str">
         <v>Femenino</v>
       </c>
       <c r="I542" t="str">
-        <v>CVN</v>
+        <v>ART</v>
       </c>
       <c r="J542" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K542" t="str">
         <v>Sí</v>
       </c>
       <c r="L542" t="str">
         <v>No</v>
       </c>
       <c r="M542" t="str">
         <v/>
       </c>
       <c r="N542" t="str">
         <v>CHI</v>
       </c>
       <c r="O542" t="str">
-        <v>Nido de Águilas</v>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="str">
-        <v>SIMONETTI</v>
+        <v>ROMENY</v>
       </c>
       <c r="B543" t="str">
-        <v>MÉNDEZ</v>
+        <v>WAEGER</v>
       </c>
       <c r="C543" t="str">
-        <v>Diego</v>
+        <v>MARTÍN</v>
       </c>
       <c r="D543" t="str">
-        <v>248002735</v>
+        <v>236449246</v>
       </c>
       <c r="E543" t="str">
-        <v>248002735</v>
+        <v>236449246</v>
       </c>
       <c r="F543">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="G543" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H543" t="str">
         <v>Masculino</v>
       </c>
       <c r="I543" t="str">
-        <v>CVN</v>
+        <v>CAO</v>
       </c>
       <c r="J543" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K543" t="str">
         <v>Sí</v>
       </c>
       <c r="L543" t="str">
         <v>No</v>
       </c>
       <c r="M543" t="str">
         <v/>
       </c>
       <c r="N543" t="str">
         <v>CHI</v>
       </c>
       <c r="O543" t="str">
-        <v>Verbo Divino</v>
+        <v/>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="str">
-        <v>SIMONETTI</v>
+        <v>ROSALES</v>
       </c>
       <c r="B544" t="str">
-        <v>MÉNDEZ</v>
+        <v>OTERO</v>
       </c>
       <c r="C544" t="str">
-        <v>León</v>
+        <v>Pablo</v>
       </c>
       <c r="D544" t="str">
-        <v>252547088</v>
+        <v>246633835</v>
       </c>
       <c r="E544" t="str">
-        <v>252547088</v>
+        <v>246633835</v>
       </c>
       <c r="F544">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="G544" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H544" t="str">
         <v>Masculino</v>
       </c>
       <c r="I544" t="str">
         <v>CVN</v>
       </c>
       <c r="J544" t="str">
         <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K544" t="str">
         <v>Sí</v>
       </c>
       <c r="L544" t="str">
         <v>No</v>
       </c>
       <c r="M544" t="str">
         <v/>
       </c>
       <c r="N544" t="str">
         <v>CHI</v>
       </c>
       <c r="O544" t="str">
-        <v>Verbo Divino</v>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="str">
-        <v>SIMONETTI</v>
+        <v>ROSENDE</v>
       </c>
       <c r="B545" t="str">
-        <v>MÉNDEZ</v>
+        <v>ZEGERS</v>
       </c>
       <c r="C545" t="str">
-        <v>María</v>
+        <v>ELOISA</v>
       </c>
       <c r="D545" t="str">
-        <v>259410371</v>
+        <v>240776367</v>
       </c>
       <c r="E545" t="str">
-        <v>259410371</v>
+        <v>240776367</v>
       </c>
       <c r="F545">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="G545" t="str">
-        <v>U10</v>
+        <v>U16</v>
       </c>
       <c r="H545" t="str">
         <v>Femenino</v>
       </c>
       <c r="I545" t="str">
-        <v>CVN</v>
+        <v>LV</v>
       </c>
       <c r="J545" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Lago Villarrica</v>
       </c>
       <c r="K545" t="str">
         <v>Sí</v>
       </c>
       <c r="L545" t="str">
         <v>No</v>
       </c>
       <c r="M545" t="str">
         <v/>
       </c>
       <c r="N545" t="str">
         <v>CHI</v>
       </c>
       <c r="O545" t="str">
-        <v>Villa Maria</v>
+        <v/>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="str">
-        <v>SOLAR</v>
+        <v>ROSENDE</v>
       </c>
       <c r="B546" t="str">
-        <v>TURRILLAS</v>
+        <v>ZEGERS</v>
       </c>
       <c r="C546" t="str">
-        <v>Raimundo</v>
+        <v>Gaston</v>
       </c>
       <c r="D546" t="str">
-        <v>251070466</v>
+        <v>249648809</v>
       </c>
       <c r="E546" t="str">
-        <v>251070466</v>
+        <v>249648809</v>
       </c>
       <c r="F546">
         <v>2015</v>
       </c>
       <c r="G546" t="str">
         <v>U12</v>
       </c>
       <c r="H546" t="str">
         <v>Masculino</v>
       </c>
       <c r="I546" t="str">
-        <v>CVN</v>
+        <v>LV</v>
       </c>
       <c r="J546" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Lago Villarrica</v>
       </c>
       <c r="K546" t="str">
         <v>Sí</v>
       </c>
       <c r="L546" t="str">
         <v>No</v>
       </c>
       <c r="M546" t="str">
         <v/>
       </c>
       <c r="N546" t="str">
         <v>CHI</v>
       </c>
       <c r="O546" t="str">
-        <v>Newland</v>
+        <v/>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="str">
-        <v>SOLAR</v>
+        <v>ROSS</v>
       </c>
       <c r="B547" t="str">
-        <v>TURRILLAS</v>
+        <v>MASSANES</v>
       </c>
       <c r="C547" t="str">
-        <v>SOFÍA</v>
+        <v>FLORENCIA</v>
       </c>
       <c r="D547" t="str">
-        <v>241684717</v>
+        <v>237514475</v>
       </c>
       <c r="E547" t="str">
-        <v>24168471-7</v>
+        <v>237514475</v>
       </c>
       <c r="F547">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="G547" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H547" t="str">
         <v>Femenino</v>
       </c>
       <c r="I547" t="str">
-        <v>CVN</v>
+        <v>CAN</v>
       </c>
       <c r="J547" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Andes</v>
       </c>
       <c r="K547" t="str">
         <v>Sí</v>
       </c>
       <c r="L547" t="str">
         <v>No</v>
       </c>
       <c r="M547" t="str">
         <v/>
       </c>
       <c r="N547" t="str">
         <v>CHI</v>
       </c>
       <c r="O547" t="str">
         <v/>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="str">
-        <v>SPITZER</v>
+        <v>SANCHEZ</v>
       </c>
       <c r="B548" t="str">
-        <v/>
+        <v>HOCHSCHILD</v>
       </c>
       <c r="C548" t="str">
-        <v>Daniel</v>
+        <v>DIEGO</v>
       </c>
       <c r="D548" t="str">
-        <v>254684767</v>
+        <v>232842075</v>
       </c>
       <c r="E548" t="str">
-        <v>254684767</v>
+        <v>232842075</v>
       </c>
       <c r="F548">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="G548" t="str">
-        <v>U12</v>
+        <v>U18</v>
       </c>
       <c r="H548" t="str">
         <v>Masculino</v>
       </c>
       <c r="I548" t="str">
-        <v>CVN</v>
+        <v>CLP</v>
       </c>
       <c r="J548" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K548" t="str">
         <v>Sí</v>
       </c>
       <c r="L548" t="str">
         <v>No</v>
       </c>
       <c r="M548" t="str">
         <v/>
       </c>
       <c r="N548" t="str">
         <v>CHI</v>
       </c>
       <c r="O548" t="str">
         <v/>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="str">
-        <v>STAGNO</v>
+        <v>SANCHEZ</v>
       </c>
       <c r="B549" t="str">
-        <v>SANDOVAL</v>
+        <v>HOCHSCHILD</v>
       </c>
       <c r="C549" t="str">
-        <v>FIORELLA</v>
+        <v>JOSEFA</v>
       </c>
       <c r="D549" t="str">
-        <v>240482290</v>
+        <v>243994829</v>
       </c>
       <c r="E549" t="str">
-        <v>240482290</v>
+        <v>24399482-9</v>
       </c>
       <c r="F549">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="G549" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H549" t="str">
         <v>Femenino</v>
       </c>
       <c r="I549" t="str">
-        <v>CEC</v>
+        <v>CLP</v>
       </c>
       <c r="J549" t="str">
-        <v>Club Esqui de Chillán</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K549" t="str">
         <v>Sí</v>
       </c>
       <c r="L549" t="str">
         <v>No</v>
       </c>
       <c r="M549" t="str">
         <v/>
       </c>
       <c r="N549" t="str">
         <v>CHI</v>
       </c>
       <c r="O549" t="str">
         <v/>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="str">
-        <v>STENGEL</v>
+        <v>SANCHEZ</v>
       </c>
       <c r="B550" t="str">
-        <v>MORRIS</v>
+        <v>HOCHSCHILD</v>
       </c>
       <c r="C550" t="str">
-        <v>IAN</v>
+        <v>León</v>
       </c>
       <c r="D550" t="str">
-        <v>240583348</v>
+        <v>259370655</v>
       </c>
       <c r="E550" t="str">
-        <v>24058334-8</v>
+        <v>259370655</v>
       </c>
       <c r="F550">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="G550" t="str">
-        <v>U16</v>
+        <v>U10</v>
       </c>
       <c r="H550" t="str">
         <v>Masculino</v>
       </c>
       <c r="I550" t="str">
-        <v>CAN</v>
+        <v>CLP</v>
       </c>
       <c r="J550" t="str">
-        <v>Club Andes</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K550" t="str">
         <v>Sí</v>
       </c>
       <c r="L550" t="str">
         <v>No</v>
       </c>
       <c r="M550" t="str">
         <v/>
       </c>
       <c r="N550" t="str">
         <v>CHI</v>
       </c>
       <c r="O550" t="str">
-        <v/>
+        <v>Tabancura</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="str">
-        <v>STEPHENSON</v>
+        <v>SANTA CRUZ</v>
       </c>
       <c r="B551" t="str">
         <v/>
       </c>
       <c r="C551" t="str">
-        <v>JACKSON</v>
+        <v>Catalina</v>
       </c>
       <c r="D551" t="str">
-        <v>A11080501</v>
+        <v>248239816</v>
       </c>
       <c r="E551" t="str">
-        <v/>
+        <v>24.823.981-6</v>
       </c>
       <c r="F551">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="G551" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H551" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I551" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J551" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K551" t="str">
         <v>Sí</v>
       </c>
       <c r="L551" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M551" t="str">
-        <v>A11080501</v>
+        <v/>
       </c>
       <c r="N551" t="str">
-        <v>USA</v>
+        <v>CHI</v>
       </c>
       <c r="O551" t="str">
         <v/>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="str">
-        <v>SUTTER</v>
+        <v>SANTA CRUZ</v>
       </c>
       <c r="B552" t="str">
-        <v>MARQUEZ</v>
+        <v>URREJOLA</v>
       </c>
       <c r="C552" t="str">
-        <v>AMELIA FLORENCIA</v>
+        <v>MARGARITA</v>
       </c>
       <c r="D552" t="str">
-        <v>242731921</v>
+        <v>257748359</v>
       </c>
       <c r="E552" t="str">
-        <v>24273192-1</v>
+        <v>257748359</v>
       </c>
       <c r="F552">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="G552" t="str">
-        <v>U14</v>
+        <v>U10</v>
       </c>
       <c r="H552" t="str">
         <v>Femenino</v>
       </c>
       <c r="I552" t="str">
-        <v>CORR</v>
+        <v>UC</v>
       </c>
       <c r="J552" t="str">
-        <v>Club de Esqui Corralco</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K552" t="str">
         <v>Sí</v>
       </c>
       <c r="L552" t="str">
         <v>No</v>
       </c>
       <c r="M552" t="str">
         <v/>
       </c>
       <c r="N552" t="str">
         <v>CHI</v>
       </c>
       <c r="O552" t="str">
-        <v/>
+        <v>Santa Urusula</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="str">
-        <v>SUTTER</v>
+        <v>SANTIBAÑEZ</v>
       </c>
       <c r="B553" t="str">
-        <v>MARQUEZ</v>
+        <v>PUFFE</v>
       </c>
       <c r="C553" t="str">
-        <v>Aline Fernanda</v>
+        <v>PEDRO</v>
       </c>
       <c r="D553" t="str">
-        <v>249589152</v>
+        <v>234863371</v>
       </c>
       <c r="E553" t="str">
-        <v>249589152</v>
+        <v>234863371</v>
       </c>
       <c r="F553">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="G553" t="str">
-        <v>U12</v>
+        <v>U18</v>
       </c>
       <c r="H553" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I553" t="str">
-        <v>CORR</v>
+        <v>CLP</v>
       </c>
       <c r="J553" t="str">
-        <v>Club de Esqui Corralco</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K553" t="str">
         <v>Sí</v>
       </c>
       <c r="L553" t="str">
         <v>No</v>
       </c>
       <c r="M553" t="str">
         <v/>
       </c>
       <c r="N553" t="str">
         <v>CHI</v>
       </c>
       <c r="O553" t="str">
         <v/>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="str">
-        <v>SWETT</v>
+        <v>SECALL</v>
       </c>
       <c r="B554" t="str">
-        <v>LAGO</v>
+        <v>MOREL</v>
       </c>
       <c r="C554" t="str">
-        <v>CRISTIAN</v>
+        <v>Eusebio</v>
       </c>
       <c r="D554" t="str">
-        <v>241608506</v>
+        <v>251196990</v>
       </c>
       <c r="E554" t="str">
-        <v>24160850-6</v>
+        <v>251196990</v>
       </c>
       <c r="F554">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="G554" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H554" t="str">
         <v>Masculino</v>
       </c>
       <c r="I554" t="str">
-        <v>CAO</v>
+        <v>CVN</v>
       </c>
       <c r="J554" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K554" t="str">
         <v>Sí</v>
       </c>
       <c r="L554" t="str">
         <v>No</v>
       </c>
       <c r="M554" t="str">
         <v/>
       </c>
       <c r="N554" t="str">
         <v>CHI</v>
       </c>
       <c r="O554" t="str">
-        <v/>
+        <v>Mackay</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="str">
-        <v>SWETT</v>
+        <v>SECALL</v>
       </c>
       <c r="B555" t="str">
-        <v>LAGO</v>
+        <v>MOREL</v>
       </c>
       <c r="C555" t="str">
-        <v>TRINIDAD</v>
+        <v>ISIDRO</v>
       </c>
       <c r="D555" t="str">
-        <v>241608786</v>
+        <v>238625661</v>
       </c>
       <c r="E555" t="str">
-        <v>24160878-6</v>
+        <v>238625661</v>
       </c>
       <c r="F555">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="G555" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H555" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I555" t="str">
-        <v>CAO</v>
+        <v>CVN</v>
       </c>
       <c r="J555" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K555" t="str">
         <v>Sí</v>
       </c>
       <c r="L555" t="str">
         <v>No</v>
       </c>
       <c r="M555" t="str">
         <v/>
       </c>
       <c r="N555" t="str">
         <v>CHI</v>
       </c>
       <c r="O555" t="str">
         <v/>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="str">
-        <v>Silva</v>
+        <v>SEGOVIA</v>
       </c>
       <c r="B556" t="str">
-        <v>Rojas</v>
+        <v>VALVERDE</v>
       </c>
       <c r="C556" t="str">
-        <v>Matías Ignacio</v>
+        <v>MARTINA</v>
       </c>
       <c r="D556" t="str">
-        <v>174567890</v>
+        <v>40565646V</v>
       </c>
       <c r="E556" t="str">
-        <v>17.456.789-0</v>
+        <v/>
       </c>
       <c r="F556">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="G556" t="str">
-        <v>U14</v>
+        <v>U18</v>
       </c>
       <c r="H556" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I556" t="str">
-        <v>UC</v>
+        <v>ART</v>
       </c>
       <c r="J556" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K556" t="str">
         <v>Sí</v>
       </c>
       <c r="L556" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M556" t="str">
-        <v/>
+        <v>40565646V</v>
       </c>
       <c r="N556" t="str">
-        <v>CHI</v>
+        <v>ESP</v>
       </c>
       <c r="O556" t="str">
         <v/>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="str">
-        <v>SÁNCHEZ</v>
+        <v>SEITUN</v>
       </c>
       <c r="B557" t="str">
-        <v>GÓMEZ</v>
+        <v>FUENTES</v>
       </c>
       <c r="C557" t="str">
-        <v>SIMONA</v>
+        <v>Amparo</v>
       </c>
       <c r="D557" t="str">
-        <v>241446131</v>
+        <v>248865881</v>
       </c>
       <c r="E557" t="str">
-        <v>241446131</v>
+        <v>248865881</v>
       </c>
       <c r="F557">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="G557" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H557" t="str">
         <v>Femenino</v>
       </c>
       <c r="I557" t="str">
-        <v>POR</v>
+        <v>LV</v>
       </c>
       <c r="J557" t="str">
-        <v>Ski Club Portillo</v>
+        <v>Club Deportivo Lago Villarrica</v>
       </c>
       <c r="K557" t="str">
         <v>Sí</v>
       </c>
       <c r="L557" t="str">
         <v>No</v>
       </c>
       <c r="M557" t="str">
         <v/>
       </c>
       <c r="N557" t="str">
         <v>CHI</v>
       </c>
       <c r="O557" t="str">
         <v/>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="str">
-        <v>TAGLE</v>
+        <v>SEITUN</v>
       </c>
       <c r="B558" t="str">
-        <v>ALLIENDE</v>
+        <v>FUENTES</v>
       </c>
       <c r="C558" t="str">
-        <v>ANA</v>
+        <v>NABIH ALONSO</v>
       </c>
       <c r="D558" t="str">
-        <v>236208613</v>
+        <v>239221904</v>
       </c>
       <c r="E558" t="str">
-        <v>236208613</v>
+        <v>239221904</v>
       </c>
       <c r="F558">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="G558" t="str">
         <v>U16</v>
       </c>
       <c r="H558" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I558" t="str">
-        <v>CAO</v>
+        <v>LV</v>
       </c>
       <c r="J558" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club Deportivo Lago Villarrica</v>
       </c>
       <c r="K558" t="str">
         <v>Sí</v>
       </c>
       <c r="L558" t="str">
         <v>No</v>
       </c>
       <c r="M558" t="str">
         <v/>
       </c>
       <c r="N558" t="str">
         <v>CHI</v>
       </c>
       <c r="O558" t="str">
         <v/>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="str">
-        <v>TAGLE</v>
+        <v>SERANI</v>
       </c>
       <c r="B559" t="str">
-        <v>ALLIENDE</v>
+        <v>LESSER</v>
       </c>
       <c r="C559" t="str">
-        <v>DIEGO</v>
+        <v>Filippa</v>
       </c>
       <c r="D559" t="str">
-        <v>236208508</v>
+        <v>249813117</v>
       </c>
       <c r="E559" t="str">
-        <v>236208508</v>
+        <v>249813117</v>
       </c>
       <c r="F559">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="G559" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H559" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I559" t="str">
-        <v>CAO</v>
+        <v>CLP</v>
       </c>
       <c r="J559" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K559" t="str">
         <v>Sí</v>
       </c>
       <c r="L559" t="str">
         <v>No</v>
       </c>
       <c r="M559" t="str">
         <v/>
       </c>
       <c r="N559" t="str">
         <v>CHI</v>
       </c>
       <c r="O559" t="str">
-        <v/>
+        <v>Villa Maria Academy</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="str">
-        <v>TAPIA</v>
+        <v>SERANI</v>
       </c>
       <c r="B560" t="str">
-        <v>MARDONES</v>
+        <v>LESSER</v>
       </c>
       <c r="C560" t="str">
-        <v>CRISTOBAL ENRIQUE</v>
+        <v>LILY</v>
       </c>
       <c r="D560" t="str">
-        <v>244637272</v>
+        <v>243854660</v>
       </c>
       <c r="E560" t="str">
-        <v>24463727-2</v>
+        <v>24385466-0</v>
       </c>
       <c r="F560">
         <v>2013</v>
       </c>
       <c r="G560" t="str">
         <v>U14</v>
       </c>
       <c r="H560" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I560" t="str">
-        <v>CAN</v>
+        <v>CLP</v>
       </c>
       <c r="J560" t="str">
-        <v>Club Andes</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K560" t="str">
         <v>Sí</v>
       </c>
       <c r="L560" t="str">
         <v>No</v>
       </c>
       <c r="M560" t="str">
         <v/>
       </c>
       <c r="N560" t="str">
         <v>CHI</v>
       </c>
       <c r="O560" t="str">
         <v/>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="str">
-        <v>TAPIA</v>
+        <v>SILVA</v>
       </c>
       <c r="B561" t="str">
-        <v>MEDINA</v>
+        <v>INFANTE</v>
       </c>
       <c r="C561" t="str">
-        <v>HUGO JOSÉ</v>
+        <v>CLARISA</v>
       </c>
       <c r="D561" t="str">
-        <v>23866926K</v>
+        <v>254181153</v>
       </c>
       <c r="E561" t="str">
-        <v>23866926-K</v>
+        <v>254181153</v>
       </c>
       <c r="F561">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="G561" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H561" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I561" t="str">
-        <v>CAN</v>
+        <v>UC</v>
       </c>
       <c r="J561" t="str">
-        <v>Club Andes</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K561" t="str">
         <v>Sí</v>
       </c>
       <c r="L561" t="str">
         <v>No</v>
       </c>
       <c r="M561" t="str">
         <v/>
       </c>
       <c r="N561" t="str">
         <v>CHI</v>
       </c>
       <c r="O561" t="str">
-        <v/>
+        <v>Los Alerces</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="str">
-        <v>TAPIA</v>
+        <v>SILVA</v>
       </c>
       <c r="B562" t="str">
-        <v>MARDONES</v>
+        <v>OSSIPOVICH</v>
       </c>
       <c r="C562" t="str">
-        <v>NICOLÁS ADOLFO</v>
+        <v>CLEMENTE</v>
       </c>
       <c r="D562" t="str">
-        <v>23730571K</v>
+        <v>240385538</v>
       </c>
       <c r="E562" t="str">
-        <v>23730571-K</v>
+        <v>240385538</v>
       </c>
       <c r="F562">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="G562" t="str">
         <v>U16</v>
       </c>
       <c r="H562" t="str">
         <v>Masculino</v>
       </c>
       <c r="I562" t="str">
-        <v>CAN</v>
+        <v>CVN</v>
       </c>
       <c r="J562" t="str">
-        <v>Club Andes</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K562" t="str">
         <v>Sí</v>
       </c>
       <c r="L562" t="str">
         <v>No</v>
       </c>
       <c r="M562" t="str">
         <v/>
       </c>
       <c r="N562" t="str">
         <v>CHI</v>
       </c>
       <c r="O562" t="str">
         <v/>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="str">
-        <v>TARRAGA</v>
+        <v>SILVA</v>
       </c>
       <c r="B563" t="str">
-        <v>ESTEBAN</v>
+        <v>OSSIPOVICH</v>
       </c>
       <c r="C563" t="str">
-        <v>JOAN</v>
+        <v>Emma</v>
       </c>
       <c r="D563" t="str">
-        <v>21768421W</v>
+        <v>246972966</v>
       </c>
       <c r="E563" t="str">
-        <v/>
+        <v>246972966</v>
       </c>
       <c r="F563">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="G563" t="str">
-        <v>U18</v>
+        <v>U14</v>
       </c>
       <c r="H563" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I563" t="str">
-        <v>ART</v>
+        <v>CVN</v>
       </c>
       <c r="J563" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K563" t="str">
         <v>Sí</v>
       </c>
       <c r="L563" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M563" t="str">
-        <v>21768421W</v>
+        <v/>
       </c>
       <c r="N563" t="str">
-        <v>ESP</v>
+        <v>CHI</v>
       </c>
       <c r="O563" t="str">
-        <v/>
+        <v>Nido de Aguilas</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="str">
-        <v>TELLO</v>
+        <v>SILVA</v>
       </c>
       <c r="B564" t="str">
-        <v>MOLINARE</v>
+        <v>JENSEN</v>
       </c>
       <c r="C564" t="str">
-        <v>CLARA</v>
+        <v>FRIDA</v>
       </c>
       <c r="D564" t="str">
-        <v>233245771</v>
+        <v>235706288</v>
       </c>
       <c r="E564" t="str">
-        <v>233245771</v>
+        <v>235706288</v>
       </c>
       <c r="F564">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="G564" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H564" t="str">
         <v>Femenino</v>
       </c>
       <c r="I564" t="str">
-        <v>CAO</v>
+        <v>UC</v>
       </c>
       <c r="J564" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K564" t="str">
         <v>Sí</v>
       </c>
       <c r="L564" t="str">
         <v>No</v>
       </c>
       <c r="M564" t="str">
         <v/>
       </c>
       <c r="N564" t="str">
         <v>CHI</v>
       </c>
       <c r="O564" t="str">
         <v/>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="str">
-        <v>TORRAS</v>
+        <v>SILVA</v>
       </c>
       <c r="B565" t="str">
-        <v>CASTELLS</v>
+        <v>DURAN</v>
       </c>
       <c r="C565" t="str">
         <v>MARTINA</v>
       </c>
       <c r="D565" t="str">
-        <v>PAU403815</v>
+        <v>234957791</v>
       </c>
       <c r="E565" t="str">
-        <v/>
+        <v>234957791</v>
       </c>
       <c r="F565">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="G565" t="str">
-        <v>U16</v>
+        <v>U18</v>
       </c>
       <c r="H565" t="str">
         <v>Femenino</v>
       </c>
       <c r="I565" t="str">
-        <v>ART</v>
+        <v>CORR</v>
       </c>
       <c r="J565" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K565" t="str">
         <v>Sí</v>
       </c>
       <c r="L565" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="M565" t="str">
-        <v>PAU403815</v>
+        <v/>
       </c>
       <c r="N565" t="str">
-        <v>EXT</v>
+        <v>CHI</v>
       </c>
       <c r="O565" t="str">
         <v/>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="str">
-        <v>TORRES</v>
+        <v>SILVA</v>
       </c>
       <c r="B566" t="str">
-        <v>RETTI</v>
+        <v>CORNEJO</v>
       </c>
       <c r="C566" t="str">
-        <v>DOMINGO</v>
+        <v>PAULA FRANCISCA</v>
       </c>
       <c r="D566" t="str">
-        <v>239350453</v>
+        <v>237440420</v>
       </c>
       <c r="E566" t="str">
-        <v>239350453</v>
+        <v>237440420</v>
       </c>
       <c r="F566">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="G566" t="str">
         <v>U16</v>
       </c>
       <c r="H566" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I566" t="str">
-        <v>CAN</v>
+        <v>CEC</v>
       </c>
       <c r="J566" t="str">
-        <v>Club Andes</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K566" t="str">
         <v>Sí</v>
       </c>
       <c r="L566" t="str">
         <v>No</v>
       </c>
       <c r="M566" t="str">
         <v/>
       </c>
       <c r="N566" t="str">
         <v>CHI</v>
       </c>
       <c r="O566" t="str">
         <v/>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="str">
-        <v>TORRES</v>
+        <v>SILVA</v>
       </c>
       <c r="B567" t="str">
-        <v>RETI</v>
+        <v>OSSIPOVICH</v>
       </c>
       <c r="C567" t="str">
-        <v>MATILDA AMALIA</v>
+        <v>Sara</v>
       </c>
       <c r="D567" t="str">
-        <v>244073166</v>
+        <v>259324696</v>
       </c>
       <c r="E567" t="str">
-        <v>24407316-6</v>
+        <v>259324696</v>
       </c>
       <c r="F567">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="G567" t="str">
-        <v>U14</v>
+        <v>U10</v>
       </c>
       <c r="H567" t="str">
         <v>Femenino</v>
       </c>
       <c r="I567" t="str">
-        <v>CAN</v>
+        <v>CVN</v>
       </c>
       <c r="J567" t="str">
-        <v>Club Andes</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K567" t="str">
         <v>Sí</v>
       </c>
       <c r="L567" t="str">
         <v>No</v>
       </c>
       <c r="M567" t="str">
         <v/>
       </c>
       <c r="N567" t="str">
         <v>CHI</v>
       </c>
       <c r="O567" t="str">
-        <v/>
+        <v>Nido de Águilas</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="str">
-        <v>TORRETTI</v>
+        <v>SIMONETTI</v>
       </c>
       <c r="B568" t="str">
-        <v>ZAIDAN</v>
+        <v>MÉNDEZ</v>
       </c>
       <c r="C568" t="str">
-        <v>ANTONIO</v>
+        <v>Diego</v>
       </c>
       <c r="D568" t="str">
-        <v>242574125</v>
+        <v>248002735</v>
       </c>
       <c r="E568" t="str">
-        <v>242574125</v>
+        <v>248002735</v>
       </c>
       <c r="F568">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="G568" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H568" t="str">
         <v>Masculino</v>
       </c>
       <c r="I568" t="str">
-        <v>CAN</v>
+        <v>CVN</v>
       </c>
       <c r="J568" t="str">
-        <v>Club Andes</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K568" t="str">
         <v>Sí</v>
       </c>
       <c r="L568" t="str">
         <v>No</v>
       </c>
       <c r="M568" t="str">
         <v/>
       </c>
       <c r="N568" t="str">
         <v>CHI</v>
       </c>
       <c r="O568" t="str">
-        <v/>
+        <v>Verbo Divino</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="str">
-        <v>TORRETTI</v>
+        <v>SIMONETTI</v>
       </c>
       <c r="B569" t="str">
-        <v>ZAIDAN</v>
+        <v>MÉNDEZ</v>
       </c>
       <c r="C569" t="str">
-        <v>Clara</v>
+        <v>León</v>
       </c>
       <c r="D569" t="str">
-        <v>248552107</v>
+        <v>252547088</v>
       </c>
       <c r="E569" t="str">
-        <v>248552107</v>
+        <v>252547088</v>
       </c>
       <c r="F569">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="G569" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H569" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I569" t="str">
-        <v>CAN</v>
+        <v>CVN</v>
       </c>
       <c r="J569" t="str">
-        <v>Club Andes</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K569" t="str">
         <v>Sí</v>
       </c>
       <c r="L569" t="str">
         <v>No</v>
       </c>
       <c r="M569" t="str">
         <v/>
       </c>
       <c r="N569" t="str">
         <v>CHI</v>
       </c>
       <c r="O569" t="str">
-        <v>The Grange School</v>
+        <v>Verbo Divino</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="str">
-        <v>TORRETTI</v>
+        <v>SIMONETTI</v>
       </c>
       <c r="B570" t="str">
-        <v>ZAIDAN</v>
+        <v>MÉNDEZ</v>
       </c>
       <c r="C570" t="str">
-        <v>Eduardo</v>
+        <v>María</v>
       </c>
       <c r="D570" t="str">
-        <v>259809673</v>
+        <v>259410371</v>
       </c>
       <c r="E570" t="str">
-        <v>259809673</v>
+        <v>259410371</v>
       </c>
       <c r="F570">
         <v>2017</v>
       </c>
       <c r="G570" t="str">
         <v>U10</v>
       </c>
       <c r="H570" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I570" t="str">
-        <v>CAN</v>
+        <v>CVN</v>
       </c>
       <c r="J570" t="str">
-        <v>Club Andes</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K570" t="str">
         <v>Sí</v>
       </c>
       <c r="L570" t="str">
         <v>No</v>
       </c>
       <c r="M570" t="str">
         <v/>
       </c>
       <c r="N570" t="str">
         <v>CHI</v>
       </c>
       <c r="O570" t="str">
-        <v>The Grange School</v>
+        <v>Villa Maria</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="str">
-        <v>TUÑON</v>
+        <v>SOLAR</v>
       </c>
       <c r="B571" t="str">
-        <v>SOTO</v>
+        <v>TURRILLAS</v>
       </c>
       <c r="C571" t="str">
-        <v>JOSE PEDRO</v>
+        <v>Raimundo</v>
       </c>
       <c r="D571" t="str">
-        <v>255361546</v>
+        <v>251070466</v>
       </c>
       <c r="E571" t="str">
-        <v>255361546</v>
+        <v>251070466</v>
       </c>
       <c r="F571">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="G571" t="str">
         <v>U12</v>
       </c>
       <c r="H571" t="str">
         <v>Masculino</v>
       </c>
       <c r="I571" t="str">
-        <v>UC</v>
+        <v>CVN</v>
       </c>
       <c r="J571" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K571" t="str">
         <v>Sí</v>
       </c>
       <c r="L571" t="str">
         <v>No</v>
       </c>
       <c r="M571" t="str">
         <v/>
       </c>
       <c r="N571" t="str">
         <v>CHI</v>
       </c>
       <c r="O571" t="str">
-        <v>San Francisco de Asis</v>
+        <v>Newland</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="str">
-        <v>TUÑON</v>
+        <v>SOLAR</v>
       </c>
       <c r="B572" t="str">
-        <v>SOTO</v>
+        <v>TURRILLAS</v>
       </c>
       <c r="C572" t="str">
-        <v>MARIA PAZ</v>
+        <v>SOFÍA</v>
       </c>
       <c r="D572" t="str">
-        <v>245891504</v>
+        <v>241684717</v>
       </c>
       <c r="E572" t="str">
-        <v>245891504</v>
+        <v>24168471-7</v>
       </c>
       <c r="F572">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="G572" t="str">
         <v>U14</v>
       </c>
       <c r="H572" t="str">
         <v>Femenino</v>
       </c>
       <c r="I572" t="str">
-        <v>UC</v>
+        <v>CVN</v>
       </c>
       <c r="J572" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K572" t="str">
         <v>Sí</v>
       </c>
       <c r="L572" t="str">
         <v>No</v>
       </c>
       <c r="M572" t="str">
         <v/>
       </c>
       <c r="N572" t="str">
         <v>CHI</v>
       </c>
       <c r="O572" t="str">
-        <v>San Francisco de Asis</v>
+        <v/>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="str">
-        <v>TUÑON</v>
+        <v>SPITZER</v>
       </c>
       <c r="B573" t="str">
-        <v>SOTO</v>
+        <v/>
       </c>
       <c r="C573" t="str">
-        <v>CRESCENTE</v>
+        <v>Daniel</v>
       </c>
       <c r="D573" t="str">
-        <v>239758096</v>
+        <v>254684767</v>
       </c>
       <c r="E573" t="str">
-        <v>239758096</v>
+        <v>254684767</v>
       </c>
       <c r="F573">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="G573" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H573" t="str">
         <v>Masculino</v>
       </c>
       <c r="I573" t="str">
-        <v>UC</v>
+        <v>CVN</v>
       </c>
       <c r="J573" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K573" t="str">
         <v>Sí</v>
       </c>
       <c r="L573" t="str">
         <v>No</v>
       </c>
       <c r="M573" t="str">
         <v/>
       </c>
       <c r="N573" t="str">
         <v>CHI</v>
       </c>
       <c r="O573" t="str">
         <v/>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="str">
-        <v>UNDURRAGA</v>
+        <v>STAGNO</v>
       </c>
       <c r="B574" t="str">
-        <v>URIBE</v>
+        <v>SANDOVAL</v>
       </c>
       <c r="C574" t="str">
-        <v>JUAN</v>
+        <v>FIORELLA</v>
       </c>
       <c r="D574" t="str">
-        <v>241893359</v>
+        <v>240482290</v>
       </c>
       <c r="E574" t="str">
-        <v>24189335-9</v>
+        <v>240482290</v>
       </c>
       <c r="F574">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="G574" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H574" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I574" t="str">
-        <v>CLP</v>
+        <v>CEC</v>
       </c>
       <c r="J574" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Esqui de Chillán</v>
       </c>
       <c r="K574" t="str">
         <v>Sí</v>
       </c>
       <c r="L574" t="str">
         <v>No</v>
       </c>
       <c r="M574" t="str">
         <v/>
       </c>
       <c r="N574" t="str">
         <v>CHI</v>
       </c>
       <c r="O574" t="str">
         <v/>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="str">
-        <v>URQUIETA</v>
+        <v>STENGEL</v>
       </c>
       <c r="B575" t="str">
-        <v>AGUIRRE</v>
+        <v>MORRIS</v>
       </c>
       <c r="C575" t="str">
-        <v>ZOE</v>
+        <v>IAN</v>
       </c>
       <c r="D575" t="str">
-        <v>239502563</v>
+        <v>240583348</v>
       </c>
       <c r="E575" t="str">
-        <v>239502563</v>
+        <v>24058334-8</v>
       </c>
       <c r="F575">
         <v>2012</v>
       </c>
       <c r="G575" t="str">
         <v>U16</v>
       </c>
       <c r="H575" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I575" t="str">
-        <v>POR</v>
+        <v>CSC</v>
       </c>
       <c r="J575" t="str">
-        <v>Ski Club Portillo</v>
+        <v>Club Snowboard Cumbres</v>
       </c>
       <c r="K575" t="str">
         <v>Sí</v>
       </c>
       <c r="L575" t="str">
         <v>No</v>
       </c>
       <c r="M575" t="str">
         <v/>
       </c>
       <c r="N575" t="str">
         <v>CHI</v>
       </c>
       <c r="O575" t="str">
         <v/>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="str">
-        <v>URRUTICOECHEA</v>
+        <v>STEPHENSON</v>
       </c>
       <c r="B576" t="str">
-        <v>ROBINSON</v>
+        <v/>
       </c>
       <c r="C576" t="str">
-        <v>Agustín</v>
+        <v>JACKSON</v>
       </c>
       <c r="D576" t="str">
-        <v>255207334</v>
+        <v>A11080501</v>
       </c>
       <c r="E576" t="str">
-        <v>255207334</v>
+        <v/>
       </c>
       <c r="F576">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="G576" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H576" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I576" t="str">
         <v>CLP</v>
       </c>
       <c r="J576" t="str">
         <v>Club de Ski La Parva</v>
       </c>
       <c r="K576" t="str">
         <v>Sí</v>
       </c>
       <c r="L576" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M576" t="str">
-        <v/>
+        <v>A11080501</v>
       </c>
       <c r="N576" t="str">
-        <v>CHI</v>
+        <v>USA</v>
       </c>
       <c r="O576" t="str">
-        <v>Tabancura</v>
+        <v/>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="str">
-        <v>URZUA</v>
+        <v>STRAZIK</v>
       </c>
       <c r="B577" t="str">
-        <v>JUSTINIANO</v>
+        <v/>
       </c>
       <c r="C577" t="str">
-        <v>JOSEFA</v>
+        <v>Jack</v>
       </c>
       <c r="D577" t="str">
-        <v>240752840</v>
+        <v>A03834997</v>
       </c>
       <c r="E577" t="str">
-        <v>240752840</v>
+        <v/>
       </c>
       <c r="F577">
         <v>2012</v>
       </c>
       <c r="G577" t="str">
         <v>U16</v>
       </c>
       <c r="H577" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I577" t="str">
-        <v>CLP</v>
+        <v>CORR</v>
       </c>
       <c r="J577" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K577" t="str">
         <v>Sí</v>
       </c>
       <c r="L577" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M577" t="str">
-        <v/>
+        <v>A03834997</v>
       </c>
       <c r="N577" t="str">
-        <v>CHI</v>
+        <v>USA</v>
       </c>
       <c r="O577" t="str">
         <v/>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="str">
-        <v>VALDEBENITO</v>
+        <v>SUTTER</v>
       </c>
       <c r="B578" t="str">
-        <v>OLGUÍN</v>
+        <v>MARQUEZ</v>
       </c>
       <c r="C578" t="str">
-        <v>Aurora</v>
+        <v>AMELIA FLORENCIA</v>
       </c>
       <c r="D578" t="str">
-        <v>24977653K</v>
+        <v>242731921</v>
       </c>
       <c r="E578" t="str">
-        <v>24977653K</v>
+        <v>24273192-1</v>
       </c>
       <c r="F578">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="G578" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H578" t="str">
         <v>Femenino</v>
       </c>
       <c r="I578" t="str">
-        <v>ART</v>
+        <v>CORR</v>
       </c>
       <c r="J578" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K578" t="str">
         <v>Sí</v>
       </c>
       <c r="L578" t="str">
         <v>No</v>
       </c>
       <c r="M578" t="str">
         <v/>
       </c>
       <c r="N578" t="str">
         <v>CHI</v>
       </c>
       <c r="O578" t="str">
-        <v>Suizo</v>
+        <v/>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="str">
-        <v>VALDEBENITO</v>
+        <v>SUTTER</v>
       </c>
       <c r="B579" t="str">
-        <v>OLGUÍN</v>
+        <v>MARQUEZ</v>
       </c>
       <c r="C579" t="str">
-        <v>Simon</v>
+        <v>Aline Fernanda</v>
       </c>
       <c r="D579" t="str">
-        <v>255376918</v>
+        <v>249589152</v>
       </c>
       <c r="E579" t="str">
-        <v>255376918</v>
+        <v>249589152</v>
       </c>
       <c r="F579">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="G579" t="str">
         <v>U12</v>
       </c>
       <c r="H579" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I579" t="str">
-        <v>ART</v>
+        <v>CORR</v>
       </c>
       <c r="J579" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Club de Esqui Corralco</v>
       </c>
       <c r="K579" t="str">
         <v>Sí</v>
       </c>
       <c r="L579" t="str">
         <v>No</v>
       </c>
       <c r="M579" t="str">
         <v/>
       </c>
       <c r="N579" t="str">
         <v>CHI</v>
       </c>
       <c r="O579" t="str">
-        <v>Suizo</v>
+        <v/>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="str">
-        <v>VALDES</v>
+        <v>SWETT</v>
       </c>
       <c r="B580" t="str">
-        <v>PRIETO</v>
+        <v>LAGO</v>
       </c>
       <c r="C580" t="str">
-        <v>ADELA</v>
+        <v>CRISTIAN</v>
       </c>
       <c r="D580" t="str">
-        <v>239697003</v>
+        <v>241608506</v>
       </c>
       <c r="E580" t="str">
-        <v>239697003</v>
+        <v>24160850-6</v>
       </c>
       <c r="F580">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="G580" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H580" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I580" t="str">
         <v>CAO</v>
       </c>
       <c r="J580" t="str">
         <v>Club Andino Osorno</v>
       </c>
       <c r="K580" t="str">
         <v>Sí</v>
       </c>
       <c r="L580" t="str">
         <v>No</v>
       </c>
       <c r="M580" t="str">
         <v/>
       </c>
       <c r="N580" t="str">
         <v>CHI</v>
       </c>
       <c r="O580" t="str">
         <v/>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="str">
-        <v>VALDES</v>
+        <v>SWETT</v>
       </c>
       <c r="B581" t="str">
-        <v>ALTUZARRA</v>
+        <v>LAGO</v>
       </c>
       <c r="C581" t="str">
-        <v>ANTONIO</v>
+        <v>TRINIDAD</v>
       </c>
       <c r="D581" t="str">
-        <v>233553921</v>
+        <v>241608786</v>
       </c>
       <c r="E581" t="str">
-        <v>233553921</v>
+        <v>24160878-6</v>
       </c>
       <c r="F581">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="G581" t="str">
-        <v>U18</v>
+        <v>U14</v>
       </c>
       <c r="H581" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I581" t="str">
-        <v>CLP</v>
+        <v>CAO</v>
       </c>
       <c r="J581" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K581" t="str">
         <v>Sí</v>
       </c>
       <c r="L581" t="str">
         <v>No</v>
       </c>
       <c r="M581" t="str">
         <v/>
       </c>
       <c r="N581" t="str">
         <v>CHI</v>
       </c>
       <c r="O581" t="str">
         <v/>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="str">
-        <v>VALDES</v>
+        <v>Silva</v>
       </c>
       <c r="B582" t="str">
-        <v>ALTUZARRA</v>
+        <v>Rojas</v>
       </c>
       <c r="C582" t="str">
-        <v>Nicolas</v>
+        <v>Matías Ignacio</v>
       </c>
       <c r="D582" t="str">
-        <v>253925620</v>
+        <v>174567890</v>
       </c>
       <c r="E582" t="str">
-        <v>253925620</v>
+        <v>17.456.789-0</v>
       </c>
       <c r="F582">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="G582" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H582" t="str">
         <v>Masculino</v>
       </c>
       <c r="I582" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J582" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K582" t="str">
         <v>Sí</v>
       </c>
       <c r="L582" t="str">
         <v>No</v>
       </c>
       <c r="M582" t="str">
         <v/>
       </c>
       <c r="N582" t="str">
         <v>CHI</v>
       </c>
       <c r="O582" t="str">
-        <v>Tabancura</v>
+        <v/>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="str">
-        <v>VALDIVIA</v>
+        <v>SÁNCHEZ</v>
       </c>
       <c r="B583" t="str">
-        <v>GARRIDO</v>
+        <v>GÓMEZ</v>
       </c>
       <c r="C583" t="str">
-        <v>ALONSO</v>
+        <v>Nicanor</v>
       </c>
       <c r="D583" t="str">
-        <v>242058496</v>
+        <v>249113492</v>
       </c>
       <c r="E583" t="str">
-        <v>24205849-6</v>
+        <v>24.911.349-2</v>
       </c>
       <c r="F583">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="G583" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H583" t="str">
         <v>Masculino</v>
       </c>
       <c r="I583" t="str">
-        <v>UC</v>
+        <v>POR</v>
       </c>
       <c r="J583" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Ski Club Portillo</v>
       </c>
       <c r="K583" t="str">
         <v>Sí</v>
       </c>
       <c r="L583" t="str">
         <v>No</v>
       </c>
       <c r="M583" t="str">
         <v/>
       </c>
       <c r="N583" t="str">
         <v>CHI</v>
       </c>
       <c r="O583" t="str">
         <v/>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="str">
-        <v>VALDIVIESO</v>
+        <v>SÁNCHEZ</v>
       </c>
       <c r="B584" t="str">
-        <v>DE CARCER</v>
+        <v>GÓMEZ</v>
       </c>
       <c r="C584" t="str">
-        <v>Juan Pablo</v>
+        <v>SIMONA</v>
       </c>
       <c r="D584" t="str">
-        <v>256424096</v>
+        <v>241446131</v>
       </c>
       <c r="E584" t="str">
-        <v>256424096</v>
+        <v>241446131</v>
       </c>
       <c r="F584">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="G584" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H584" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I584" t="str">
-        <v>CLP</v>
+        <v>POR</v>
       </c>
       <c r="J584" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Ski Club Portillo</v>
       </c>
       <c r="K584" t="str">
         <v>Sí</v>
       </c>
       <c r="L584" t="str">
         <v>No</v>
       </c>
       <c r="M584" t="str">
         <v/>
       </c>
       <c r="N584" t="str">
         <v>CHI</v>
       </c>
       <c r="O584" t="str">
-        <v>The Grange School</v>
+        <v/>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="str">
-        <v>VALDIVIESO</v>
+        <v>TAGLE</v>
       </c>
       <c r="B585" t="str">
-        <v>DE CARCER</v>
+        <v>ALLIENDE</v>
       </c>
       <c r="C585" t="str">
-        <v>Olimpia</v>
+        <v>ANA</v>
       </c>
       <c r="D585" t="str">
-        <v>256424088</v>
+        <v>236208613</v>
       </c>
       <c r="E585" t="str">
-        <v>256424088</v>
+        <v>236208613</v>
       </c>
       <c r="F585">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="G585" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H585" t="str">
         <v>Femenino</v>
       </c>
       <c r="I585" t="str">
-        <v>CLP</v>
+        <v>CAO</v>
       </c>
       <c r="J585" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K585" t="str">
         <v>Sí</v>
       </c>
       <c r="L585" t="str">
         <v>No</v>
       </c>
       <c r="M585" t="str">
         <v/>
       </c>
       <c r="N585" t="str">
         <v>CHI</v>
       </c>
       <c r="O585" t="str">
-        <v>The Grange School</v>
+        <v/>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="str">
-        <v>VALENCIA</v>
+        <v>TAGLE</v>
       </c>
       <c r="B586" t="str">
-        <v>SASAKI</v>
+        <v>ALLIENDE</v>
       </c>
       <c r="C586" t="str">
-        <v>ASA</v>
+        <v>DIEGO</v>
       </c>
       <c r="D586" t="str">
-        <v>242575040</v>
+        <v>236208508</v>
       </c>
       <c r="E586" t="str">
-        <v>24257504-0</v>
+        <v>236208508</v>
       </c>
       <c r="F586">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="G586" t="str">
         <v>U16</v>
       </c>
       <c r="H586" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I586" t="str">
         <v>CAO</v>
       </c>
       <c r="J586" t="str">
         <v>Club Andino Osorno</v>
       </c>
       <c r="K586" t="str">
         <v>Sí</v>
       </c>
       <c r="L586" t="str">
         <v>No</v>
       </c>
       <c r="M586" t="str">
         <v/>
       </c>
       <c r="N586" t="str">
         <v>CHI</v>
       </c>
       <c r="O586" t="str">
         <v/>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="str">
-        <v>VALENZUELA</v>
+        <v>TAPIA</v>
       </c>
       <c r="B587" t="str">
-        <v>ALIAGA</v>
+        <v>MARDONES</v>
       </c>
       <c r="C587" t="str">
-        <v>Abril</v>
+        <v>CRISTOBAL ENRIQUE</v>
       </c>
       <c r="D587" t="str">
-        <v>247456015</v>
+        <v>244637272</v>
       </c>
       <c r="E587" t="str">
-        <v>247456015</v>
+        <v>24463727-2</v>
       </c>
       <c r="F587">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="G587" t="str">
         <v>U14</v>
       </c>
       <c r="H587" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I587" t="str">
-        <v>CVN</v>
+        <v>CSC</v>
       </c>
       <c r="J587" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Snowboard Cumbres</v>
       </c>
       <c r="K587" t="str">
         <v>Sí</v>
       </c>
       <c r="L587" t="str">
         <v>No</v>
       </c>
       <c r="M587" t="str">
         <v/>
       </c>
       <c r="N587" t="str">
         <v>CHI</v>
       </c>
       <c r="O587" t="str">
-        <v>Trewhela's</v>
+        <v/>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="str">
-        <v>VALLEJO</v>
+        <v>TAPIA</v>
       </c>
       <c r="B588" t="str">
-        <v>PALACIOS</v>
+        <v>MEDINA</v>
       </c>
       <c r="C588" t="str">
-        <v>MARIA</v>
+        <v>HUGO JOSÉ</v>
       </c>
       <c r="D588" t="str">
-        <v>257215733</v>
+        <v>23866926K</v>
       </c>
       <c r="E588" t="str">
-        <v>257215733</v>
+        <v>23866926-K</v>
       </c>
       <c r="F588">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="G588" t="str">
-        <v>U10</v>
+        <v>U16</v>
       </c>
       <c r="H588" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I588" t="str">
-        <v>UC</v>
+        <v>CSC</v>
       </c>
       <c r="J588" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Snowboard Cumbres</v>
       </c>
       <c r="K588" t="str">
         <v>Sí</v>
       </c>
       <c r="L588" t="str">
         <v>No</v>
       </c>
       <c r="M588" t="str">
         <v/>
       </c>
       <c r="N588" t="str">
         <v>CHI</v>
       </c>
       <c r="O588" t="str">
-        <v>Saint George</v>
+        <v/>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="str">
-        <v>VARGAS</v>
+        <v>TAPIA</v>
       </c>
       <c r="B589" t="str">
-        <v>LUBBERT</v>
+        <v>MARDONES</v>
       </c>
       <c r="C589" t="str">
-        <v>GASPAR</v>
+        <v>NICOLÁS ADOLFO</v>
       </c>
       <c r="D589" t="str">
-        <v>234353284</v>
+        <v>23730571K</v>
       </c>
       <c r="E589" t="str">
-        <v>234353284</v>
+        <v>23730571-K</v>
       </c>
       <c r="F589">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="G589" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H589" t="str">
         <v>Masculino</v>
       </c>
       <c r="I589" t="str">
-        <v>CVN</v>
+        <v>CSC</v>
       </c>
       <c r="J589" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Snowboard Cumbres</v>
       </c>
       <c r="K589" t="str">
         <v>Sí</v>
       </c>
       <c r="L589" t="str">
         <v>No</v>
       </c>
       <c r="M589" t="str">
         <v/>
       </c>
       <c r="N589" t="str">
         <v>CHI</v>
       </c>
       <c r="O589" t="str">
         <v/>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="str">
-        <v>VARGAS</v>
+        <v>TARRAGA</v>
       </c>
       <c r="B590" t="str">
-        <v>URIBE</v>
+        <v>ESTEBAN</v>
       </c>
       <c r="C590" t="str">
-        <v>MATEO</v>
+        <v>JOAN</v>
       </c>
       <c r="D590" t="str">
-        <v>246650683</v>
+        <v>21768421W</v>
       </c>
       <c r="E590" t="str">
-        <v>246650683</v>
+        <v/>
       </c>
       <c r="F590">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="G590" t="str">
-        <v>U14</v>
+        <v>U18</v>
       </c>
       <c r="H590" t="str">
         <v>Masculino</v>
       </c>
       <c r="I590" t="str">
-        <v>CAO</v>
+        <v>ART</v>
       </c>
       <c r="J590" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K590" t="str">
         <v>Sí</v>
       </c>
       <c r="L590" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M590" t="str">
-        <v/>
+        <v>21768421W</v>
       </c>
       <c r="N590" t="str">
-        <v>CHI</v>
+        <v>ESP</v>
       </c>
       <c r="O590" t="str">
         <v/>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="str">
-        <v>VELASCO</v>
+        <v>TELLO</v>
       </c>
       <c r="B591" t="str">
-        <v>LUCO</v>
+        <v>MOLINARE</v>
       </c>
       <c r="C591" t="str">
-        <v>LUCIA</v>
+        <v>CLARA</v>
       </c>
       <c r="D591" t="str">
-        <v>24736367K</v>
+        <v>233245771</v>
       </c>
       <c r="E591" t="str">
-        <v>24736367K</v>
+        <v>233245771</v>
       </c>
       <c r="F591">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="G591" t="str">
-        <v>U14</v>
+        <v>U18</v>
       </c>
       <c r="H591" t="str">
         <v>Femenino</v>
       </c>
       <c r="I591" t="str">
         <v>CAO</v>
       </c>
       <c r="J591" t="str">
         <v>Club Andino Osorno</v>
       </c>
       <c r="K591" t="str">
         <v>Sí</v>
       </c>
       <c r="L591" t="str">
         <v>No</v>
       </c>
       <c r="M591" t="str">
         <v/>
       </c>
       <c r="N591" t="str">
         <v>CHI</v>
       </c>
       <c r="O591" t="str">
         <v/>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="str">
-        <v>VELIZ</v>
+        <v>TORRAS</v>
       </c>
       <c r="B592" t="str">
-        <v>LEÓN</v>
+        <v>CASTELLS</v>
       </c>
       <c r="C592" t="str">
-        <v>Juanita María</v>
+        <v>MARTINA</v>
       </c>
       <c r="D592" t="str">
-        <v>243998468</v>
+        <v>PAU403815</v>
       </c>
       <c r="E592" t="str">
-        <v>24399846-8</v>
+        <v/>
       </c>
       <c r="F592">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="G592" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H592" t="str">
         <v>Femenino</v>
       </c>
       <c r="I592" t="str">
-        <v>CLP</v>
+        <v>ART</v>
       </c>
       <c r="J592" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K592" t="str">
         <v>Sí</v>
       </c>
       <c r="L592" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="M592" t="str">
-        <v/>
+        <v>PAU403815</v>
       </c>
       <c r="N592" t="str">
-        <v>CHI</v>
+        <v>EXT</v>
       </c>
       <c r="O592" t="str">
         <v/>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="str">
-        <v>VERA</v>
+        <v>TORRES</v>
       </c>
       <c r="B593" t="str">
-        <v>ZAROR</v>
+        <v>RETTI</v>
       </c>
       <c r="C593" t="str">
-        <v>LUNA</v>
+        <v>DOMINGO</v>
       </c>
       <c r="D593" t="str">
-        <v>238944864</v>
+        <v>239350453</v>
       </c>
       <c r="E593" t="str">
-        <v>238944864</v>
+        <v>239350453</v>
       </c>
       <c r="F593">
         <v>2012</v>
       </c>
       <c r="G593" t="str">
         <v>U16</v>
       </c>
       <c r="H593" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I593" t="str">
-        <v>LV</v>
+        <v>CAN</v>
       </c>
       <c r="J593" t="str">
-        <v>Club Deportivo Lago Villarrica</v>
+        <v>Club Andes</v>
       </c>
       <c r="K593" t="str">
         <v>Sí</v>
       </c>
       <c r="L593" t="str">
         <v>No</v>
       </c>
       <c r="M593" t="str">
         <v/>
       </c>
       <c r="N593" t="str">
         <v>CHI</v>
       </c>
       <c r="O593" t="str">
         <v/>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="str">
-        <v>VERGARA</v>
+        <v>TORRES</v>
       </c>
       <c r="B594" t="str">
-        <v>MATTE</v>
+        <v>RETI</v>
       </c>
       <c r="C594" t="str">
-        <v>Aurora</v>
+        <v>MATILDA AMALIA</v>
       </c>
       <c r="D594" t="str">
-        <v>256379368</v>
+        <v>244073166</v>
       </c>
       <c r="E594" t="str">
-        <v>256379368</v>
+        <v>24407316-6</v>
       </c>
       <c r="F594">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="G594" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H594" t="str">
         <v>Femenino</v>
       </c>
       <c r="I594" t="str">
-        <v>CLP</v>
+        <v>CAN</v>
       </c>
       <c r="J594" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Andes</v>
       </c>
       <c r="K594" t="str">
         <v>Sí</v>
       </c>
       <c r="L594" t="str">
         <v>No</v>
       </c>
       <c r="M594" t="str">
         <v/>
       </c>
       <c r="N594" t="str">
         <v>CHI</v>
       </c>
       <c r="O594" t="str">
-        <v>San Francisco De Asis</v>
+        <v/>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="str">
-        <v>VERGARA</v>
+        <v>TORRETTI</v>
       </c>
       <c r="B595" t="str">
-        <v>IRARRAZAVAL</v>
+        <v>ZAIDAN</v>
       </c>
       <c r="C595" t="str">
-        <v>BENITO</v>
+        <v>ANTONIO</v>
       </c>
       <c r="D595" t="str">
-        <v>257432882</v>
+        <v>242574125</v>
       </c>
       <c r="E595" t="str">
-        <v>257432882</v>
+        <v>242574125</v>
       </c>
       <c r="F595">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="G595" t="str">
-        <v>U10</v>
+        <v>U16</v>
       </c>
       <c r="H595" t="str">
         <v>Masculino</v>
       </c>
       <c r="I595" t="str">
-        <v>UC</v>
+        <v>CAN</v>
       </c>
       <c r="J595" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Andes</v>
       </c>
       <c r="K595" t="str">
         <v>Sí</v>
       </c>
       <c r="L595" t="str">
         <v>No</v>
       </c>
       <c r="M595" t="str">
         <v/>
       </c>
       <c r="N595" t="str">
         <v>CHI</v>
       </c>
       <c r="O595" t="str">
-        <v>San Isidro</v>
+        <v/>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="str">
-        <v>VERGARA</v>
+        <v>TORRETTI</v>
       </c>
       <c r="B596" t="str">
-        <v>IRARRAZAVAL</v>
+        <v>ZAIDAN</v>
       </c>
       <c r="C596" t="str">
-        <v>CLARA</v>
+        <v>Clara</v>
       </c>
       <c r="D596" t="str">
-        <v>246647585</v>
+        <v>248552107</v>
       </c>
       <c r="E596" t="str">
-        <v>246647585</v>
+        <v>248552107</v>
       </c>
       <c r="F596">
         <v>2014</v>
       </c>
       <c r="G596" t="str">
         <v>U14</v>
       </c>
       <c r="H596" t="str">
         <v>Femenino</v>
       </c>
       <c r="I596" t="str">
-        <v>UC</v>
+        <v>CAN</v>
       </c>
       <c r="J596" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Andes</v>
       </c>
       <c r="K596" t="str">
         <v>Sí</v>
       </c>
       <c r="L596" t="str">
         <v>No</v>
       </c>
       <c r="M596" t="str">
         <v/>
       </c>
       <c r="N596" t="str">
         <v>CHI</v>
       </c>
       <c r="O596" t="str">
-        <v>San Isidro</v>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="str">
-        <v>VERGARA</v>
+        <v>TORRETTI</v>
       </c>
       <c r="B597" t="str">
-        <v>SÁNCHEZ</v>
+        <v>ZAIDAN</v>
       </c>
       <c r="C597" t="str">
-        <v>MARTINA</v>
+        <v>Eduardo</v>
       </c>
       <c r="D597" t="str">
-        <v>236710122</v>
+        <v>259809673</v>
       </c>
       <c r="E597" t="str">
-        <v>236710122</v>
+        <v>259809673</v>
       </c>
       <c r="F597">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="G597" t="str">
-        <v>U16</v>
+        <v>U10</v>
       </c>
       <c r="H597" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I597" t="str">
-        <v>POR</v>
+        <v>CAN</v>
       </c>
       <c r="J597" t="str">
-        <v>Ski Club Portillo</v>
+        <v>Club Andes</v>
       </c>
       <c r="K597" t="str">
         <v>Sí</v>
       </c>
       <c r="L597" t="str">
         <v>No</v>
       </c>
       <c r="M597" t="str">
         <v/>
       </c>
       <c r="N597" t="str">
         <v>CHI</v>
       </c>
       <c r="O597" t="str">
-        <v/>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="str">
-        <v>VERGARA</v>
+        <v>TUÑON</v>
       </c>
       <c r="B598" t="str">
-        <v>MERCADO</v>
+        <v>SOTO</v>
       </c>
       <c r="C598" t="str">
-        <v>Matilde</v>
+        <v>JOSE PEDRO</v>
       </c>
       <c r="D598" t="str">
-        <v>246203156</v>
+        <v>255361546</v>
       </c>
       <c r="E598" t="str">
-        <v>246203156</v>
+        <v>255361546</v>
       </c>
       <c r="F598">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="G598" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H598" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I598" t="str">
-        <v>LV</v>
+        <v>UC</v>
       </c>
       <c r="J598" t="str">
-        <v>Club Deportivo Lago Villarrica</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K598" t="str">
         <v>Sí</v>
       </c>
       <c r="L598" t="str">
         <v>No</v>
       </c>
       <c r="M598" t="str">
         <v/>
       </c>
       <c r="N598" t="str">
         <v>CHI</v>
       </c>
       <c r="O598" t="str">
-        <v/>
+        <v>San Francisco de Asis</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="str">
-        <v>VICUÑA</v>
+        <v>TUÑON</v>
       </c>
       <c r="B599" t="str">
-        <v>CURTZE</v>
+        <v>SOTO</v>
       </c>
       <c r="C599" t="str">
-        <v>FRANCISCO</v>
+        <v>MARIA PAZ</v>
       </c>
       <c r="D599" t="str">
-        <v>234187651</v>
+        <v>245891504</v>
       </c>
       <c r="E599" t="str">
-        <v>234187651</v>
+        <v>245891504</v>
       </c>
       <c r="F599">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="G599" t="str">
-        <v>U18</v>
+        <v>U14</v>
       </c>
       <c r="H599" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I599" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J599" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K599" t="str">
         <v>Sí</v>
       </c>
       <c r="L599" t="str">
         <v>No</v>
       </c>
       <c r="M599" t="str">
         <v/>
       </c>
       <c r="N599" t="str">
         <v>CHI</v>
       </c>
       <c r="O599" t="str">
-        <v/>
+        <v>San Francisco de Asis</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="str">
-        <v>VICUÑA</v>
+        <v>TUÑON</v>
       </c>
       <c r="B600" t="str">
-        <v>CURTZE</v>
+        <v>SOTO</v>
       </c>
       <c r="C600" t="str">
-        <v>RICARDO</v>
+        <v>CRESCENTE</v>
       </c>
       <c r="D600" t="str">
-        <v>234187511</v>
+        <v>239758096</v>
       </c>
       <c r="E600" t="str">
-        <v>234187511</v>
+        <v>239758096</v>
       </c>
       <c r="F600">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="G600" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H600" t="str">
         <v>Masculino</v>
       </c>
       <c r="I600" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J600" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K600" t="str">
         <v>Sí</v>
       </c>
       <c r="L600" t="str">
         <v>No</v>
       </c>
       <c r="M600" t="str">
         <v/>
       </c>
       <c r="N600" t="str">
         <v>CHI</v>
       </c>
       <c r="O600" t="str">
         <v/>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="str">
-        <v>VIDAL</v>
+        <v>UNDURRAGA</v>
       </c>
       <c r="B601" t="str">
-        <v>DIAZ</v>
+        <v>URIBE</v>
       </c>
       <c r="C601" t="str">
-        <v>FLORENCIA</v>
+        <v>JUAN</v>
       </c>
       <c r="D601" t="str">
-        <v>235123975</v>
+        <v>241893359</v>
       </c>
       <c r="E601" t="str">
-        <v>235123975</v>
+        <v>24189335-9</v>
       </c>
       <c r="F601">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="G601" t="str">
-        <v>U18</v>
+        <v>U14</v>
       </c>
       <c r="H601" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I601" t="str">
-        <v>CVN</v>
+        <v>CLP</v>
       </c>
       <c r="J601" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K601" t="str">
         <v>Sí</v>
       </c>
       <c r="L601" t="str">
         <v>No</v>
       </c>
       <c r="M601" t="str">
         <v/>
       </c>
       <c r="N601" t="str">
         <v>CHI</v>
       </c>
       <c r="O601" t="str">
         <v/>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="str">
-        <v>VIDAL</v>
+        <v>UNDURRAGA</v>
       </c>
       <c r="B602" t="str">
-        <v>DIAZ</v>
+        <v>BUTAZZONI</v>
       </c>
       <c r="C602" t="str">
-        <v>Olivia</v>
+        <v>Lucas</v>
       </c>
       <c r="D602" t="str">
-        <v>248314214</v>
+        <v>26007007K</v>
       </c>
       <c r="E602" t="str">
-        <v>248314214</v>
+        <v>26.007.007-K</v>
       </c>
       <c r="F602">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="G602" t="str">
-        <v>U14</v>
+        <v>U10</v>
       </c>
       <c r="H602" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I602" t="str">
-        <v>CVN</v>
+        <v>UC</v>
       </c>
       <c r="J602" t="str">
-        <v>Club de Ski y Snowboard Valle Nevado</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K602" t="str">
         <v>Sí</v>
       </c>
       <c r="L602" t="str">
         <v>No</v>
       </c>
       <c r="M602" t="str">
         <v/>
       </c>
       <c r="N602" t="str">
         <v>CHI</v>
       </c>
       <c r="O602" t="str">
-        <v>Aleman de Santiago</v>
+        <v/>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="str">
-        <v>VIDAL</v>
+        <v>URQUIETA</v>
       </c>
       <c r="B603" t="str">
-        <v>OJEDA</v>
+        <v>AGUIRRE</v>
       </c>
       <c r="C603" t="str">
-        <v>ROCIO FERNANDA</v>
+        <v>ZOE</v>
       </c>
       <c r="D603" t="str">
-        <v>253223359</v>
+        <v>239502563</v>
       </c>
       <c r="E603" t="str">
-        <v>253223359</v>
+        <v>239502563</v>
       </c>
       <c r="F603">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="G603" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H603" t="str">
         <v>Femenino</v>
       </c>
       <c r="I603" t="str">
-        <v>PAT</v>
+        <v>POR</v>
       </c>
       <c r="J603" t="str">
-        <v>Club Ski Patagonia Chilena</v>
+        <v>Ski Club Portillo</v>
       </c>
       <c r="K603" t="str">
         <v>Sí</v>
       </c>
       <c r="L603" t="str">
         <v>No</v>
       </c>
       <c r="M603" t="str">
         <v/>
       </c>
       <c r="N603" t="str">
         <v>CHI</v>
       </c>
       <c r="O603" t="str">
         <v/>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="str">
-        <v>VÁSQUEZ</v>
+        <v>URZUA</v>
       </c>
       <c r="B604" t="str">
-        <v>HOTT</v>
+        <v>JUSTINIANO</v>
       </c>
       <c r="C604" t="str">
-        <v>COLOMBA</v>
+        <v>JOSEFA</v>
       </c>
       <c r="D604" t="str">
-        <v>234183079</v>
+        <v>240752840</v>
       </c>
       <c r="E604" t="str">
-        <v>234183079</v>
+        <v>240752840</v>
       </c>
       <c r="F604">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="G604" t="str">
-        <v>U18</v>
+        <v>U16</v>
       </c>
       <c r="H604" t="str">
         <v>Femenino</v>
       </c>
       <c r="I604" t="str">
-        <v>CAO</v>
+        <v>CLP</v>
       </c>
       <c r="J604" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K604" t="str">
         <v>Sí</v>
       </c>
       <c r="L604" t="str">
         <v>No</v>
       </c>
       <c r="M604" t="str">
         <v/>
       </c>
       <c r="N604" t="str">
         <v>CHI</v>
       </c>
       <c r="O604" t="str">
         <v/>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="str">
-        <v>VÁSQUEZ</v>
+        <v>VALDEBENITO</v>
       </c>
       <c r="B605" t="str">
-        <v>VERGARA</v>
+        <v>OLGUÍN</v>
       </c>
       <c r="C605" t="str">
-        <v>FERNANDA</v>
+        <v>Aurora</v>
       </c>
       <c r="D605" t="str">
-        <v>232336994</v>
+        <v>24977653K</v>
       </c>
       <c r="E605" t="str">
-        <v>232336994</v>
+        <v>24977653K</v>
       </c>
       <c r="F605">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="G605" t="str">
-        <v>U18</v>
+        <v>U12</v>
       </c>
       <c r="H605" t="str">
         <v>Femenino</v>
       </c>
       <c r="I605" t="str">
-        <v>CAN</v>
+        <v>ART</v>
       </c>
       <c r="J605" t="str">
-        <v>Club Andes</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K605" t="str">
         <v>Sí</v>
       </c>
       <c r="L605" t="str">
         <v>No</v>
       </c>
       <c r="M605" t="str">
         <v/>
       </c>
       <c r="N605" t="str">
         <v>CHI</v>
       </c>
       <c r="O605" t="str">
-        <v/>
+        <v>Suizo</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="str">
-        <v>WAINRIGHT</v>
+        <v>VALDEBENITO</v>
       </c>
       <c r="B606" t="str">
-        <v>GALLEGO</v>
+        <v>OLGUÍN</v>
       </c>
       <c r="C606" t="str">
-        <v>VICENTA</v>
+        <v>Simon</v>
       </c>
       <c r="D606" t="str">
-        <v>250590385</v>
+        <v>255376918</v>
       </c>
       <c r="E606" t="str">
-        <v>250590385</v>
+        <v>255376918</v>
       </c>
       <c r="F606">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G606" t="str">
         <v>U12</v>
       </c>
       <c r="H606" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I606" t="str">
-        <v>CAO</v>
+        <v>ART</v>
       </c>
       <c r="J606" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club Deportivo Arski</v>
       </c>
       <c r="K606" t="str">
         <v>Sí</v>
       </c>
       <c r="L606" t="str">
         <v>No</v>
       </c>
       <c r="M606" t="str">
         <v/>
       </c>
       <c r="N606" t="str">
         <v>CHI</v>
       </c>
       <c r="O606" t="str">
-        <v/>
+        <v>Suizo</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="str">
-        <v>WENZEL</v>
+        <v>VALDES</v>
       </c>
       <c r="B607" t="str">
-        <v>ALVAREZ</v>
+        <v>PRIETO</v>
       </c>
       <c r="C607" t="str">
-        <v>BLANCA</v>
+        <v>ADELA</v>
       </c>
       <c r="D607" t="str">
-        <v>241167771</v>
+        <v>239697003</v>
       </c>
       <c r="E607" t="str">
-        <v>241167771</v>
+        <v>239697003</v>
       </c>
       <c r="F607">
         <v>2012</v>
       </c>
       <c r="G607" t="str">
         <v>U16</v>
       </c>
       <c r="H607" t="str">
         <v>Femenino</v>
       </c>
       <c r="I607" t="str">
-        <v>UC</v>
+        <v>CAO</v>
       </c>
       <c r="J607" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K607" t="str">
         <v>Sí</v>
       </c>
       <c r="L607" t="str">
         <v>No</v>
       </c>
       <c r="M607" t="str">
         <v/>
       </c>
       <c r="N607" t="str">
         <v>CHI</v>
       </c>
       <c r="O607" t="str">
         <v/>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="str">
-        <v>WENZEL</v>
+        <v>VALDES</v>
       </c>
       <c r="B608" t="str">
-        <v>ALVAREZ</v>
+        <v>ALTUZARRA</v>
       </c>
       <c r="C608" t="str">
-        <v>KAI</v>
+        <v>ANTONIO</v>
       </c>
       <c r="D608" t="str">
-        <v>241167232</v>
+        <v>233553921</v>
       </c>
       <c r="E608" t="str">
-        <v>241167232</v>
+        <v>233553921</v>
       </c>
       <c r="F608">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="G608" t="str">
-        <v>U16</v>
+        <v>U18</v>
       </c>
       <c r="H608" t="str">
         <v>Masculino</v>
       </c>
       <c r="I608" t="str">
-        <v>UC</v>
+        <v>CLP</v>
       </c>
       <c r="J608" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K608" t="str">
         <v>Sí</v>
       </c>
       <c r="L608" t="str">
         <v>No</v>
       </c>
       <c r="M608" t="str">
         <v/>
       </c>
       <c r="N608" t="str">
         <v>CHI</v>
       </c>
       <c r="O608" t="str">
         <v/>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="str">
-        <v>WESTCOTT</v>
+        <v>VALDES</v>
       </c>
       <c r="B609" t="str">
-        <v>LEIBBRANDT</v>
+        <v>ALTUZARRA</v>
       </c>
       <c r="C609" t="str">
-        <v>LAWRENCE</v>
+        <v>Nicolas</v>
       </c>
       <c r="D609" t="str">
-        <v>241030326</v>
+        <v>253925620</v>
       </c>
       <c r="E609" t="str">
-        <v>241030326</v>
+        <v>253925620</v>
       </c>
       <c r="F609">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="G609" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H609" t="str">
         <v>Masculino</v>
       </c>
       <c r="I609" t="str">
         <v>CLP</v>
       </c>
       <c r="J609" t="str">
         <v>Club de Ski La Parva</v>
       </c>
       <c r="K609" t="str">
         <v>Sí</v>
       </c>
       <c r="L609" t="str">
         <v>No</v>
       </c>
       <c r="M609" t="str">
         <v/>
       </c>
       <c r="N609" t="str">
         <v>CHI</v>
       </c>
       <c r="O609" t="str">
-        <v/>
+        <v>Tabancura</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="str">
-        <v>WESTCOTT</v>
+        <v>VALDIVIA</v>
       </c>
       <c r="B610" t="str">
-        <v>LEIBBRANDT</v>
+        <v>GARRIDO</v>
       </c>
       <c r="C610" t="str">
-        <v>Stella</v>
+        <v>ALONSO</v>
       </c>
       <c r="D610" t="str">
-        <v>260034642</v>
+        <v>242058496</v>
       </c>
       <c r="E610" t="str">
-        <v>260034642</v>
+        <v>24205849-6</v>
       </c>
       <c r="F610">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="G610" t="str">
-        <v>U10</v>
+        <v>U14</v>
       </c>
       <c r="H610" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I610" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J610" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K610" t="str">
         <v>Sí</v>
       </c>
       <c r="L610" t="str">
         <v>No</v>
       </c>
       <c r="M610" t="str">
         <v/>
       </c>
       <c r="N610" t="str">
         <v>CHI</v>
       </c>
       <c r="O610" t="str">
-        <v>Grange</v>
+        <v/>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="str">
-        <v>WILLEMSEN</v>
+        <v>VALDIVIESO</v>
       </c>
       <c r="B611" t="str">
-        <v>GALARCE</v>
+        <v>DE CARCER</v>
       </c>
       <c r="C611" t="str">
-        <v>MARTINA</v>
+        <v>Juan Pablo</v>
       </c>
       <c r="D611" t="str">
-        <v>24098105K</v>
+        <v>256424096</v>
       </c>
       <c r="E611" t="str">
-        <v>24098105-K</v>
+        <v>256424096</v>
       </c>
       <c r="F611">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="G611" t="str">
-        <v>U16</v>
+        <v>U12</v>
       </c>
       <c r="H611" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I611" t="str">
-        <v>CAPA</v>
+        <v>CLP</v>
       </c>
       <c r="J611" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K611" t="str">
         <v>Sí</v>
       </c>
       <c r="L611" t="str">
         <v>No</v>
       </c>
       <c r="M611" t="str">
         <v/>
       </c>
       <c r="N611" t="str">
         <v>CHI</v>
       </c>
       <c r="O611" t="str">
-        <v/>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="str">
-        <v>WILLEMSEN</v>
+        <v>VALDIVIESO</v>
       </c>
       <c r="B612" t="str">
-        <v>GALARCE</v>
+        <v>DE CARCER</v>
       </c>
       <c r="C612" t="str">
-        <v>Simone</v>
+        <v>Olimpia</v>
       </c>
       <c r="D612" t="str">
-        <v>248560118</v>
+        <v>256424088</v>
       </c>
       <c r="E612" t="str">
-        <v>248560118</v>
+        <v>256424088</v>
       </c>
       <c r="F612">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="G612" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H612" t="str">
         <v>Femenino</v>
       </c>
       <c r="I612" t="str">
-        <v>CAPA</v>
+        <v>CLP</v>
       </c>
       <c r="J612" t="str">
-        <v>Club Deportivo Club Andino de Punta Arenas</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K612" t="str">
         <v>Sí</v>
       </c>
       <c r="L612" t="str">
         <v>No</v>
       </c>
       <c r="M612" t="str">
         <v/>
       </c>
       <c r="N612" t="str">
         <v>CHI</v>
       </c>
       <c r="O612" t="str">
-        <v/>
+        <v>The Grange School</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="str">
-        <v>WILLER</v>
+        <v>VALENCIA</v>
       </c>
       <c r="B613" t="str">
-        <v>SIMON</v>
+        <v>SASAKI</v>
       </c>
       <c r="C613" t="str">
-        <v>ALEJANDRO</v>
+        <v>ASA</v>
       </c>
       <c r="D613" t="str">
-        <v>247687009</v>
+        <v>242575040</v>
       </c>
       <c r="E613" t="str">
-        <v>247687009</v>
+        <v>24257504-0</v>
       </c>
       <c r="F613">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="G613" t="str">
-        <v>U14</v>
+        <v>U16</v>
       </c>
       <c r="H613" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I613" t="str">
         <v>CAO</v>
       </c>
       <c r="J613" t="str">
         <v>Club Andino Osorno</v>
       </c>
       <c r="K613" t="str">
         <v>Sí</v>
       </c>
       <c r="L613" t="str">
         <v>No</v>
       </c>
       <c r="M613" t="str">
         <v/>
       </c>
       <c r="N613" t="str">
         <v>CHI</v>
       </c>
       <c r="O613" t="str">
         <v/>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="str">
-        <v>WILLER</v>
+        <v>VALENZUELA</v>
       </c>
       <c r="B614" t="str">
-        <v>SIMON</v>
+        <v>ALIAGA</v>
       </c>
       <c r="C614" t="str">
-        <v>ARTURO</v>
+        <v>Abril</v>
       </c>
       <c r="D614" t="str">
-        <v>237871677</v>
+        <v>247456015</v>
       </c>
       <c r="E614" t="str">
-        <v>237871677</v>
+        <v>247456015</v>
       </c>
       <c r="F614">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="G614" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H614" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I614" t="str">
-        <v>CAO</v>
+        <v>CVN</v>
       </c>
       <c r="J614" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K614" t="str">
         <v>Sí</v>
       </c>
       <c r="L614" t="str">
         <v>No</v>
       </c>
       <c r="M614" t="str">
         <v/>
       </c>
       <c r="N614" t="str">
         <v>CHI</v>
       </c>
       <c r="O614" t="str">
-        <v/>
+        <v>Trewhela's</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="str">
-        <v>WILLIAMS</v>
+        <v>VALLEJO</v>
       </c>
       <c r="B615" t="str">
-        <v>VIEL</v>
+        <v>PALACIOS</v>
       </c>
       <c r="C615" t="str">
-        <v>BELTRAN</v>
+        <v>MARIA</v>
       </c>
       <c r="D615" t="str">
-        <v>250204299</v>
+        <v>257215733</v>
       </c>
       <c r="E615" t="str">
-        <v>250204299</v>
+        <v>257215733</v>
       </c>
       <c r="F615">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="G615" t="str">
-        <v>U12</v>
+        <v>U10</v>
       </c>
       <c r="H615" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I615" t="str">
         <v>UC</v>
       </c>
       <c r="J615" t="str">
         <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K615" t="str">
         <v>Sí</v>
       </c>
       <c r="L615" t="str">
         <v>No</v>
       </c>
       <c r="M615" t="str">
         <v/>
       </c>
       <c r="N615" t="str">
         <v>CHI</v>
       </c>
       <c r="O615" t="str">
-        <v>Manquehue</v>
+        <v>Saint George</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="str">
-        <v>WINTER</v>
+        <v>VARGAS</v>
       </c>
       <c r="B616" t="str">
-        <v>PINEDA</v>
+        <v>LUBBERT</v>
       </c>
       <c r="C616" t="str">
-        <v>ALBERTO</v>
+        <v>GASPAR</v>
       </c>
       <c r="D616" t="str">
-        <v>248643110</v>
+        <v>234353284</v>
       </c>
       <c r="E616" t="str">
-        <v>248643110</v>
+        <v>234353284</v>
       </c>
       <c r="F616">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="G616" t="str">
-        <v>U12</v>
+        <v>U18</v>
       </c>
       <c r="H616" t="str">
         <v>Masculino</v>
       </c>
       <c r="I616" t="str">
-        <v>UC</v>
+        <v>CVN</v>
       </c>
       <c r="J616" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski y Snowboard Valle Nevado</v>
       </c>
       <c r="K616" t="str">
         <v>Sí</v>
       </c>
       <c r="L616" t="str">
         <v>No</v>
       </c>
       <c r="M616" t="str">
         <v/>
       </c>
       <c r="N616" t="str">
         <v>CHI</v>
       </c>
       <c r="O616" t="str">
-        <v>Monte Tabor</v>
+        <v/>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="str">
-        <v>WINTER</v>
+        <v>VARGAS</v>
       </c>
       <c r="B617" t="str">
-        <v>PINEDA</v>
+        <v>URIBE</v>
       </c>
       <c r="C617" t="str">
-        <v>BELTRAN</v>
+        <v>MATEO</v>
       </c>
       <c r="D617" t="str">
-        <v>25491648K</v>
+        <v>246650683</v>
       </c>
       <c r="E617" t="str">
-        <v>25491648K</v>
+        <v>246650683</v>
       </c>
       <c r="F617">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="G617" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H617" t="str">
         <v>Masculino</v>
       </c>
       <c r="I617" t="str">
-        <v>UC</v>
+        <v>CAO</v>
       </c>
       <c r="J617" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K617" t="str">
         <v>Sí</v>
       </c>
       <c r="L617" t="str">
         <v>No</v>
       </c>
       <c r="M617" t="str">
         <v/>
       </c>
       <c r="N617" t="str">
         <v>CHI</v>
       </c>
       <c r="O617" t="str">
-        <v>Monte Tabor</v>
+        <v/>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="str">
-        <v>WINTER</v>
+        <v>VELASCO</v>
       </c>
       <c r="B618" t="str">
-        <v>PINEDA</v>
+        <v>LUCO</v>
       </c>
       <c r="C618" t="str">
-        <v>BERNARDITA</v>
+        <v>LUCIA</v>
       </c>
       <c r="D618" t="str">
-        <v>240962144</v>
+        <v>24736367K</v>
       </c>
       <c r="E618" t="str">
-        <v>240962144</v>
+        <v>24736367K</v>
       </c>
       <c r="F618">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="G618" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="H618" t="str">
         <v>Femenino</v>
       </c>
       <c r="I618" t="str">
-        <v>UC</v>
+        <v>CAO</v>
       </c>
       <c r="J618" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Andino Osorno</v>
       </c>
       <c r="K618" t="str">
         <v>Sí</v>
       </c>
       <c r="L618" t="str">
         <v>No</v>
       </c>
       <c r="M618" t="str">
         <v/>
       </c>
       <c r="N618" t="str">
         <v>CHI</v>
       </c>
       <c r="O618" t="str">
         <v/>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="str">
-        <v>WINTER</v>
+        <v>VELIZ</v>
       </c>
       <c r="B619" t="str">
-        <v>LASO</v>
+        <v>LEÓN</v>
       </c>
       <c r="C619" t="str">
-        <v>CLEMENTE</v>
+        <v>Juanita María</v>
       </c>
       <c r="D619" t="str">
-        <v>247244158</v>
+        <v>243998468</v>
       </c>
       <c r="E619" t="str">
-        <v>247244158</v>
+        <v>24399846-8</v>
       </c>
       <c r="F619">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="G619" t="str">
         <v>U14</v>
       </c>
       <c r="H619" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I619" t="str">
-        <v>UC</v>
+        <v>CLP</v>
       </c>
       <c r="J619" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club de Ski La Parva</v>
       </c>
       <c r="K619" t="str">
         <v>Sí</v>
       </c>
       <c r="L619" t="str">
         <v>No</v>
       </c>
       <c r="M619" t="str">
         <v/>
       </c>
       <c r="N619" t="str">
         <v>CHI</v>
       </c>
       <c r="O619" t="str">
-        <v>San Miguel Arcangel</v>
+        <v/>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="str">
-        <v>WINTER</v>
+        <v>VERA</v>
       </c>
       <c r="B620" t="str">
-        <v>LASO</v>
+        <v>ZAROR</v>
       </c>
       <c r="C620" t="str">
-        <v>PABLO</v>
+        <v>LUNA</v>
       </c>
       <c r="D620" t="str">
-        <v>256140349</v>
+        <v>238944864</v>
       </c>
       <c r="E620" t="str">
-        <v>256140349</v>
+        <v>238944864</v>
       </c>
       <c r="F620">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="G620" t="str">
-        <v>U12</v>
+        <v>U16</v>
       </c>
       <c r="H620" t="str">
-        <v>Masculino</v>
+        <v>Femenino</v>
       </c>
       <c r="I620" t="str">
-        <v>UC</v>
+        <v>LV</v>
       </c>
       <c r="J620" t="str">
-        <v>Club Deportivo Universidad Católica</v>
+        <v>Club Deportivo Lago Villarrica</v>
       </c>
       <c r="K620" t="str">
         <v>Sí</v>
       </c>
       <c r="L620" t="str">
         <v>No</v>
       </c>
       <c r="M620" t="str">
         <v/>
       </c>
       <c r="N620" t="str">
         <v>CHI</v>
       </c>
       <c r="O620" t="str">
         <v/>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="str">
-        <v>YERKOVIC</v>
+        <v>VERGARA</v>
       </c>
       <c r="B621" t="str">
-        <v>DABED</v>
+        <v>MATTE</v>
       </c>
       <c r="C621" t="str">
-        <v>Laura Paz</v>
+        <v>Aurora</v>
       </c>
       <c r="D621" t="str">
-        <v>248158913</v>
+        <v>256379368</v>
       </c>
       <c r="E621" t="str">
-        <v>248158913</v>
+        <v>256379368</v>
       </c>
       <c r="F621">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="G621" t="str">
-        <v>U14</v>
+        <v>U12</v>
       </c>
       <c r="H621" t="str">
         <v>Femenino</v>
       </c>
       <c r="I621" t="str">
         <v>CLP</v>
       </c>
       <c r="J621" t="str">
         <v>Club de Ski La Parva</v>
       </c>
       <c r="K621" t="str">
         <v>Sí</v>
       </c>
       <c r="L621" t="str">
         <v>No</v>
       </c>
       <c r="M621" t="str">
         <v/>
       </c>
       <c r="N621" t="str">
         <v>CHI</v>
       </c>
       <c r="O621" t="str">
-        <v>The Grange School</v>
+        <v>San Francisco De Asis</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="str">
-        <v>YERKOVIC</v>
+        <v>VERGARA</v>
       </c>
       <c r="B622" t="str">
-        <v>DABED</v>
+        <v>IRARRAZAVAL</v>
       </c>
       <c r="C622" t="str">
-        <v>Pedro</v>
+        <v>BENITO</v>
       </c>
       <c r="D622" t="str">
-        <v>255968017</v>
+        <v>257432882</v>
       </c>
       <c r="E622" t="str">
-        <v>255968017</v>
+        <v>257432882</v>
       </c>
       <c r="F622">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G622" t="str">
-        <v>U12</v>
+        <v>U10</v>
       </c>
       <c r="H622" t="str">
         <v>Masculino</v>
       </c>
       <c r="I622" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J622" t="str">
-        <v>Club de Ski La Parva</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K622" t="str">
         <v>Sí</v>
       </c>
       <c r="L622" t="str">
         <v>No</v>
       </c>
       <c r="M622" t="str">
         <v/>
       </c>
       <c r="N622" t="str">
         <v>CHI</v>
       </c>
       <c r="O622" t="str">
-        <v>The Grange School</v>
+        <v>San Isidro</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="str">
-        <v>ZIEGELE</v>
+        <v>VERGARA</v>
       </c>
       <c r="B623" t="str">
-        <v>KUNSTMANN</v>
+        <v>IRARRAZAVAL</v>
       </c>
       <c r="C623" t="str">
-        <v>MARIANNE</v>
+        <v>CLARA</v>
       </c>
       <c r="D623" t="str">
-        <v>248636076</v>
+        <v>246647585</v>
       </c>
       <c r="E623" t="str">
-        <v>248636076</v>
+        <v>246647585</v>
       </c>
       <c r="F623">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="G623" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H623" t="str">
         <v>Femenino</v>
       </c>
       <c r="I623" t="str">
-        <v>CAO</v>
+        <v>UC</v>
       </c>
       <c r="J623" t="str">
-        <v>Club Andino Osorno</v>
+        <v>Club Deportivo Universidad Católica</v>
       </c>
       <c r="K623" t="str">
         <v>Sí</v>
       </c>
       <c r="L623" t="str">
         <v>No</v>
       </c>
       <c r="M623" t="str">
         <v/>
       </c>
       <c r="N623" t="str">
         <v>CHI</v>
       </c>
       <c r="O623" t="str">
-        <v/>
+        <v>San Isidro</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="str">
-        <v>ZÚNIGA</v>
+        <v>VERGARA</v>
       </c>
       <c r="B624" t="str">
-        <v>CASTILLO</v>
+        <v>SANCHEZ</v>
       </c>
       <c r="C624" t="str">
-        <v>Amanda</v>
+        <v>Ignacio</v>
       </c>
       <c r="D624" t="str">
-        <v>254787620</v>
+        <v>243053285</v>
       </c>
       <c r="E624" t="str">
-        <v>254787620</v>
+        <v>24.305.328-5</v>
       </c>
       <c r="F624">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="G624" t="str">
-        <v>U12</v>
+        <v>U14</v>
       </c>
       <c r="H624" t="str">
-        <v>Femenino</v>
+        <v>Masculino</v>
       </c>
       <c r="I624" t="str">
-        <v>ART</v>
+        <v>POR</v>
       </c>
       <c r="J624" t="str">
-        <v>Club Deportivo Arski</v>
+        <v>Ski Club Portillo</v>
       </c>
       <c r="K624" t="str">
         <v>Sí</v>
       </c>
       <c r="L624" t="str">
         <v>No</v>
       </c>
       <c r="M624" t="str">
         <v/>
       </c>
       <c r="N624" t="str">
         <v>CHI</v>
       </c>
       <c r="O624" t="str">
-        <v>Craighouse</v>
+        <v/>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="str">
+        <v>VERGARA</v>
+      </c>
+      <c r="B625" t="str">
+        <v>SÁNCHEZ</v>
+      </c>
+      <c r="C625" t="str">
+        <v>MARTINA</v>
+      </c>
+      <c r="D625" t="str">
+        <v>236710122</v>
+      </c>
+      <c r="E625" t="str">
+        <v>236710122</v>
+      </c>
+      <c r="F625">
+        <v>2011</v>
+      </c>
+      <c r="G625" t="str">
+        <v>U16</v>
+      </c>
+      <c r="H625" t="str">
+        <v>Femenino</v>
+      </c>
+      <c r="I625" t="str">
+        <v>POR</v>
+      </c>
+      <c r="J625" t="str">
+        <v>Ski Club Portillo</v>
+      </c>
+      <c r="K625" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L625" t="str">
+        <v>No</v>
+      </c>
+      <c r="M625" t="str">
+        <v/>
+      </c>
+      <c r="N625" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O625" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" t="str">
+        <v>VERGARA</v>
+      </c>
+      <c r="B626" t="str">
+        <v>MERCADO</v>
+      </c>
+      <c r="C626" t="str">
+        <v>Matilde</v>
+      </c>
+      <c r="D626" t="str">
+        <v>246203156</v>
+      </c>
+      <c r="E626" t="str">
+        <v>246203156</v>
+      </c>
+      <c r="F626">
+        <v>2014</v>
+      </c>
+      <c r="G626" t="str">
+        <v>U14</v>
+      </c>
+      <c r="H626" t="str">
+        <v>Femenino</v>
+      </c>
+      <c r="I626" t="str">
+        <v>LV</v>
+      </c>
+      <c r="J626" t="str">
+        <v>Club Deportivo Lago Villarrica</v>
+      </c>
+      <c r="K626" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L626" t="str">
+        <v>No</v>
+      </c>
+      <c r="M626" t="str">
+        <v/>
+      </c>
+      <c r="N626" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O626" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" t="str">
+        <v>VIAL</v>
+      </c>
+      <c r="B627" t="str">
+        <v>ZEGERS</v>
+      </c>
+      <c r="C627" t="str">
+        <v>Tano</v>
+      </c>
+      <c r="D627" t="str">
+        <v>25563058K</v>
+      </c>
+      <c r="E627" t="str">
+        <v>25.563.058-K</v>
+      </c>
+      <c r="F627">
+        <v>2016</v>
+      </c>
+      <c r="G627" t="str">
+        <v>U12</v>
+      </c>
+      <c r="H627" t="str">
+        <v>Masculino</v>
+      </c>
+      <c r="I627" t="str">
+        <v>CLP</v>
+      </c>
+      <c r="J627" t="str">
+        <v>Club de Ski La Parva</v>
+      </c>
+      <c r="K627" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L627" t="str">
+        <v>No</v>
+      </c>
+      <c r="M627" t="str">
+        <v/>
+      </c>
+      <c r="N627" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O627" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" t="str">
+        <v>VICUÑA</v>
+      </c>
+      <c r="B628" t="str">
+        <v>CURTZE</v>
+      </c>
+      <c r="C628" t="str">
+        <v>FRANCISCO</v>
+      </c>
+      <c r="D628" t="str">
+        <v>234187651</v>
+      </c>
+      <c r="E628" t="str">
+        <v>234187651</v>
+      </c>
+      <c r="F628">
+        <v>2010</v>
+      </c>
+      <c r="G628" t="str">
+        <v>U18</v>
+      </c>
+      <c r="H628" t="str">
+        <v>Masculino</v>
+      </c>
+      <c r="I628" t="str">
+        <v>CLP</v>
+      </c>
+      <c r="J628" t="str">
+        <v>Club de Ski La Parva</v>
+      </c>
+      <c r="K628" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L628" t="str">
+        <v>No</v>
+      </c>
+      <c r="M628" t="str">
+        <v/>
+      </c>
+      <c r="N628" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O628" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" t="str">
+        <v>VICUÑA</v>
+      </c>
+      <c r="B629" t="str">
+        <v>CURTZE</v>
+      </c>
+      <c r="C629" t="str">
+        <v>RICARDO</v>
+      </c>
+      <c r="D629" t="str">
+        <v>234187511</v>
+      </c>
+      <c r="E629" t="str">
+        <v>234187511</v>
+      </c>
+      <c r="F629">
+        <v>2010</v>
+      </c>
+      <c r="G629" t="str">
+        <v>U18</v>
+      </c>
+      <c r="H629" t="str">
+        <v>Masculino</v>
+      </c>
+      <c r="I629" t="str">
+        <v>CLP</v>
+      </c>
+      <c r="J629" t="str">
+        <v>Club de Ski La Parva</v>
+      </c>
+      <c r="K629" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L629" t="str">
+        <v>No</v>
+      </c>
+      <c r="M629" t="str">
+        <v/>
+      </c>
+      <c r="N629" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O629" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" t="str">
+        <v>VIDAL</v>
+      </c>
+      <c r="B630" t="str">
+        <v>DIAZ</v>
+      </c>
+      <c r="C630" t="str">
+        <v>FLORENCIA</v>
+      </c>
+      <c r="D630" t="str">
+        <v>235123975</v>
+      </c>
+      <c r="E630" t="str">
+        <v>235123975</v>
+      </c>
+      <c r="F630">
+        <v>2010</v>
+      </c>
+      <c r="G630" t="str">
+        <v>U18</v>
+      </c>
+      <c r="H630" t="str">
+        <v>Femenino</v>
+      </c>
+      <c r="I630" t="str">
+        <v>CVN</v>
+      </c>
+      <c r="J630" t="str">
+        <v>Club de Ski y Snowboard Valle Nevado</v>
+      </c>
+      <c r="K630" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L630" t="str">
+        <v>No</v>
+      </c>
+      <c r="M630" t="str">
+        <v/>
+      </c>
+      <c r="N630" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O630" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" t="str">
+        <v>VIDAL</v>
+      </c>
+      <c r="B631" t="str">
+        <v>DIAZ</v>
+      </c>
+      <c r="C631" t="str">
+        <v>Olivia</v>
+      </c>
+      <c r="D631" t="str">
+        <v>248314214</v>
+      </c>
+      <c r="E631" t="str">
+        <v>248314214</v>
+      </c>
+      <c r="F631">
+        <v>2014</v>
+      </c>
+      <c r="G631" t="str">
+        <v>U14</v>
+      </c>
+      <c r="H631" t="str">
+        <v>Femenino</v>
+      </c>
+      <c r="I631" t="str">
+        <v>CVN</v>
+      </c>
+      <c r="J631" t="str">
+        <v>Club de Ski y Snowboard Valle Nevado</v>
+      </c>
+      <c r="K631" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L631" t="str">
+        <v>No</v>
+      </c>
+      <c r="M631" t="str">
+        <v/>
+      </c>
+      <c r="N631" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O631" t="str">
+        <v>Aleman de Santiago</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" t="str">
+        <v>VIDAL</v>
+      </c>
+      <c r="B632" t="str">
+        <v>OJEDA</v>
+      </c>
+      <c r="C632" t="str">
+        <v>ROCIO FERNANDA</v>
+      </c>
+      <c r="D632" t="str">
+        <v>253223359</v>
+      </c>
+      <c r="E632" t="str">
+        <v>253223359</v>
+      </c>
+      <c r="F632">
+        <v>2016</v>
+      </c>
+      <c r="G632" t="str">
+        <v>U12</v>
+      </c>
+      <c r="H632" t="str">
+        <v>Femenino</v>
+      </c>
+      <c r="I632" t="str">
+        <v>PAT</v>
+      </c>
+      <c r="J632" t="str">
+        <v>Club Ski Patagonia Chilena</v>
+      </c>
+      <c r="K632" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L632" t="str">
+        <v>No</v>
+      </c>
+      <c r="M632" t="str">
+        <v/>
+      </c>
+      <c r="N632" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O632" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" t="str">
+        <v>VÁSQUEZ</v>
+      </c>
+      <c r="B633" t="str">
+        <v>HOTT</v>
+      </c>
+      <c r="C633" t="str">
+        <v>COLOMBA</v>
+      </c>
+      <c r="D633" t="str">
+        <v>234183079</v>
+      </c>
+      <c r="E633" t="str">
+        <v>234183079</v>
+      </c>
+      <c r="F633">
+        <v>2010</v>
+      </c>
+      <c r="G633" t="str">
+        <v>U18</v>
+      </c>
+      <c r="H633" t="str">
+        <v>Femenino</v>
+      </c>
+      <c r="I633" t="str">
+        <v>CAO</v>
+      </c>
+      <c r="J633" t="str">
+        <v>Club Andino Osorno</v>
+      </c>
+      <c r="K633" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L633" t="str">
+        <v>No</v>
+      </c>
+      <c r="M633" t="str">
+        <v/>
+      </c>
+      <c r="N633" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O633" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" t="str">
+        <v>VÁSQUEZ</v>
+      </c>
+      <c r="B634" t="str">
+        <v>VERGARA</v>
+      </c>
+      <c r="C634" t="str">
+        <v>FERNANDA</v>
+      </c>
+      <c r="D634" t="str">
+        <v>232336994</v>
+      </c>
+      <c r="E634" t="str">
+        <v>232336994</v>
+      </c>
+      <c r="F634">
+        <v>2010</v>
+      </c>
+      <c r="G634" t="str">
+        <v>U18</v>
+      </c>
+      <c r="H634" t="str">
+        <v>Femenino</v>
+      </c>
+      <c r="I634" t="str">
+        <v>CAN</v>
+      </c>
+      <c r="J634" t="str">
+        <v>Club Andes</v>
+      </c>
+      <c r="K634" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L634" t="str">
+        <v>No</v>
+      </c>
+      <c r="M634" t="str">
+        <v/>
+      </c>
+      <c r="N634" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O634" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" t="str">
+        <v>VÉLIZ</v>
+      </c>
+      <c r="B635" t="str">
+        <v>LEÓN</v>
+      </c>
+      <c r="C635" t="str">
+        <v>Silvestre</v>
+      </c>
+      <c r="D635" t="str">
+        <v>257547205</v>
+      </c>
+      <c r="E635" t="str">
+        <v>25.754.720-5</v>
+      </c>
+      <c r="F635">
+        <v>2017</v>
+      </c>
+      <c r="G635" t="str">
+        <v>U10</v>
+      </c>
+      <c r="H635" t="str">
+        <v>Masculino</v>
+      </c>
+      <c r="I635" t="str">
+        <v>CLP</v>
+      </c>
+      <c r="J635" t="str">
+        <v>Club de Ski La Parva</v>
+      </c>
+      <c r="K635" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L635" t="str">
+        <v>No</v>
+      </c>
+      <c r="M635" t="str">
+        <v/>
+      </c>
+      <c r="N635" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O635" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" t="str">
+        <v>WAINRIGHT</v>
+      </c>
+      <c r="B636" t="str">
+        <v>GALLEGO</v>
+      </c>
+      <c r="C636" t="str">
+        <v>VICENTA</v>
+      </c>
+      <c r="D636" t="str">
+        <v>250590385</v>
+      </c>
+      <c r="E636" t="str">
+        <v>250590385</v>
+      </c>
+      <c r="F636">
+        <v>2015</v>
+      </c>
+      <c r="G636" t="str">
+        <v>U12</v>
+      </c>
+      <c r="H636" t="str">
+        <v>Femenino</v>
+      </c>
+      <c r="I636" t="str">
+        <v>CAO</v>
+      </c>
+      <c r="J636" t="str">
+        <v>Club Andino Osorno</v>
+      </c>
+      <c r="K636" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L636" t="str">
+        <v>No</v>
+      </c>
+      <c r="M636" t="str">
+        <v/>
+      </c>
+      <c r="N636" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O636" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" t="str">
+        <v>WENZEL</v>
+      </c>
+      <c r="B637" t="str">
+        <v>ALVAREZ</v>
+      </c>
+      <c r="C637" t="str">
+        <v>BLANCA</v>
+      </c>
+      <c r="D637" t="str">
+        <v>241167771</v>
+      </c>
+      <c r="E637" t="str">
+        <v>241167771</v>
+      </c>
+      <c r="F637">
+        <v>2012</v>
+      </c>
+      <c r="G637" t="str">
+        <v>U16</v>
+      </c>
+      <c r="H637" t="str">
+        <v>Femenino</v>
+      </c>
+      <c r="I637" t="str">
+        <v>UC</v>
+      </c>
+      <c r="J637" t="str">
+        <v>Club Deportivo Universidad Católica</v>
+      </c>
+      <c r="K637" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L637" t="str">
+        <v>No</v>
+      </c>
+      <c r="M637" t="str">
+        <v/>
+      </c>
+      <c r="N637" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O637" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" t="str">
+        <v>WENZEL</v>
+      </c>
+      <c r="B638" t="str">
+        <v>ALVAREZ</v>
+      </c>
+      <c r="C638" t="str">
+        <v>KAI</v>
+      </c>
+      <c r="D638" t="str">
+        <v>241167232</v>
+      </c>
+      <c r="E638" t="str">
+        <v>241167232</v>
+      </c>
+      <c r="F638">
+        <v>2012</v>
+      </c>
+      <c r="G638" t="str">
+        <v>U16</v>
+      </c>
+      <c r="H638" t="str">
+        <v>Masculino</v>
+      </c>
+      <c r="I638" t="str">
+        <v>UC</v>
+      </c>
+      <c r="J638" t="str">
+        <v>Club Deportivo Universidad Católica</v>
+      </c>
+      <c r="K638" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L638" t="str">
+        <v>No</v>
+      </c>
+      <c r="M638" t="str">
+        <v/>
+      </c>
+      <c r="N638" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O638" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" t="str">
+        <v>WESTCOTT</v>
+      </c>
+      <c r="B639" t="str">
+        <v>LEIBBRANDT</v>
+      </c>
+      <c r="C639" t="str">
+        <v>LAWRENCE</v>
+      </c>
+      <c r="D639" t="str">
+        <v>241030326</v>
+      </c>
+      <c r="E639" t="str">
+        <v>241030326</v>
+      </c>
+      <c r="F639">
+        <v>2012</v>
+      </c>
+      <c r="G639" t="str">
+        <v>U16</v>
+      </c>
+      <c r="H639" t="str">
+        <v>Masculino</v>
+      </c>
+      <c r="I639" t="str">
+        <v>CLP</v>
+      </c>
+      <c r="J639" t="str">
+        <v>Club de Ski La Parva</v>
+      </c>
+      <c r="K639" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L639" t="str">
+        <v>No</v>
+      </c>
+      <c r="M639" t="str">
+        <v/>
+      </c>
+      <c r="N639" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O639" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" t="str">
+        <v>WESTCOTT</v>
+      </c>
+      <c r="B640" t="str">
+        <v>LEIBBRANDT</v>
+      </c>
+      <c r="C640" t="str">
+        <v>Stella</v>
+      </c>
+      <c r="D640" t="str">
+        <v>260034642</v>
+      </c>
+      <c r="E640" t="str">
+        <v>260034642</v>
+      </c>
+      <c r="F640">
+        <v>2017</v>
+      </c>
+      <c r="G640" t="str">
+        <v>U10</v>
+      </c>
+      <c r="H640" t="str">
+        <v>Femenino</v>
+      </c>
+      <c r="I640" t="str">
+        <v>CLP</v>
+      </c>
+      <c r="J640" t="str">
+        <v>Club de Ski La Parva</v>
+      </c>
+      <c r="K640" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L640" t="str">
+        <v>No</v>
+      </c>
+      <c r="M640" t="str">
+        <v/>
+      </c>
+      <c r="N640" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O640" t="str">
+        <v>Grange</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" t="str">
+        <v>WILLEMSEN</v>
+      </c>
+      <c r="B641" t="str">
+        <v>GALARCE</v>
+      </c>
+      <c r="C641" t="str">
+        <v>MARTINA</v>
+      </c>
+      <c r="D641" t="str">
+        <v>24098105K</v>
+      </c>
+      <c r="E641" t="str">
+        <v>24098105-K</v>
+      </c>
+      <c r="F641">
+        <v>2012</v>
+      </c>
+      <c r="G641" t="str">
+        <v>U16</v>
+      </c>
+      <c r="H641" t="str">
+        <v>Femenino</v>
+      </c>
+      <c r="I641" t="str">
+        <v>CAPA</v>
+      </c>
+      <c r="J641" t="str">
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
+      </c>
+      <c r="K641" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L641" t="str">
+        <v>No</v>
+      </c>
+      <c r="M641" t="str">
+        <v/>
+      </c>
+      <c r="N641" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O641" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" t="str">
+        <v>WILLEMSEN</v>
+      </c>
+      <c r="B642" t="str">
+        <v>GALARCE</v>
+      </c>
+      <c r="C642" t="str">
+        <v>Simone</v>
+      </c>
+      <c r="D642" t="str">
+        <v>248560118</v>
+      </c>
+      <c r="E642" t="str">
+        <v>248560118</v>
+      </c>
+      <c r="F642">
+        <v>2014</v>
+      </c>
+      <c r="G642" t="str">
+        <v>U14</v>
+      </c>
+      <c r="H642" t="str">
+        <v>Femenino</v>
+      </c>
+      <c r="I642" t="str">
+        <v>CAPA</v>
+      </c>
+      <c r="J642" t="str">
+        <v>Club Deportivo Club Andino de Punta Arenas</v>
+      </c>
+      <c r="K642" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L642" t="str">
+        <v>No</v>
+      </c>
+      <c r="M642" t="str">
+        <v/>
+      </c>
+      <c r="N642" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O642" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" t="str">
+        <v>WILLER</v>
+      </c>
+      <c r="B643" t="str">
+        <v>SIMON</v>
+      </c>
+      <c r="C643" t="str">
+        <v>ALEJANDRO</v>
+      </c>
+      <c r="D643" t="str">
+        <v>247687009</v>
+      </c>
+      <c r="E643" t="str">
+        <v>247687009</v>
+      </c>
+      <c r="F643">
+        <v>2014</v>
+      </c>
+      <c r="G643" t="str">
+        <v>U14</v>
+      </c>
+      <c r="H643" t="str">
+        <v>Masculino</v>
+      </c>
+      <c r="I643" t="str">
+        <v>CAO</v>
+      </c>
+      <c r="J643" t="str">
+        <v>Club Andino Osorno</v>
+      </c>
+      <c r="K643" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L643" t="str">
+        <v>No</v>
+      </c>
+      <c r="M643" t="str">
+        <v/>
+      </c>
+      <c r="N643" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O643" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" t="str">
+        <v>WILLER</v>
+      </c>
+      <c r="B644" t="str">
+        <v>SIMON</v>
+      </c>
+      <c r="C644" t="str">
+        <v>ARTURO</v>
+      </c>
+      <c r="D644" t="str">
+        <v>237871677</v>
+      </c>
+      <c r="E644" t="str">
+        <v>237871677</v>
+      </c>
+      <c r="F644">
+        <v>2011</v>
+      </c>
+      <c r="G644" t="str">
+        <v>U16</v>
+      </c>
+      <c r="H644" t="str">
+        <v>Masculino</v>
+      </c>
+      <c r="I644" t="str">
+        <v>CAO</v>
+      </c>
+      <c r="J644" t="str">
+        <v>Club Andino Osorno</v>
+      </c>
+      <c r="K644" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L644" t="str">
+        <v>No</v>
+      </c>
+      <c r="M644" t="str">
+        <v/>
+      </c>
+      <c r="N644" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O644" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" t="str">
+        <v>WILLIAMS</v>
+      </c>
+      <c r="B645" t="str">
+        <v>VIEL</v>
+      </c>
+      <c r="C645" t="str">
+        <v>BELTRAN</v>
+      </c>
+      <c r="D645" t="str">
+        <v>250204299</v>
+      </c>
+      <c r="E645" t="str">
+        <v>250204299</v>
+      </c>
+      <c r="F645">
+        <v>2015</v>
+      </c>
+      <c r="G645" t="str">
+        <v>U12</v>
+      </c>
+      <c r="H645" t="str">
+        <v>Masculino</v>
+      </c>
+      <c r="I645" t="str">
+        <v>UC</v>
+      </c>
+      <c r="J645" t="str">
+        <v>Club Deportivo Universidad Católica</v>
+      </c>
+      <c r="K645" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L645" t="str">
+        <v>No</v>
+      </c>
+      <c r="M645" t="str">
+        <v/>
+      </c>
+      <c r="N645" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O645" t="str">
+        <v>Manquehue</v>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" t="str">
+        <v>WINTER</v>
+      </c>
+      <c r="B646" t="str">
+        <v>PINEDA</v>
+      </c>
+      <c r="C646" t="str">
+        <v>ALBERTO</v>
+      </c>
+      <c r="D646" t="str">
+        <v>248643110</v>
+      </c>
+      <c r="E646" t="str">
+        <v>248643110</v>
+      </c>
+      <c r="F646">
+        <v>2015</v>
+      </c>
+      <c r="G646" t="str">
+        <v>U12</v>
+      </c>
+      <c r="H646" t="str">
+        <v>Masculino</v>
+      </c>
+      <c r="I646" t="str">
+        <v>UC</v>
+      </c>
+      <c r="J646" t="str">
+        <v>Club Deportivo Universidad Católica</v>
+      </c>
+      <c r="K646" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L646" t="str">
+        <v>No</v>
+      </c>
+      <c r="M646" t="str">
+        <v/>
+      </c>
+      <c r="N646" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O646" t="str">
+        <v>Monte Tabor</v>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" t="str">
+        <v>WINTER</v>
+      </c>
+      <c r="B647" t="str">
+        <v>PINEDA</v>
+      </c>
+      <c r="C647" t="str">
+        <v>BELTRAN</v>
+      </c>
+      <c r="D647" t="str">
+        <v>25491648K</v>
+      </c>
+      <c r="E647" t="str">
+        <v>25491648K</v>
+      </c>
+      <c r="F647">
+        <v>2016</v>
+      </c>
+      <c r="G647" t="str">
+        <v>U12</v>
+      </c>
+      <c r="H647" t="str">
+        <v>Masculino</v>
+      </c>
+      <c r="I647" t="str">
+        <v>UC</v>
+      </c>
+      <c r="J647" t="str">
+        <v>Club Deportivo Universidad Católica</v>
+      </c>
+      <c r="K647" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L647" t="str">
+        <v>No</v>
+      </c>
+      <c r="M647" t="str">
+        <v/>
+      </c>
+      <c r="N647" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O647" t="str">
+        <v>Monte Tabor</v>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" t="str">
+        <v>WINTER</v>
+      </c>
+      <c r="B648" t="str">
+        <v>PINEDA</v>
+      </c>
+      <c r="C648" t="str">
+        <v>BERNARDITA</v>
+      </c>
+      <c r="D648" t="str">
+        <v>240962144</v>
+      </c>
+      <c r="E648" t="str">
+        <v>240962144</v>
+      </c>
+      <c r="F648">
+        <v>2012</v>
+      </c>
+      <c r="G648" t="str">
+        <v>U16</v>
+      </c>
+      <c r="H648" t="str">
+        <v>Femenino</v>
+      </c>
+      <c r="I648" t="str">
+        <v>UC</v>
+      </c>
+      <c r="J648" t="str">
+        <v>Club Deportivo Universidad Católica</v>
+      </c>
+      <c r="K648" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L648" t="str">
+        <v>No</v>
+      </c>
+      <c r="M648" t="str">
+        <v/>
+      </c>
+      <c r="N648" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O648" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" t="str">
+        <v>WINTER</v>
+      </c>
+      <c r="B649" t="str">
+        <v>LASO</v>
+      </c>
+      <c r="C649" t="str">
+        <v>CLEMENTE</v>
+      </c>
+      <c r="D649" t="str">
+        <v>247244158</v>
+      </c>
+      <c r="E649" t="str">
+        <v>247244158</v>
+      </c>
+      <c r="F649">
+        <v>2014</v>
+      </c>
+      <c r="G649" t="str">
+        <v>U14</v>
+      </c>
+      <c r="H649" t="str">
+        <v>Masculino</v>
+      </c>
+      <c r="I649" t="str">
+        <v>UC</v>
+      </c>
+      <c r="J649" t="str">
+        <v>Club Deportivo Universidad Católica</v>
+      </c>
+      <c r="K649" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L649" t="str">
+        <v>No</v>
+      </c>
+      <c r="M649" t="str">
+        <v/>
+      </c>
+      <c r="N649" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O649" t="str">
+        <v>San Miguel Arcangel</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" t="str">
+        <v>WINTER</v>
+      </c>
+      <c r="B650" t="str">
+        <v>LASO</v>
+      </c>
+      <c r="C650" t="str">
+        <v>PABLO</v>
+      </c>
+      <c r="D650" t="str">
+        <v>256140349</v>
+      </c>
+      <c r="E650" t="str">
+        <v>256140349</v>
+      </c>
+      <c r="F650">
+        <v>2016</v>
+      </c>
+      <c r="G650" t="str">
+        <v>U12</v>
+      </c>
+      <c r="H650" t="str">
+        <v>Masculino</v>
+      </c>
+      <c r="I650" t="str">
+        <v>UC</v>
+      </c>
+      <c r="J650" t="str">
+        <v>Club Deportivo Universidad Católica</v>
+      </c>
+      <c r="K650" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L650" t="str">
+        <v>No</v>
+      </c>
+      <c r="M650" t="str">
+        <v/>
+      </c>
+      <c r="N650" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O650" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" t="str">
+        <v>YERKOVIC</v>
+      </c>
+      <c r="B651" t="str">
+        <v>DABED</v>
+      </c>
+      <c r="C651" t="str">
+        <v>Laura Paz</v>
+      </c>
+      <c r="D651" t="str">
+        <v>248158913</v>
+      </c>
+      <c r="E651" t="str">
+        <v>248158913</v>
+      </c>
+      <c r="F651">
+        <v>2014</v>
+      </c>
+      <c r="G651" t="str">
+        <v>U14</v>
+      </c>
+      <c r="H651" t="str">
+        <v>Femenino</v>
+      </c>
+      <c r="I651" t="str">
+        <v>CLP</v>
+      </c>
+      <c r="J651" t="str">
+        <v>Club de Ski La Parva</v>
+      </c>
+      <c r="K651" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L651" t="str">
+        <v>No</v>
+      </c>
+      <c r="M651" t="str">
+        <v/>
+      </c>
+      <c r="N651" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O651" t="str">
+        <v>The Grange School</v>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" t="str">
+        <v>YERKOVIC</v>
+      </c>
+      <c r="B652" t="str">
+        <v>DABED</v>
+      </c>
+      <c r="C652" t="str">
+        <v>Pedro</v>
+      </c>
+      <c r="D652" t="str">
+        <v>255968017</v>
+      </c>
+      <c r="E652" t="str">
+        <v>255968017</v>
+      </c>
+      <c r="F652">
+        <v>2016</v>
+      </c>
+      <c r="G652" t="str">
+        <v>U12</v>
+      </c>
+      <c r="H652" t="str">
+        <v>Masculino</v>
+      </c>
+      <c r="I652" t="str">
+        <v>CLP</v>
+      </c>
+      <c r="J652" t="str">
+        <v>Club de Ski La Parva</v>
+      </c>
+      <c r="K652" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L652" t="str">
+        <v>No</v>
+      </c>
+      <c r="M652" t="str">
+        <v/>
+      </c>
+      <c r="N652" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O652" t="str">
+        <v>The Grange School</v>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" t="str">
+        <v>ZHOU</v>
+      </c>
+      <c r="B653" t="str">
+        <v xml:space="preserve"> HU</v>
+      </c>
+      <c r="C653" t="str">
+        <v>Ran</v>
+      </c>
+      <c r="D653" t="str">
+        <v>257566315</v>
+      </c>
+      <c r="E653" t="str">
+        <v>25.756.631-5</v>
+      </c>
+      <c r="F653">
+        <v>2017</v>
+      </c>
+      <c r="G653" t="str">
+        <v>U10</v>
+      </c>
+      <c r="H653" t="str">
+        <v>Femenino</v>
+      </c>
+      <c r="I653" t="str">
+        <v>UC</v>
+      </c>
+      <c r="J653" t="str">
+        <v>Club Deportivo Universidad Católica</v>
+      </c>
+      <c r="K653" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L653" t="str">
+        <v>No</v>
+      </c>
+      <c r="M653" t="str">
+        <v/>
+      </c>
+      <c r="N653" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O653" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" t="str">
+        <v>ZIEGELE</v>
+      </c>
+      <c r="B654" t="str">
+        <v>KUNSTMANN</v>
+      </c>
+      <c r="C654" t="str">
+        <v>MARIANNE</v>
+      </c>
+      <c r="D654" t="str">
+        <v>248636076</v>
+      </c>
+      <c r="E654" t="str">
+        <v>248636076</v>
+      </c>
+      <c r="F654">
+        <v>2015</v>
+      </c>
+      <c r="G654" t="str">
+        <v>U12</v>
+      </c>
+      <c r="H654" t="str">
+        <v>Femenino</v>
+      </c>
+      <c r="I654" t="str">
+        <v>CAO</v>
+      </c>
+      <c r="J654" t="str">
+        <v>Club Andino Osorno</v>
+      </c>
+      <c r="K654" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L654" t="str">
+        <v>No</v>
+      </c>
+      <c r="M654" t="str">
+        <v/>
+      </c>
+      <c r="N654" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O654" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" t="str">
         <v>ZÚNIGA</v>
       </c>
-      <c r="B625" t="str">
+      <c r="B655" t="str">
         <v>CASTILLO</v>
       </c>
-      <c r="C625" t="str">
+      <c r="C655" t="str">
+        <v>Amanda</v>
+      </c>
+      <c r="D655" t="str">
+        <v>254787620</v>
+      </c>
+      <c r="E655" t="str">
+        <v>254787620</v>
+      </c>
+      <c r="F655">
+        <v>2016</v>
+      </c>
+      <c r="G655" t="str">
+        <v>U12</v>
+      </c>
+      <c r="H655" t="str">
+        <v>Femenino</v>
+      </c>
+      <c r="I655" t="str">
+        <v>ART</v>
+      </c>
+      <c r="J655" t="str">
+        <v>Club Deportivo Arski</v>
+      </c>
+      <c r="K655" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L655" t="str">
+        <v>No</v>
+      </c>
+      <c r="M655" t="str">
+        <v/>
+      </c>
+      <c r="N655" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O655" t="str">
+        <v>Craighouse</v>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" t="str">
+        <v>ZÚNIGA</v>
+      </c>
+      <c r="B656" t="str">
+        <v>CASTILLO</v>
+      </c>
+      <c r="C656" t="str">
         <v>Benjamin</v>
       </c>
-      <c r="D625" t="str">
+      <c r="D656" t="str">
         <v>247512195</v>
       </c>
-      <c r="E625" t="str">
+      <c r="E656" t="str">
         <v>247512195</v>
       </c>
-      <c r="F625">
+      <c r="F656">
         <v>2014</v>
       </c>
-      <c r="G625" t="str">
+      <c r="G656" t="str">
         <v>U14</v>
       </c>
-      <c r="H625" t="str">
-[...2 lines deleted...]
-      <c r="I625" t="str">
+      <c r="H656" t="str">
+        <v>Masculino</v>
+      </c>
+      <c r="I656" t="str">
         <v>ART</v>
       </c>
-      <c r="J625" t="str">
+      <c r="J656" t="str">
         <v>Club Deportivo Arski</v>
       </c>
-      <c r="K625" t="str">
-[...11 lines deleted...]
-      <c r="O625" t="str">
+      <c r="K656" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="L656" t="str">
+        <v>No</v>
+      </c>
+      <c r="M656" t="str">
+        <v/>
+      </c>
+      <c r="N656" t="str">
+        <v>CHI</v>
+      </c>
+      <c r="O656" t="str">
         <v>Craighouse</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:O625"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:O656"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Atletas</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 