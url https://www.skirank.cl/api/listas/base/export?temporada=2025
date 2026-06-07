--- v0 (2026-04-20)
+++ v1 (2026-06-07)
@@ -410,51 +410,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O351"/>
+  <dimension ref="A1:O360"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="5.83203125" customWidth="1"/>
     <col min="2" max="2" width="14.83203125" customWidth="1"/>
     <col min="3" max="3" width="18.83203125" customWidth="1"/>
     <col min="4" max="4" width="18.83203125" customWidth="1"/>
     <col min="5" max="5" width="20.83203125" customWidth="1"/>
     <col min="6" max="6" width="6.83203125" customWidth="1"/>
     <col min="7" max="7" width="9.83203125" customWidth="1"/>
     <col min="8" max="8" width="10.83203125" customWidth="1"/>
     <col min="9" max="9" width="35.83203125" customWidth="1"/>
     <col min="10" max="10" width="8.83203125" customWidth="1"/>
     <col min="11" max="11" width="7.83203125" customWidth="1"/>
     <col min="12" max="12" width="8.83203125" customWidth="1"/>
     <col min="13" max="13" width="7.83203125" customWidth="1"/>
     <col min="14" max="14" width="8.83203125" customWidth="1"/>
     <col min="15" max="15" width="7.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>#</v>
       </c>
@@ -505,69 +505,69 @@
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="str">
         <v>24019130K</v>
       </c>
       <c r="C2" t="str">
         <v>ACLE</v>
       </c>
       <c r="D2" t="str">
         <v>ASENJO</v>
       </c>
       <c r="E2" t="str">
         <v>VICENTE JAVIER</v>
       </c>
       <c r="F2" t="str">
         <v>M</v>
       </c>
       <c r="G2">
         <v>2012</v>
       </c>
       <c r="H2" t="str">
         <v>U14</v>
       </c>
       <c r="I2" t="str">
-        <v>CAN</v>
+        <v>CSC</v>
       </c>
       <c r="J2">
         <v>999.99</v>
       </c>
       <c r="K2">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L2">
         <v>999.99</v>
       </c>
       <c r="M2">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N2">
         <v>999.99</v>
       </c>
       <c r="O2">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="str">
         <v>242935659</v>
       </c>
       <c r="C3" t="str">
         <v>ACUÑA</v>
       </c>
       <c r="D3" t="str">
         <v>BARROS</v>
       </c>
       <c r="E3" t="str">
         <v>MARGARITA</v>
       </c>
       <c r="F3" t="str">
         <v>F</v>
       </c>
       <c r="G3">
         <v>2013</v>
       </c>
       <c r="H3" t="str">
@@ -746,63 +746,63 @@
       <c r="C7" t="str">
         <v>ALMEIDA</v>
       </c>
       <c r="D7" t="str">
         <v>KÜHL</v>
       </c>
       <c r="E7" t="str">
         <v>LUCAS</v>
       </c>
       <c r="F7" t="str">
         <v>M</v>
       </c>
       <c r="G7">
         <v>2012</v>
       </c>
       <c r="H7" t="str">
         <v>U14</v>
       </c>
       <c r="I7" t="str">
         <v>ART</v>
       </c>
       <c r="J7">
         <v>999.99</v>
       </c>
       <c r="K7">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L7">
         <v>999.99</v>
       </c>
       <c r="M7">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N7">
         <v>999.99</v>
       </c>
       <c r="O7">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="str">
         <v>238488060</v>
       </c>
       <c r="C8" t="str">
         <v>ALONSO</v>
       </c>
       <c r="D8" t="str">
         <v>AZÚA</v>
       </c>
       <c r="E8" t="str">
         <v>LORENZO</v>
       </c>
       <c r="F8" t="str">
         <v>M</v>
       </c>
       <c r="G8">
         <v>2012</v>
       </c>
       <c r="H8" t="str">
@@ -1075,63 +1075,63 @@
       <c r="C14" t="str">
         <v>BARROS</v>
       </c>
       <c r="D14" t="str">
         <v>ALCALDE</v>
       </c>
       <c r="E14" t="str">
         <v>MATEO</v>
       </c>
       <c r="F14" t="str">
         <v>M</v>
       </c>
       <c r="G14">
         <v>2013</v>
       </c>
       <c r="H14" t="str">
         <v>U14</v>
       </c>
       <c r="I14" t="str">
         <v>UC</v>
       </c>
       <c r="J14">
         <v>999.99</v>
       </c>
       <c r="K14">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L14">
         <v>999.99</v>
       </c>
       <c r="M14">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N14">
         <v>999.99</v>
       </c>
       <c r="O14">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="str">
         <v>240699540</v>
       </c>
       <c r="C15" t="str">
         <v>BASAURE</v>
       </c>
       <c r="D15" t="str">
         <v>VARGAS</v>
       </c>
       <c r="E15" t="str">
         <v>SEBASTIAN</v>
       </c>
       <c r="F15" t="str">
         <v>M</v>
       </c>
       <c r="G15">
         <v>2012</v>
       </c>
       <c r="H15" t="str">
@@ -1357,63 +1357,63 @@
       <c r="C20" t="str">
         <v>BRAUNSTEIN</v>
       </c>
       <c r="D20" t="str">
         <v>BRAUNSTEIN</v>
       </c>
       <c r="E20" t="str">
         <v>DAVID</v>
       </c>
       <c r="F20" t="str">
         <v>M</v>
       </c>
       <c r="G20">
         <v>2013</v>
       </c>
       <c r="H20" t="str">
         <v>U14</v>
       </c>
       <c r="I20" t="str">
         <v>ART</v>
       </c>
       <c r="J20">
         <v>999.99</v>
       </c>
       <c r="K20">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L20">
         <v>999.99</v>
       </c>
       <c r="M20">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N20">
         <v>999.99</v>
       </c>
       <c r="O20">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="str">
         <v>24189715K</v>
       </c>
       <c r="C21" t="str">
         <v>BRAVO</v>
       </c>
       <c r="D21" t="str">
         <v>RECCIUS</v>
       </c>
       <c r="E21" t="str">
         <v>BERNARDO</v>
       </c>
       <c r="F21" t="str">
         <v>M</v>
       </c>
       <c r="G21">
         <v>2013</v>
       </c>
       <c r="H21" t="str">
@@ -1545,63 +1545,63 @@
       <c r="C24" t="str">
         <v>BRISEÑO</v>
       </c>
       <c r="D24" t="str">
         <v>MUENCKE</v>
       </c>
       <c r="E24" t="str">
         <v>CRISTOBAL</v>
       </c>
       <c r="F24" t="str">
         <v>M</v>
       </c>
       <c r="G24">
         <v>2013</v>
       </c>
       <c r="H24" t="str">
         <v>U14</v>
       </c>
       <c r="I24" t="str">
         <v>CAN</v>
       </c>
       <c r="J24">
         <v>999.99</v>
       </c>
       <c r="K24">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L24">
         <v>999.99</v>
       </c>
       <c r="M24">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N24">
         <v>999.99</v>
       </c>
       <c r="O24">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="str">
         <v>238487544</v>
       </c>
       <c r="C25" t="str">
         <v>BRITO</v>
       </c>
       <c r="D25" t="str">
         <v>DIAZ</v>
       </c>
       <c r="E25" t="str">
         <v>LUCIANO</v>
       </c>
       <c r="F25" t="str">
         <v>M</v>
       </c>
       <c r="G25">
         <v>2012</v>
       </c>
       <c r="H25" t="str">
@@ -1639,63 +1639,63 @@
       <c r="C26" t="str">
         <v>BROWN</v>
       </c>
       <c r="D26" t="str">
         <v>BROWN</v>
       </c>
       <c r="E26" t="str">
         <v>CHARLIE</v>
       </c>
       <c r="F26" t="str">
         <v>M</v>
       </c>
       <c r="G26">
         <v>2012</v>
       </c>
       <c r="H26" t="str">
         <v>U14</v>
       </c>
       <c r="I26" t="str">
         <v>ART</v>
       </c>
       <c r="J26">
         <v>999.99</v>
       </c>
       <c r="K26">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L26">
         <v>999.99</v>
       </c>
       <c r="M26">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N26">
         <v>999.99</v>
       </c>
       <c r="O26">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="str">
         <v>A01088004</v>
       </c>
       <c r="C27" t="str">
         <v>BRYANT</v>
       </c>
       <c r="D27" t="str">
         <v>BRYANT</v>
       </c>
       <c r="E27" t="str">
         <v>VALENTINA</v>
       </c>
       <c r="F27" t="str">
         <v>F</v>
       </c>
       <c r="G27">
         <v>2012</v>
       </c>
       <c r="H27" t="str">
@@ -1800,15182 +1800,15605 @@
       </c>
       <c r="J29">
         <v>999.99</v>
       </c>
       <c r="K29">
         <v>71</v>
       </c>
       <c r="L29">
         <v>999.99</v>
       </c>
       <c r="M29">
         <v>71</v>
       </c>
       <c r="N29">
         <v>999.99</v>
       </c>
       <c r="O29">
         <v>71</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="str">
-        <v>239060099</v>
+        <v>239743889</v>
       </c>
       <c r="C30" t="str">
-        <v>CANDIA</v>
+        <v>CAMUS</v>
       </c>
       <c r="D30" t="str">
-        <v>ECHENIQUE</v>
+        <v>CORREA</v>
       </c>
       <c r="E30" t="str">
-        <v>ANGELES</v>
+        <v>Clara</v>
       </c>
       <c r="F30" t="str">
         <v>F</v>
       </c>
       <c r="G30">
         <v>2012</v>
       </c>
       <c r="H30" t="str">
         <v>U14</v>
       </c>
       <c r="I30" t="str">
-        <v>UC</v>
+        <v>CAN</v>
       </c>
       <c r="J30">
-        <v>298.68</v>
+        <v>999.99</v>
       </c>
       <c r="K30">
-        <v>26</v>
+        <v>105</v>
       </c>
       <c r="L30">
-        <v>377.82</v>
+        <v>999.99</v>
       </c>
       <c r="M30">
-        <v>28</v>
+        <v>105</v>
       </c>
       <c r="N30">
-        <v>396.61</v>
+        <v>999.99</v>
       </c>
       <c r="O30">
-        <v>27</v>
+        <v>105</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="str">
-        <v>241684849</v>
+        <v>239060099</v>
       </c>
       <c r="C31" t="str">
-        <v>CARDENAS</v>
+        <v>CANDIA</v>
       </c>
       <c r="D31" t="str">
-        <v>CONEJEROS</v>
+        <v>ECHENIQUE</v>
       </c>
       <c r="E31" t="str">
-        <v>AMBAR</v>
+        <v>ANGELES</v>
       </c>
       <c r="F31" t="str">
         <v>F</v>
       </c>
       <c r="G31">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H31" t="str">
         <v>U14</v>
       </c>
       <c r="I31" t="str">
-        <v>PAT</v>
+        <v>UC</v>
       </c>
       <c r="J31">
-        <v>999.99</v>
+        <v>298.68</v>
       </c>
       <c r="K31">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="L31">
-        <v>999.99</v>
+        <v>377.82</v>
       </c>
       <c r="M31">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="N31">
-        <v>999.99</v>
+        <v>396.61</v>
       </c>
       <c r="O31">
-        <v>56</v>
+        <v>27</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="str">
-        <v>241942392</v>
+        <v>241684849</v>
       </c>
       <c r="C32" t="str">
-        <v>CAREY</v>
+        <v>CARDENAS</v>
       </c>
       <c r="D32" t="str">
-        <v>RABY</v>
+        <v>CONEJEROS</v>
       </c>
       <c r="E32" t="str">
-        <v>DAMIÁN</v>
+        <v>AMBAR</v>
       </c>
       <c r="F32" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G32">
         <v>2013</v>
       </c>
       <c r="H32" t="str">
         <v>U14</v>
       </c>
       <c r="I32" t="str">
-        <v>CAN</v>
+        <v>PAT</v>
       </c>
       <c r="J32">
         <v>999.99</v>
       </c>
       <c r="K32">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="L32">
         <v>999.99</v>
       </c>
       <c r="M32">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="N32">
         <v>999.99</v>
       </c>
       <c r="O32">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="str">
-        <v>241942643</v>
+        <v>241942392</v>
       </c>
       <c r="C33" t="str">
         <v>CAREY</v>
       </c>
       <c r="D33" t="str">
         <v>RABY</v>
       </c>
       <c r="E33" t="str">
-        <v>ISMAEL</v>
+        <v>DAMIÁN</v>
       </c>
       <c r="F33" t="str">
         <v>M</v>
       </c>
       <c r="G33">
         <v>2013</v>
       </c>
       <c r="H33" t="str">
         <v>U14</v>
       </c>
       <c r="I33" t="str">
         <v>CAN</v>
       </c>
       <c r="J33">
         <v>999.99</v>
       </c>
       <c r="K33">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="L33">
         <v>999.99</v>
       </c>
       <c r="M33">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="N33">
         <v>999.99</v>
       </c>
       <c r="O33">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="str">
-        <v>24124489K</v>
+        <v>241942643</v>
       </c>
       <c r="C34" t="str">
-        <v>CARVALLO</v>
+        <v>CAREY</v>
       </c>
       <c r="D34" t="str">
-        <v>TARICCO</v>
+        <v>RABY</v>
       </c>
       <c r="E34" t="str">
-        <v>SANTIAGO</v>
+        <v>ISMAEL</v>
       </c>
       <c r="F34" t="str">
         <v>M</v>
       </c>
       <c r="G34">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H34" t="str">
         <v>U14</v>
       </c>
       <c r="I34" t="str">
-        <v>POR</v>
+        <v>CAN</v>
       </c>
       <c r="J34">
         <v>999.99</v>
       </c>
       <c r="K34">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="L34">
         <v>999.99</v>
       </c>
       <c r="M34">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="N34">
-        <v>579.79</v>
+        <v>999.99</v>
       </c>
       <c r="O34">
-        <v>33</v>
+        <v>59</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="str">
-        <v>242213521</v>
+        <v>24124489K</v>
       </c>
       <c r="C35" t="str">
-        <v>CASTRO</v>
+        <v>CARVALLO</v>
       </c>
       <c r="D35" t="str">
-        <v>GONZALEZ</v>
+        <v>TARICCO</v>
       </c>
       <c r="E35" t="str">
-        <v>LUZ</v>
+        <v>SANTIAGO</v>
       </c>
       <c r="F35" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G35">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H35" t="str">
         <v>U14</v>
       </c>
       <c r="I35" t="str">
-        <v>ART</v>
+        <v>POR</v>
       </c>
       <c r="J35">
         <v>999.99</v>
       </c>
       <c r="K35">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="L35">
         <v>999.99</v>
       </c>
       <c r="M35">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="N35">
-        <v>999.99</v>
+        <v>579.79</v>
       </c>
       <c r="O35">
-        <v>61</v>
+        <v>33</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="str">
-        <v>242099370</v>
+        <v>242213521</v>
       </c>
       <c r="C36" t="str">
-        <v>CEA</v>
+        <v>CASTRO</v>
       </c>
       <c r="D36" t="str">
-        <v>INDA</v>
+        <v>GONZALEZ</v>
       </c>
       <c r="E36" t="str">
-        <v>JULIETA</v>
+        <v>LUZ</v>
       </c>
       <c r="F36" t="str">
         <v>F</v>
       </c>
       <c r="G36">
         <v>2013</v>
       </c>
       <c r="H36" t="str">
         <v>U14</v>
       </c>
       <c r="I36" t="str">
-        <v>LV</v>
+        <v>ART</v>
       </c>
       <c r="J36">
         <v>999.99</v>
       </c>
       <c r="K36">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L36">
         <v>999.99</v>
       </c>
       <c r="M36">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N36">
         <v>999.99</v>
       </c>
       <c r="O36">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="str">
-        <v>241086215</v>
+        <v>242099370</v>
       </c>
       <c r="C37" t="str">
-        <v>CERONI</v>
+        <v>CEA</v>
       </c>
       <c r="D37" t="str">
-        <v>YOB</v>
+        <v>INDA</v>
       </c>
       <c r="E37" t="str">
-        <v>MADDALENA</v>
+        <v>JULIETA</v>
       </c>
       <c r="F37" t="str">
         <v>F</v>
       </c>
       <c r="G37">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H37" t="str">
         <v>U14</v>
       </c>
       <c r="I37" t="str">
-        <v>CAO</v>
+        <v>LV</v>
       </c>
       <c r="J37">
-        <v>65.87</v>
+        <v>999.99</v>
       </c>
       <c r="K37">
-        <v>6</v>
+        <v>59</v>
       </c>
       <c r="L37">
-        <v>104.78</v>
+        <v>999.99</v>
       </c>
       <c r="M37">
-        <v>5</v>
+        <v>59</v>
       </c>
       <c r="N37">
-        <v>152.45</v>
+        <v>999.99</v>
       </c>
       <c r="O37">
-        <v>6</v>
+        <v>59</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="str">
-        <v>241716457</v>
+        <v>241086215</v>
       </c>
       <c r="C38" t="str">
-        <v>CHAVEZ</v>
+        <v>CERONI</v>
       </c>
       <c r="D38" t="str">
-        <v>BAHAMONDES</v>
+        <v>YOB</v>
       </c>
       <c r="E38" t="str">
-        <v>BORJA</v>
+        <v>MADDALENA</v>
       </c>
       <c r="F38" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G38">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H38" t="str">
         <v>U14</v>
       </c>
       <c r="I38" t="str">
-        <v>ART</v>
+        <v>CAO</v>
       </c>
       <c r="J38">
-        <v>999.99</v>
+        <v>65.87</v>
       </c>
       <c r="K38">
-        <v>54</v>
+        <v>6</v>
       </c>
       <c r="L38">
-        <v>999.99</v>
+        <v>104.78</v>
       </c>
       <c r="M38">
-        <v>54</v>
+        <v>5</v>
       </c>
       <c r="N38">
-        <v>999.99</v>
+        <v>152.45</v>
       </c>
       <c r="O38">
-        <v>54</v>
+        <v>6</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="str">
-        <v>243013437</v>
+        <v>241716457</v>
       </c>
       <c r="C39" t="str">
-        <v>CID</v>
+        <v>CHAVEZ</v>
       </c>
       <c r="D39" t="str">
-        <v>SANTA MARIA</v>
+        <v>BAHAMONDES</v>
       </c>
       <c r="E39" t="str">
-        <v>BAUTISTA</v>
+        <v>BORJA</v>
       </c>
       <c r="F39" t="str">
         <v>M</v>
       </c>
       <c r="G39">
         <v>2013</v>
       </c>
       <c r="H39" t="str">
         <v>U14</v>
       </c>
       <c r="I39" t="str">
-        <v>UC</v>
+        <v>ART</v>
       </c>
       <c r="J39">
         <v>999.99</v>
       </c>
       <c r="K39">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="L39">
         <v>999.99</v>
       </c>
       <c r="M39">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="N39">
         <v>999.99</v>
       </c>
       <c r="O39">
-        <v>68</v>
+        <v>54</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="str">
-        <v>240018462</v>
+        <v>243013437</v>
       </c>
       <c r="C40" t="str">
-        <v>CLARO</v>
+        <v>CID</v>
       </c>
       <c r="D40" t="str">
-        <v>IRARRAZAVAL</v>
+        <v>SANTA MARIA</v>
       </c>
       <c r="E40" t="str">
-        <v>PILAR</v>
+        <v>BAUTISTA</v>
       </c>
       <c r="F40" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G40">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H40" t="str">
         <v>U14</v>
       </c>
       <c r="I40" t="str">
         <v>UC</v>
       </c>
       <c r="J40">
-        <v>199.69</v>
+        <v>999.99</v>
       </c>
       <c r="K40">
-        <v>18</v>
+        <v>68</v>
       </c>
       <c r="L40">
-        <v>164.91</v>
+        <v>999.99</v>
       </c>
       <c r="M40">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="N40">
-        <v>186.39</v>
+        <v>999.99</v>
       </c>
       <c r="O40">
-        <v>8</v>
+        <v>68</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="str">
-        <v>242410343</v>
+        <v>240018462</v>
       </c>
       <c r="C41" t="str">
-        <v>CLAVIJO</v>
+        <v>CLARO</v>
       </c>
       <c r="D41" t="str">
-        <v>SCHNEIDER</v>
+        <v>IRARRAZAVAL</v>
       </c>
       <c r="E41" t="str">
-        <v>ZOE</v>
+        <v>PILAR</v>
       </c>
       <c r="F41" t="str">
         <v>F</v>
       </c>
       <c r="G41">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H41" t="str">
         <v>U14</v>
       </c>
       <c r="I41" t="str">
-        <v>CAN</v>
+        <v>UC</v>
       </c>
       <c r="J41">
-        <v>999.99</v>
+        <v>199.69</v>
       </c>
       <c r="K41">
-        <v>66</v>
+        <v>18</v>
       </c>
       <c r="L41">
-        <v>999.99</v>
+        <v>164.91</v>
       </c>
       <c r="M41">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="N41">
-        <v>999.99</v>
+        <v>186.39</v>
       </c>
       <c r="O41">
-        <v>66</v>
+        <v>8</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="str">
-        <v>242204476</v>
+        <v>242410343</v>
       </c>
       <c r="C42" t="str">
-        <v>CONCHA</v>
+        <v>CLAVIJO</v>
       </c>
       <c r="D42" t="str">
-        <v>NASSER</v>
+        <v>SCHNEIDER</v>
       </c>
       <c r="E42" t="str">
-        <v>CAMILA</v>
+        <v>ZOE</v>
       </c>
       <c r="F42" t="str">
         <v>F</v>
       </c>
       <c r="G42">
         <v>2013</v>
       </c>
       <c r="H42" t="str">
         <v>U14</v>
       </c>
       <c r="I42" t="str">
-        <v>CLP</v>
+        <v>CAN</v>
       </c>
       <c r="J42">
         <v>999.99</v>
       </c>
       <c r="K42">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="L42">
         <v>999.99</v>
       </c>
       <c r="M42">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="N42">
         <v>999.99</v>
       </c>
       <c r="O42">
-        <v>60</v>
+        <v>66</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="str">
-        <v>239693318</v>
+        <v>242204476</v>
       </c>
       <c r="C43" t="str">
-        <v>CORDERO</v>
+        <v>CONCHA</v>
       </c>
       <c r="D43" t="str">
-        <v>VON LEYSER</v>
+        <v>NASSER</v>
       </c>
       <c r="E43" t="str">
-        <v>MAGDALENA</v>
+        <v>CAMILA</v>
       </c>
       <c r="F43" t="str">
         <v>F</v>
       </c>
       <c r="G43">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H43" t="str">
         <v>U14</v>
       </c>
       <c r="I43" t="str">
-        <v>CEC</v>
+        <v>CLP</v>
       </c>
       <c r="J43">
         <v>999.99</v>
       </c>
       <c r="K43">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="L43">
         <v>999.99</v>
       </c>
       <c r="M43">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="N43">
         <v>999.99</v>
       </c>
       <c r="O43">
-        <v>43</v>
+        <v>60</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="str">
-        <v>239692842</v>
+        <v>239693318</v>
       </c>
       <c r="C44" t="str">
         <v>CORDERO</v>
       </c>
       <c r="D44" t="str">
         <v>VON LEYSER</v>
       </c>
       <c r="E44" t="str">
-        <v>ALONSO</v>
+        <v>MAGDALENA</v>
       </c>
       <c r="F44" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G44">
         <v>2012</v>
       </c>
       <c r="H44" t="str">
         <v>U14</v>
       </c>
       <c r="I44" t="str">
         <v>CEC</v>
       </c>
       <c r="J44">
         <v>999.99</v>
       </c>
       <c r="K44">
         <v>43</v>
       </c>
       <c r="L44">
         <v>999.99</v>
       </c>
       <c r="M44">
         <v>43</v>
       </c>
       <c r="N44">
         <v>999.99</v>
       </c>
       <c r="O44">
         <v>43</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="str">
-        <v>240208881</v>
+        <v>239692842</v>
       </c>
       <c r="C45" t="str">
-        <v>COSMELLI</v>
+        <v>CORDERO</v>
       </c>
       <c r="D45" t="str">
-        <v>PIWONKA</v>
+        <v>VON LEYSER</v>
       </c>
       <c r="E45" t="str">
-        <v>FRANCISCA</v>
+        <v>ALONSO</v>
       </c>
       <c r="F45" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G45">
         <v>2012</v>
       </c>
       <c r="H45" t="str">
         <v>U14</v>
       </c>
       <c r="I45" t="str">
-        <v>UC</v>
+        <v>CEC</v>
       </c>
       <c r="J45">
-        <v>141.3</v>
+        <v>999.99</v>
       </c>
       <c r="K45">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="L45">
-        <v>204.22</v>
+        <v>999.99</v>
       </c>
       <c r="M45">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="N45">
-        <v>196.3</v>
+        <v>999.99</v>
       </c>
       <c r="O45">
-        <v>9</v>
+        <v>43</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="str">
-        <v>244049249</v>
+        <v>240208881</v>
       </c>
       <c r="C46" t="str">
         <v>COSMELLI</v>
       </c>
       <c r="D46" t="str">
         <v>PIWONKA</v>
       </c>
       <c r="E46" t="str">
-        <v>LUCIA</v>
+        <v>FRANCISCA</v>
       </c>
       <c r="F46" t="str">
         <v>F</v>
       </c>
       <c r="G46">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H46" t="str">
         <v>U14</v>
       </c>
       <c r="I46" t="str">
         <v>UC</v>
       </c>
       <c r="J46">
-        <v>999.99</v>
+        <v>141.3</v>
       </c>
       <c r="K46">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="L46">
-        <v>999.99</v>
+        <v>204.22</v>
       </c>
       <c r="M46">
-        <v>87</v>
+        <v>16</v>
       </c>
       <c r="N46">
-        <v>999.99</v>
+        <v>196.3</v>
       </c>
       <c r="O46">
-        <v>87</v>
+        <v>9</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="str">
-        <v>243450373</v>
+        <v>244049249</v>
       </c>
       <c r="C47" t="str">
-        <v>COX</v>
+        <v>COSMELLI</v>
       </c>
       <c r="D47" t="str">
-        <v>GUERRA</v>
+        <v>PIWONKA</v>
       </c>
       <c r="E47" t="str">
-        <v>BENITO</v>
+        <v>LUCIA</v>
       </c>
       <c r="F47" t="str">
         <v>F</v>
       </c>
       <c r="G47">
         <v>2013</v>
       </c>
       <c r="H47" t="str">
         <v>U14</v>
       </c>
       <c r="I47" t="str">
-        <v>CORR</v>
+        <v>UC</v>
       </c>
       <c r="J47">
         <v>999.99</v>
       </c>
       <c r="K47">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="L47">
         <v>999.99</v>
       </c>
       <c r="M47">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="N47">
         <v>999.99</v>
       </c>
       <c r="O47">
-        <v>80</v>
+        <v>86</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="str">
-        <v>A16707724</v>
+        <v>243450373</v>
       </c>
       <c r="C48" t="str">
-        <v>CRESPO</v>
+        <v>COX</v>
       </c>
       <c r="D48" t="str">
-        <v>RODRÍGUEZ</v>
+        <v>GUERRA</v>
       </c>
       <c r="E48" t="str">
-        <v>RUFINO</v>
+        <v>BENITO</v>
       </c>
       <c r="F48" t="str">
         <v>M</v>
       </c>
       <c r="G48">
         <v>2013</v>
       </c>
       <c r="H48" t="str">
         <v>U14</v>
       </c>
       <c r="I48" t="str">
-        <v>CLP</v>
+        <v>CORR</v>
       </c>
       <c r="J48">
         <v>999.99</v>
       </c>
       <c r="K48">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="L48">
         <v>999.99</v>
       </c>
       <c r="M48">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="N48">
         <v>999.99</v>
       </c>
       <c r="O48">
-        <v>88</v>
+        <v>72</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="str">
-        <v>A61548329</v>
+        <v>A16707724</v>
       </c>
       <c r="C49" t="str">
-        <v>CULLMANN</v>
+        <v>CRESPO</v>
       </c>
       <c r="D49" t="str">
-        <v>CULLMANN</v>
+        <v>RODRÍGUEZ</v>
       </c>
       <c r="E49" t="str">
-        <v>BLAKE</v>
+        <v>RUFINO</v>
       </c>
       <c r="F49" t="str">
         <v>M</v>
       </c>
       <c r="G49">
         <v>2013</v>
       </c>
       <c r="H49" t="str">
         <v>U14</v>
       </c>
       <c r="I49" t="str">
-        <v>ART</v>
+        <v>CLP</v>
       </c>
       <c r="J49">
         <v>999.99</v>
       </c>
       <c r="K49">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="L49">
         <v>999.99</v>
       </c>
       <c r="M49">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N49">
         <v>999.99</v>
       </c>
       <c r="O49">
-        <v>86</v>
+        <v>89</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="str">
-        <v>242595858</v>
+        <v>A61548329</v>
       </c>
       <c r="C50" t="str">
-        <v>DARRAIDOU</v>
+        <v>CULLMANN</v>
       </c>
       <c r="D50" t="str">
-        <v>LERIA</v>
+        <v>CULLMANN</v>
       </c>
       <c r="E50" t="str">
-        <v>JAVIER</v>
+        <v>BLAKE</v>
       </c>
       <c r="F50" t="str">
         <v>M</v>
       </c>
       <c r="G50">
         <v>2013</v>
       </c>
       <c r="H50" t="str">
         <v>U14</v>
       </c>
       <c r="I50" t="str">
-        <v>CLP</v>
+        <v>ART</v>
       </c>
       <c r="J50">
         <v>999.99</v>
       </c>
       <c r="K50">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="L50">
         <v>999.99</v>
       </c>
       <c r="M50">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="N50">
         <v>999.99</v>
       </c>
       <c r="O50">
-        <v>65</v>
+        <v>87</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="str">
-        <v>239931197</v>
+        <v>A39357054</v>
       </c>
       <c r="C51" t="str">
-        <v>DE URRUTICOECHEA</v>
+        <v>DAME</v>
       </c>
       <c r="D51" t="str">
-        <v>ROBINSON</v>
+        <v/>
       </c>
       <c r="E51" t="str">
-        <v>VICENTE</v>
+        <v>Kaylei</v>
       </c>
       <c r="F51" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G51">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H51" t="str">
         <v>U14</v>
       </c>
       <c r="I51" t="str">
-        <v>CLP</v>
+        <v>CORR</v>
       </c>
       <c r="J51">
         <v>999.99</v>
       </c>
       <c r="K51">
-        <v>48</v>
+        <v>104</v>
       </c>
       <c r="L51">
         <v>999.99</v>
       </c>
       <c r="M51">
-        <v>48</v>
+        <v>104</v>
       </c>
       <c r="N51">
         <v>999.99</v>
       </c>
       <c r="O51">
-        <v>48</v>
+        <v>104</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="str">
-        <v>243879124</v>
+        <v>242595858</v>
       </c>
       <c r="C52" t="str">
-        <v>DE URRUTICOECHEA</v>
+        <v>DARRAIDOU</v>
       </c>
       <c r="D52" t="str">
-        <v>ROBINSON</v>
+        <v>LERIA</v>
       </c>
       <c r="E52" t="str">
-        <v>MARÍA GRACIA</v>
+        <v>JAVIER</v>
       </c>
       <c r="F52" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G52">
         <v>2013</v>
       </c>
       <c r="H52" t="str">
         <v>U14</v>
       </c>
       <c r="I52" t="str">
         <v>CLP</v>
       </c>
       <c r="J52">
         <v>999.99</v>
       </c>
       <c r="K52">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="L52">
         <v>999.99</v>
       </c>
       <c r="M52">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="N52">
         <v>999.99</v>
       </c>
       <c r="O52">
-        <v>84</v>
+        <v>65</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="str">
-        <v>24259925K</v>
+        <v>239931197</v>
       </c>
       <c r="C53" t="str">
-        <v>DERPSCH</v>
+        <v>DE URRUTICOECHEA</v>
       </c>
       <c r="D53" t="str">
-        <v>OLATE</v>
+        <v>ROBINSON</v>
       </c>
       <c r="E53" t="str">
-        <v>MAGDALENA</v>
+        <v>VICENTE</v>
       </c>
       <c r="F53" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G53">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H53" t="str">
         <v>U14</v>
       </c>
       <c r="I53" t="str">
-        <v>CORR</v>
+        <v>CLP</v>
       </c>
       <c r="J53">
         <v>999.99</v>
       </c>
       <c r="K53">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="L53">
         <v>999.99</v>
       </c>
       <c r="M53">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="N53">
         <v>999.99</v>
       </c>
       <c r="O53">
-        <v>69</v>
+        <v>48</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="str">
-        <v>241587681</v>
+        <v>243879124</v>
       </c>
       <c r="C54" t="str">
-        <v>DIAZ</v>
+        <v>DE URRUTICOECHEA</v>
       </c>
       <c r="D54" t="str">
-        <v>FIGUEROA</v>
+        <v>ROBINSON</v>
       </c>
       <c r="E54" t="str">
-        <v>BENJAMIN</v>
+        <v>MARÍA GRACIA</v>
       </c>
       <c r="F54" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G54">
         <v>2013</v>
       </c>
       <c r="H54" t="str">
         <v>U14</v>
       </c>
       <c r="I54" t="str">
-        <v>CAR</v>
+        <v>CLP</v>
       </c>
       <c r="J54">
         <v>999.99</v>
       </c>
       <c r="K54">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="L54">
         <v>999.99</v>
       </c>
       <c r="M54">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="N54">
         <v>999.99</v>
       </c>
       <c r="O54">
-        <v>51</v>
+        <v>83</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="str">
-        <v>241972593</v>
+        <v>24259925K</v>
       </c>
       <c r="C55" t="str">
-        <v>DIAZ</v>
+        <v>DERPSCH</v>
       </c>
       <c r="D55" t="str">
-        <v>GHIRARDELLI</v>
+        <v>OLATE</v>
       </c>
       <c r="E55" t="str">
-        <v>ALFONSO</v>
+        <v>MAGDALENA</v>
       </c>
       <c r="F55" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G55">
         <v>2013</v>
       </c>
       <c r="H55" t="str">
         <v>U14</v>
       </c>
       <c r="I55" t="str">
-        <v>UC</v>
+        <v>CORR</v>
       </c>
       <c r="J55">
         <v>999.99</v>
       </c>
       <c r="K55">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="L55">
         <v>999.99</v>
       </c>
       <c r="M55">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="N55">
         <v>999.99</v>
       </c>
       <c r="O55">
-        <v>60</v>
+        <v>69</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="str">
-        <v>24934138K</v>
+        <v>241587681</v>
       </c>
       <c r="C56" t="str">
-        <v>DIETRICH</v>
+        <v>DIAZ</v>
       </c>
       <c r="D56" t="str">
-        <v>CHOCANO</v>
+        <v>FIGUEROA</v>
       </c>
       <c r="E56" t="str">
-        <v>MIA</v>
+        <v>BENJAMIN</v>
       </c>
       <c r="F56" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G56">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H56" t="str">
         <v>U14</v>
       </c>
       <c r="I56" t="str">
-        <v>CAN</v>
+        <v>CAR</v>
       </c>
       <c r="J56">
-        <v>292.59</v>
+        <v>999.99</v>
       </c>
       <c r="K56">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="L56">
-        <v>201.24</v>
+        <v>999.99</v>
       </c>
       <c r="M56">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="N56">
-        <v>314.86</v>
+        <v>999.99</v>
       </c>
       <c r="O56">
-        <v>23</v>
+        <v>51</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="str">
-        <v>A09434147</v>
+        <v>241972593</v>
       </c>
       <c r="C57" t="str">
-        <v>EKICI</v>
+        <v>DIAZ</v>
       </c>
       <c r="D57" t="str">
-        <v>EKICI</v>
+        <v>GHIRARDELLI</v>
       </c>
       <c r="E57" t="str">
-        <v>EREN</v>
+        <v>ALFONSO</v>
       </c>
       <c r="F57" t="str">
         <v>M</v>
       </c>
       <c r="G57">
         <v>2013</v>
       </c>
       <c r="H57" t="str">
         <v>U14</v>
       </c>
       <c r="I57" t="str">
-        <v>ART</v>
+        <v>UC</v>
       </c>
       <c r="J57">
         <v>999.99</v>
       </c>
       <c r="K57">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="L57">
         <v>999.99</v>
       </c>
       <c r="M57">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="N57">
         <v>999.99</v>
       </c>
       <c r="O57">
-        <v>84</v>
+        <v>60</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="str">
-        <v>241361489</v>
+        <v>24934138K</v>
       </c>
       <c r="C58" t="str">
-        <v>ESCUDERO</v>
+        <v>DIETRICH</v>
       </c>
       <c r="D58" t="str">
-        <v>ZARATE</v>
+        <v>CHOCANO</v>
       </c>
       <c r="E58" t="str">
-        <v>JULIETA</v>
+        <v>MIA</v>
       </c>
       <c r="F58" t="str">
         <v>F</v>
       </c>
       <c r="G58">
         <v>2012</v>
       </c>
       <c r="H58" t="str">
         <v>U14</v>
       </c>
       <c r="I58" t="str">
-        <v>CAPA</v>
+        <v>CAN</v>
       </c>
       <c r="J58">
-        <v>999.99</v>
+        <v>292.59</v>
       </c>
       <c r="K58">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="L58">
-        <v>999.99</v>
+        <v>201.24</v>
       </c>
       <c r="M58">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="N58">
-        <v>999.99</v>
+        <v>314.86</v>
       </c>
       <c r="O58">
-        <v>53</v>
+        <v>23</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="str">
-        <v>244063179</v>
+        <v>674320143</v>
       </c>
       <c r="C59" t="str">
-        <v>EULUFI</v>
+        <v>DUGAS</v>
       </c>
       <c r="D59" t="str">
-        <v>BENAVIDES</v>
+        <v/>
       </c>
       <c r="E59" t="str">
-        <v>MATILDE</v>
+        <v>Victoria</v>
       </c>
       <c r="F59" t="str">
         <v>F</v>
       </c>
       <c r="G59">
         <v>2013</v>
       </c>
       <c r="H59" t="str">
         <v>U14</v>
       </c>
       <c r="I59" t="str">
-        <v>ART</v>
+        <v>CORR</v>
       </c>
       <c r="J59">
         <v>999.99</v>
       </c>
       <c r="K59">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="L59">
         <v>999.99</v>
       </c>
       <c r="M59">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="N59">
         <v>999.99</v>
       </c>
       <c r="O59">
-        <v>88</v>
+        <v>103</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="str">
-        <v>238953502</v>
+        <v>A09434147</v>
       </c>
       <c r="C60" t="str">
-        <v>FARIAS</v>
+        <v>EKICI</v>
       </c>
       <c r="D60" t="str">
-        <v>AGUAYO</v>
+        <v>EKICI</v>
       </c>
       <c r="E60" t="str">
-        <v>GABRIEL</v>
+        <v>EREN</v>
       </c>
       <c r="F60" t="str">
         <v>M</v>
       </c>
       <c r="G60">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H60" t="str">
         <v>U14</v>
       </c>
       <c r="I60" t="str">
-        <v>CVN</v>
+        <v>ART</v>
       </c>
       <c r="J60">
         <v>999.99</v>
       </c>
       <c r="K60">
-        <v>50</v>
+        <v>85</v>
       </c>
       <c r="L60">
         <v>999.99</v>
       </c>
       <c r="M60">
-        <v>50</v>
+        <v>85</v>
       </c>
       <c r="N60">
         <v>999.99</v>
       </c>
       <c r="O60">
-        <v>50</v>
+        <v>85</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="str">
-        <v>239677304</v>
+        <v>241361489</v>
       </c>
       <c r="C61" t="str">
-        <v>FERNANDEZ</v>
+        <v>ESCUDERO</v>
       </c>
       <c r="D61" t="str">
-        <v>VERGARA</v>
+        <v>ZARATE</v>
       </c>
       <c r="E61" t="str">
         <v>JULIETA</v>
       </c>
       <c r="F61" t="str">
         <v>F</v>
       </c>
       <c r="G61">
         <v>2012</v>
       </c>
       <c r="H61" t="str">
         <v>U14</v>
       </c>
       <c r="I61" t="str">
-        <v>CLP</v>
+        <v>CAPA</v>
       </c>
       <c r="J61">
-        <v>75.32</v>
+        <v>999.99</v>
       </c>
       <c r="K61">
-        <v>7</v>
+        <v>53</v>
       </c>
       <c r="L61">
-        <v>118.5</v>
+        <v>999.99</v>
       </c>
       <c r="M61">
-        <v>6</v>
+        <v>53</v>
       </c>
       <c r="N61">
-        <v>159.37</v>
+        <v>999.99</v>
       </c>
       <c r="O61">
-        <v>7</v>
+        <v>53</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="str">
-        <v>243713110</v>
+        <v>244063179</v>
       </c>
       <c r="C62" t="str">
-        <v>FERRER</v>
+        <v>EULUFI</v>
       </c>
       <c r="D62" t="str">
-        <v>NAVARRETE</v>
+        <v>BENAVIDES</v>
       </c>
       <c r="E62" t="str">
-        <v>MAGDALENA</v>
+        <v>MATILDE</v>
       </c>
       <c r="F62" t="str">
         <v>F</v>
       </c>
       <c r="G62">
         <v>2013</v>
       </c>
       <c r="H62" t="str">
         <v>U14</v>
       </c>
       <c r="I62" t="str">
-        <v>CAO</v>
+        <v>ART</v>
       </c>
       <c r="J62">
         <v>999.99</v>
       </c>
       <c r="K62">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="L62">
         <v>999.99</v>
       </c>
       <c r="M62">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="N62">
         <v>999.99</v>
       </c>
       <c r="O62">
-        <v>82</v>
+        <v>87</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="str">
-        <v>240953978</v>
+        <v>238953502</v>
       </c>
       <c r="C63" t="str">
-        <v>FLEISCHMANN</v>
+        <v>FARIAS</v>
       </c>
       <c r="D63" t="str">
-        <v>KOSTER</v>
+        <v>AGUAYO</v>
       </c>
       <c r="E63" t="str">
-        <v>CARMEN</v>
+        <v>GABRIEL</v>
       </c>
       <c r="F63" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G63">
         <v>2012</v>
       </c>
       <c r="H63" t="str">
         <v>U14</v>
       </c>
       <c r="I63" t="str">
-        <v>CORR</v>
+        <v>CVN</v>
       </c>
       <c r="J63">
         <v>999.99</v>
       </c>
       <c r="K63">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="L63">
-        <v>746.4</v>
+        <v>999.99</v>
       </c>
       <c r="M63">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="N63">
         <v>999.99</v>
       </c>
       <c r="O63">
-        <v>38</v>
+        <v>50</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="str">
-        <v>241138550</v>
+        <v>239677304</v>
       </c>
       <c r="C64" t="str">
-        <v>FLORES</v>
+        <v>FERNANDEZ</v>
       </c>
       <c r="D64" t="str">
-        <v>ANTOINE</v>
+        <v>VERGARA</v>
       </c>
       <c r="E64" t="str">
-        <v>MARTINA</v>
+        <v>JULIETA</v>
       </c>
       <c r="F64" t="str">
         <v>F</v>
       </c>
       <c r="G64">
         <v>2012</v>
       </c>
       <c r="H64" t="str">
         <v>U14</v>
       </c>
       <c r="I64" t="str">
-        <v>CAPA</v>
+        <v>CLP</v>
       </c>
       <c r="J64">
-        <v>999.99</v>
+        <v>75.32</v>
       </c>
       <c r="K64">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="L64">
-        <v>999.99</v>
+        <v>118.5</v>
       </c>
       <c r="M64">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="N64">
-        <v>413.87</v>
+        <v>159.37</v>
       </c>
       <c r="O64">
-        <v>28</v>
+        <v>7</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="str">
-        <v>241138798</v>
+        <v>243713110</v>
       </c>
       <c r="C65" t="str">
-        <v>FLORES</v>
+        <v>FERRER</v>
       </c>
       <c r="D65" t="str">
-        <v>ANTOINE</v>
+        <v>NAVARRETE</v>
       </c>
       <c r="E65" t="str">
-        <v>ANTONIA</v>
+        <v>MAGDALENA</v>
       </c>
       <c r="F65" t="str">
         <v>F</v>
       </c>
       <c r="G65">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H65" t="str">
         <v>U14</v>
       </c>
       <c r="I65" t="str">
-        <v>CAPA</v>
+        <v>CAO</v>
       </c>
       <c r="J65">
         <v>999.99</v>
       </c>
       <c r="K65">
-        <v>35</v>
+        <v>81</v>
       </c>
       <c r="L65">
         <v>999.99</v>
       </c>
       <c r="M65">
-        <v>38</v>
+        <v>81</v>
       </c>
       <c r="N65">
-        <v>465.8</v>
+        <v>999.99</v>
       </c>
       <c r="O65">
-        <v>29</v>
+        <v>81</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="str">
-        <v>250985398</v>
+        <v>240953978</v>
       </c>
       <c r="C66" t="str">
-        <v>FONFACH</v>
+        <v>FLEISCHMANN</v>
       </c>
       <c r="D66" t="str">
-        <v>STOLZENBACH</v>
+        <v>KOSTER</v>
       </c>
       <c r="E66" t="str">
-        <v>SOFIA</v>
+        <v>CARMEN</v>
       </c>
       <c r="F66" t="str">
         <v>F</v>
       </c>
       <c r="G66">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H66" t="str">
         <v>U14</v>
       </c>
       <c r="I66" t="str">
         <v>CORR</v>
       </c>
       <c r="J66">
         <v>999.99</v>
       </c>
       <c r="K66">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="L66">
-        <v>999.99</v>
+        <v>746.4</v>
       </c>
       <c r="M66">
-        <v>100</v>
+        <v>32</v>
       </c>
       <c r="N66">
         <v>999.99</v>
       </c>
       <c r="O66">
-        <v>100</v>
+        <v>38</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="str">
-        <v>244828949</v>
+        <v>241138550</v>
       </c>
       <c r="C67" t="str">
-        <v>FUENZALIDA</v>
+        <v>FLORES</v>
       </c>
       <c r="D67" t="str">
-        <v>IRARRAZABAL</v>
+        <v>ANTOINE</v>
       </c>
       <c r="E67" t="str">
-        <v>MARÍA CECILIA</v>
+        <v>MARTINA</v>
       </c>
       <c r="F67" t="str">
         <v>F</v>
       </c>
       <c r="G67">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H67" t="str">
         <v>U14</v>
       </c>
       <c r="I67" t="str">
-        <v>CLP</v>
+        <v>CAPA</v>
       </c>
       <c r="J67">
         <v>999.99</v>
       </c>
       <c r="K67">
-        <v>95</v>
+        <v>34</v>
       </c>
       <c r="L67">
         <v>999.99</v>
       </c>
       <c r="M67">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="N67">
-        <v>999.99</v>
+        <v>413.87</v>
       </c>
       <c r="O67">
-        <v>95</v>
+        <v>28</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="str">
-        <v>243021383</v>
+        <v>241138798</v>
       </c>
       <c r="C68" t="str">
-        <v>GALILEA</v>
+        <v>FLORES</v>
       </c>
       <c r="D68" t="str">
-        <v>NANNIG</v>
+        <v>ANTOINE</v>
       </c>
       <c r="E68" t="str">
-        <v>ALBERTO</v>
+        <v>ANTONIA</v>
       </c>
       <c r="F68" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G68">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H68" t="str">
         <v>U14</v>
       </c>
       <c r="I68" t="str">
-        <v>CAO</v>
+        <v>CAPA</v>
       </c>
       <c r="J68">
         <v>999.99</v>
       </c>
       <c r="K68">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="L68">
         <v>999.99</v>
       </c>
       <c r="M68">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="N68">
-        <v>999.99</v>
+        <v>465.8</v>
       </c>
       <c r="O68">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="str">
-        <v>241484866</v>
+        <v>250985398</v>
       </c>
       <c r="C69" t="str">
-        <v>GALLEGUILLOS</v>
+        <v>FONFACH</v>
       </c>
       <c r="D69" t="str">
-        <v>MIRANDA</v>
+        <v>STOLZENBACH</v>
       </c>
       <c r="E69" t="str">
-        <v>SARA</v>
+        <v>SOFIA</v>
       </c>
       <c r="F69" t="str">
         <v>F</v>
       </c>
       <c r="G69">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H69" t="str">
         <v>U14</v>
       </c>
       <c r="I69" t="str">
-        <v>CAPA</v>
+        <v>CORR</v>
       </c>
       <c r="J69">
         <v>999.99</v>
       </c>
       <c r="K69">
-        <v>31</v>
+        <v>99</v>
       </c>
       <c r="L69">
-        <v>237.53</v>
+        <v>999.99</v>
       </c>
       <c r="M69">
-        <v>20</v>
+        <v>99</v>
       </c>
       <c r="N69">
-        <v>240.87</v>
+        <v>999.99</v>
       </c>
       <c r="O69">
-        <v>15</v>
+        <v>99</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="str">
-        <v>24233695K</v>
+        <v>244828949</v>
       </c>
       <c r="C70" t="str">
-        <v>GANDARA</v>
+        <v>FUENZALIDA</v>
       </c>
       <c r="D70" t="str">
-        <v>RODILLO</v>
+        <v>IRARRAZABAL</v>
       </c>
       <c r="E70" t="str">
-        <v>FRANCISCA</v>
+        <v>MARÍA CECILIA</v>
       </c>
       <c r="F70" t="str">
         <v>F</v>
       </c>
       <c r="G70">
         <v>2013</v>
       </c>
       <c r="H70" t="str">
         <v>U14</v>
       </c>
       <c r="I70" t="str">
-        <v>CAN</v>
+        <v>CLP</v>
       </c>
       <c r="J70">
         <v>999.99</v>
       </c>
       <c r="K70">
-        <v>64</v>
+        <v>94</v>
       </c>
       <c r="L70">
         <v>999.99</v>
       </c>
       <c r="M70">
-        <v>64</v>
+        <v>94</v>
       </c>
       <c r="N70">
         <v>999.99</v>
       </c>
       <c r="O70">
-        <v>64</v>
+        <v>94</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="str">
-        <v>241106004</v>
+        <v>243021383</v>
       </c>
       <c r="C71" t="str">
-        <v>GARCIA</v>
+        <v>GALILEA</v>
       </c>
       <c r="D71" t="str">
-        <v>OVALLE</v>
+        <v>NANNIG</v>
       </c>
       <c r="E71" t="str">
-        <v>ASUNCION</v>
+        <v>ALBERTO</v>
       </c>
       <c r="F71" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G71">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H71" t="str">
         <v>U14</v>
       </c>
       <c r="I71" t="str">
-        <v>UC</v>
+        <v>CAO</v>
       </c>
       <c r="J71">
-        <v>214.15</v>
+        <v>999.99</v>
       </c>
       <c r="K71">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="L71">
-        <v>244.54</v>
+        <v>999.99</v>
       </c>
       <c r="M71">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="N71">
-        <v>229.58</v>
+        <v>999.99</v>
       </c>
       <c r="O71">
-        <v>14</v>
+        <v>69</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="str">
-        <v>242210808</v>
+        <v>241484866</v>
       </c>
       <c r="C72" t="str">
-        <v>GARCIA</v>
+        <v>GALLEGUILLOS</v>
       </c>
       <c r="D72" t="str">
-        <v>MORAN</v>
+        <v>MIRANDA</v>
       </c>
       <c r="E72" t="str">
-        <v>GONZALO</v>
+        <v>SARA</v>
       </c>
       <c r="F72" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G72">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H72" t="str">
         <v>U14</v>
       </c>
       <c r="I72" t="str">
-        <v>CLP</v>
+        <v>CAPA</v>
       </c>
       <c r="J72">
         <v>999.99</v>
       </c>
       <c r="K72">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="L72">
-        <v>999.99</v>
+        <v>237.53</v>
       </c>
       <c r="M72">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="N72">
-        <v>999.99</v>
+        <v>240.87</v>
       </c>
       <c r="O72">
-        <v>63</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="str">
-        <v>240321343</v>
+        <v>24233695K</v>
       </c>
       <c r="C73" t="str">
-        <v>GARDA</v>
+        <v>GANDARA</v>
       </c>
       <c r="D73" t="str">
-        <v>TIMMERMANN</v>
+        <v>RODILLO</v>
       </c>
       <c r="E73" t="str">
-        <v>EMA</v>
+        <v>FRANCISCA</v>
       </c>
       <c r="F73" t="str">
         <v>F</v>
       </c>
       <c r="G73">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H73" t="str">
         <v>U14</v>
       </c>
       <c r="I73" t="str">
-        <v>CEC</v>
+        <v>CAN</v>
       </c>
       <c r="J73">
-        <v>123.4</v>
+        <v>999.99</v>
       </c>
       <c r="K73">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="L73">
-        <v>302.92</v>
+        <v>999.99</v>
       </c>
       <c r="M73">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="N73">
-        <v>289.08</v>
+        <v>999.99</v>
       </c>
       <c r="O73">
-        <v>21</v>
+        <v>64</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="str">
-        <v>238674840</v>
+        <v>241106004</v>
       </c>
       <c r="C74" t="str">
-        <v>GARDILCIC</v>
+        <v>GARCIA</v>
       </c>
       <c r="D74" t="str">
-        <v>SANTA CRUZ</v>
+        <v>OVALLE</v>
       </c>
       <c r="E74" t="str">
-        <v>ANTONIA</v>
+        <v>ASUNCION</v>
       </c>
       <c r="F74" t="str">
         <v>F</v>
       </c>
       <c r="G74">
         <v>2012</v>
       </c>
       <c r="H74" t="str">
         <v>U14</v>
       </c>
       <c r="I74" t="str">
-        <v>CVN</v>
+        <v>UC</v>
       </c>
       <c r="J74">
-        <v>162.96</v>
+        <v>214.15</v>
       </c>
       <c r="K74">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="L74">
-        <v>155.75</v>
+        <v>244.54</v>
       </c>
       <c r="M74">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="N74">
-        <v>151.45</v>
+        <v>229.58</v>
       </c>
       <c r="O74">
-        <v>5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="str">
-        <v>239624863</v>
+        <v>242210808</v>
       </c>
       <c r="C75" t="str">
-        <v>GAZMURI</v>
+        <v>GARCIA</v>
       </c>
       <c r="D75" t="str">
-        <v>PIEDRA</v>
+        <v>MORAN</v>
       </c>
       <c r="E75" t="str">
-        <v>CLARA</v>
+        <v>GONZALO</v>
       </c>
       <c r="F75" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G75">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H75" t="str">
         <v>U14</v>
       </c>
       <c r="I75" t="str">
-        <v>CEC</v>
+        <v>CLP</v>
       </c>
       <c r="J75">
-        <v>232.14</v>
+        <v>999.99</v>
       </c>
       <c r="K75">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="L75">
-        <v>358.05</v>
+        <v>999.99</v>
       </c>
       <c r="M75">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="N75">
         <v>999.99</v>
       </c>
       <c r="O75">
-        <v>32</v>
+        <v>63</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="str">
-        <v>244931146</v>
+        <v>240321343</v>
       </c>
       <c r="C76" t="str">
-        <v>GAZMURI</v>
+        <v>GARDA</v>
       </c>
       <c r="D76" t="str">
-        <v>PIEDRA</v>
+        <v>TIMMERMANN</v>
       </c>
       <c r="E76" t="str">
-        <v>ELISA</v>
+        <v>EMA</v>
       </c>
       <c r="F76" t="str">
         <v>F</v>
       </c>
       <c r="G76">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H76" t="str">
         <v>U14</v>
       </c>
       <c r="I76" t="str">
         <v>CEC</v>
       </c>
       <c r="J76">
-        <v>999.99</v>
+        <v>123.4</v>
       </c>
       <c r="K76">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="L76">
-        <v>999.99</v>
+        <v>302.92</v>
       </c>
       <c r="M76">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="N76">
-        <v>999.99</v>
+        <v>289.08</v>
       </c>
       <c r="O76">
-        <v>97</v>
+        <v>21</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="str">
-        <v>243224055</v>
+        <v>238674840</v>
       </c>
       <c r="C77" t="str">
-        <v>GIRALT</v>
+        <v>GARDILCIC</v>
       </c>
       <c r="D77" t="str">
-        <v>BERNHARDT</v>
+        <v>SANTA CRUZ</v>
       </c>
       <c r="E77" t="str">
-        <v>MARA</v>
+        <v>ANTONIA</v>
       </c>
       <c r="F77" t="str">
         <v>F</v>
       </c>
       <c r="G77">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H77" t="str">
         <v>U14</v>
       </c>
       <c r="I77" t="str">
-        <v>CAO</v>
+        <v>CVN</v>
       </c>
       <c r="J77">
-        <v>999.99</v>
+        <v>162.96</v>
       </c>
       <c r="K77">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="L77">
-        <v>999.99</v>
+        <v>155.75</v>
       </c>
       <c r="M77">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="N77">
-        <v>999.99</v>
+        <v>151.45</v>
       </c>
       <c r="O77">
-        <v>78</v>
+        <v>5</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="str">
-        <v>239729045</v>
+        <v>239624863</v>
       </c>
       <c r="C78" t="str">
-        <v>GODOY</v>
+        <v>GAZMURI</v>
       </c>
       <c r="D78" t="str">
-        <v>VALECH</v>
+        <v>PIEDRA</v>
       </c>
       <c r="E78" t="str">
-        <v>OLIVIA</v>
+        <v>CLARA</v>
       </c>
       <c r="F78" t="str">
         <v>F</v>
       </c>
       <c r="G78">
         <v>2012</v>
       </c>
       <c r="H78" t="str">
         <v>U14</v>
       </c>
       <c r="I78" t="str">
-        <v>CAN</v>
+        <v>CEC</v>
       </c>
       <c r="J78">
-        <v>999.99</v>
+        <v>232.14</v>
       </c>
       <c r="K78">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="L78">
-        <v>999.99</v>
+        <v>358.05</v>
       </c>
       <c r="M78">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="N78">
         <v>999.99</v>
       </c>
       <c r="O78">
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="str">
-        <v>244876641</v>
+        <v>244931146</v>
       </c>
       <c r="C79" t="str">
-        <v>GONZÁLEZ</v>
+        <v>GAZMURI</v>
       </c>
       <c r="D79" t="str">
-        <v>LÓPEZ</v>
+        <v>PIEDRA</v>
       </c>
       <c r="E79" t="str">
-        <v>RAFAELA JESUS</v>
+        <v>ELISA</v>
       </c>
       <c r="F79" t="str">
         <v>F</v>
       </c>
       <c r="G79">
         <v>2013</v>
       </c>
       <c r="H79" t="str">
         <v>U14</v>
       </c>
       <c r="I79" t="str">
         <v>CEC</v>
       </c>
       <c r="J79">
         <v>999.99</v>
       </c>
       <c r="K79">
         <v>96</v>
       </c>
       <c r="L79">
         <v>999.99</v>
       </c>
       <c r="M79">
         <v>96</v>
       </c>
       <c r="N79">
         <v>999.99</v>
       </c>
       <c r="O79">
         <v>96</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="str">
-        <v>241242684</v>
+        <v>243224055</v>
       </c>
       <c r="C80" t="str">
-        <v>GROB</v>
+        <v>GIRALT</v>
       </c>
       <c r="D80" t="str">
-        <v>ANGERMEYER</v>
+        <v>BERNHARDT</v>
       </c>
       <c r="E80" t="str">
-        <v>TOBIAS</v>
+        <v>MARA</v>
       </c>
       <c r="F80" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G80">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H80" t="str">
         <v>U14</v>
       </c>
       <c r="I80" t="str">
-        <v>CAN</v>
+        <v>CAO</v>
       </c>
       <c r="J80">
-        <v>96.4</v>
+        <v>999.99</v>
       </c>
       <c r="K80">
-        <v>7</v>
+        <v>78</v>
       </c>
       <c r="L80">
-        <v>100.04</v>
+        <v>999.99</v>
       </c>
       <c r="M80">
-        <v>8</v>
+        <v>78</v>
       </c>
       <c r="N80">
-        <v>153.4</v>
+        <v>999.99</v>
       </c>
       <c r="O80">
-        <v>10</v>
+        <v>78</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="str">
-        <v>244539653</v>
+        <v>239729045</v>
       </c>
       <c r="C81" t="str">
-        <v>GUTIERREZ</v>
+        <v>GODOY</v>
       </c>
       <c r="D81" t="str">
-        <v>RAMSAY</v>
+        <v>VALECH</v>
       </c>
       <c r="E81" t="str">
-        <v>PABLO</v>
+        <v>OLIVIA</v>
       </c>
       <c r="F81" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G81">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H81" t="str">
         <v>U14</v>
       </c>
       <c r="I81" t="str">
-        <v>CAO</v>
+        <v>CAN</v>
       </c>
       <c r="J81">
         <v>999.99</v>
       </c>
       <c r="K81">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="L81">
         <v>999.99</v>
       </c>
       <c r="M81">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="N81">
         <v>999.99</v>
       </c>
       <c r="O81">
-        <v>78</v>
+        <v>44</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="str">
-        <v>242507606</v>
+        <v>244876641</v>
       </c>
       <c r="C82" t="str">
-        <v>HADAD</v>
+        <v>GONZÁLEZ</v>
       </c>
       <c r="D82" t="str">
-        <v>AGUIRRE</v>
+        <v>LÓPEZ</v>
       </c>
       <c r="E82" t="str">
-        <v>MARÍA IGNACIA</v>
+        <v>RAFAELA JESUS</v>
       </c>
       <c r="F82" t="str">
         <v>F</v>
       </c>
       <c r="G82">
         <v>2013</v>
       </c>
       <c r="H82" t="str">
         <v>U14</v>
       </c>
       <c r="I82" t="str">
-        <v>UC</v>
+        <v>CEC</v>
       </c>
       <c r="J82">
         <v>999.99</v>
       </c>
       <c r="K82">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="L82">
         <v>999.99</v>
       </c>
       <c r="M82">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="N82">
         <v>999.99</v>
       </c>
       <c r="O82">
-        <v>67</v>
+        <v>95</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="str">
-        <v>244288707</v>
+        <v>241242684</v>
       </c>
       <c r="C83" t="str">
-        <v>HADAD</v>
+        <v>GROB</v>
       </c>
       <c r="D83" t="str">
-        <v>MOREL</v>
+        <v>ANGERMEYER</v>
       </c>
       <c r="E83" t="str">
-        <v>KAMAL</v>
+        <v>TOBIAS</v>
       </c>
       <c r="F83" t="str">
         <v>M</v>
       </c>
       <c r="G83">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H83" t="str">
         <v>U14</v>
       </c>
       <c r="I83" t="str">
-        <v>UC</v>
+        <v>CAN</v>
       </c>
       <c r="J83">
-        <v>999.99</v>
+        <v>96.4</v>
       </c>
       <c r="K83">
-        <v>76</v>
+        <v>7</v>
       </c>
       <c r="L83">
-        <v>999.99</v>
+        <v>100.04</v>
       </c>
       <c r="M83">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="N83">
-        <v>999.99</v>
+        <v>153.4</v>
       </c>
       <c r="O83">
-        <v>76</v>
+        <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="str">
-        <v>244705170</v>
+        <v>244539653</v>
       </c>
       <c r="C84" t="str">
-        <v>HEISE</v>
+        <v>GUTIERREZ</v>
       </c>
       <c r="D84" t="str">
-        <v>KUNSTMANN</v>
+        <v>RAMSAY</v>
       </c>
       <c r="E84" t="str">
-        <v>LAURA</v>
+        <v>PABLO</v>
       </c>
       <c r="F84" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G84">
         <v>2013</v>
       </c>
       <c r="H84" t="str">
         <v>U14</v>
       </c>
       <c r="I84" t="str">
-        <v>CORR</v>
+        <v>CAO</v>
       </c>
       <c r="J84">
         <v>999.99</v>
       </c>
       <c r="K84">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="L84">
         <v>999.99</v>
       </c>
       <c r="M84">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="N84">
         <v>999.99</v>
       </c>
       <c r="O84">
-        <v>94</v>
+        <v>79</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="str">
-        <v>A43190971</v>
+        <v>242507606</v>
       </c>
       <c r="C85" t="str">
-        <v>HO</v>
+        <v>HADAD</v>
       </c>
       <c r="D85" t="str">
-        <v/>
+        <v>AGUIRRE</v>
       </c>
       <c r="E85" t="str">
-        <v>HAYDEN</v>
+        <v>MARÍA IGNACIA</v>
       </c>
       <c r="F85" t="str">
         <v>F</v>
       </c>
       <c r="G85">
         <v>2013</v>
       </c>
       <c r="H85" t="str">
         <v>U14</v>
       </c>
       <c r="I85" t="str">
-        <v>CVN</v>
+        <v>UC</v>
       </c>
       <c r="J85">
         <v>999.99</v>
       </c>
       <c r="K85">
-        <v>99</v>
+        <v>67</v>
       </c>
       <c r="L85">
         <v>999.99</v>
       </c>
       <c r="M85">
-        <v>99</v>
+        <v>67</v>
       </c>
       <c r="N85">
         <v>999.99</v>
       </c>
       <c r="O85">
-        <v>99</v>
+        <v>67</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="str">
-        <v>244548237</v>
+        <v>244288707</v>
       </c>
       <c r="C86" t="str">
-        <v>HOLZAPFEL</v>
+        <v>HADAD</v>
       </c>
       <c r="D86" t="str">
-        <v>KAUFMANN</v>
+        <v>MOREL</v>
       </c>
       <c r="E86" t="str">
-        <v>AMALIA</v>
+        <v>KAMAL</v>
       </c>
       <c r="F86" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G86">
         <v>2013</v>
       </c>
       <c r="H86" t="str">
         <v>U14</v>
       </c>
       <c r="I86" t="str">
-        <v>CAO</v>
+        <v>UC</v>
       </c>
       <c r="J86">
         <v>999.99</v>
       </c>
       <c r="K86">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="L86">
         <v>999.99</v>
       </c>
       <c r="M86">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="N86">
         <v>999.99</v>
       </c>
       <c r="O86">
-        <v>91</v>
+        <v>77</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="str">
-        <v>242269241</v>
+        <v>244705170</v>
       </c>
       <c r="C87" t="str">
-        <v>HOWARD</v>
+        <v>HEISE</v>
       </c>
       <c r="D87" t="str">
-        <v>DONOSO</v>
+        <v>KUNSTMANN</v>
       </c>
       <c r="E87" t="str">
-        <v>JOSEFA</v>
+        <v>LAURA</v>
       </c>
       <c r="F87" t="str">
         <v>F</v>
       </c>
       <c r="G87">
         <v>2013</v>
       </c>
       <c r="H87" t="str">
         <v>U14</v>
       </c>
       <c r="I87" t="str">
-        <v>CLP</v>
+        <v>CORR</v>
       </c>
       <c r="J87">
         <v>999.99</v>
       </c>
       <c r="K87">
-        <v>63</v>
+        <v>93</v>
       </c>
       <c r="L87">
         <v>999.99</v>
       </c>
       <c r="M87">
-        <v>63</v>
+        <v>93</v>
       </c>
       <c r="N87">
         <v>999.99</v>
       </c>
       <c r="O87">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="str">
-        <v>239091547</v>
+        <v>A43190971</v>
       </c>
       <c r="C88" t="str">
-        <v>IBANEZ</v>
+        <v>HO</v>
       </c>
       <c r="D88" t="str">
-        <v>VERGARA</v>
+        <v/>
       </c>
       <c r="E88" t="str">
-        <v>JUAN EDUARDO</v>
+        <v>HAYDEN</v>
       </c>
       <c r="F88" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G88">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H88" t="str">
         <v>U14</v>
       </c>
       <c r="I88" t="str">
-        <v>CLP</v>
+        <v>CVN</v>
       </c>
       <c r="J88">
-        <v>69.9</v>
+        <v>999.99</v>
       </c>
       <c r="K88">
-        <v>2</v>
+        <v>98</v>
       </c>
       <c r="L88">
-        <v>70</v>
+        <v>999.99</v>
       </c>
       <c r="M88">
-        <v>1</v>
+        <v>98</v>
       </c>
       <c r="N88">
-        <v>140.46</v>
+        <v>999.99</v>
       </c>
       <c r="O88">
-        <v>7</v>
+        <v>98</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="str">
-        <v>23881846K</v>
+        <v>244548237</v>
       </c>
       <c r="C89" t="str">
-        <v>IRIARTE</v>
+        <v>HOLZAPFEL</v>
       </c>
       <c r="D89" t="str">
-        <v>MALFANTI</v>
+        <v>KAUFMANN</v>
       </c>
       <c r="E89" t="str">
-        <v>AITOR</v>
+        <v>AMALIA</v>
       </c>
       <c r="F89" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G89">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H89" t="str">
         <v>U14</v>
       </c>
       <c r="I89" t="str">
-        <v>ART</v>
+        <v>CAO</v>
       </c>
       <c r="J89">
         <v>999.99</v>
       </c>
       <c r="K89">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="L89">
-        <v>213.23</v>
+        <v>999.99</v>
       </c>
       <c r="M89">
-        <v>23</v>
+        <v>90</v>
       </c>
       <c r="N89">
         <v>999.99</v>
       </c>
       <c r="O89">
-        <v>39</v>
+        <v>90</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="str">
-        <v>243052513</v>
+        <v>242269241</v>
       </c>
       <c r="C90" t="str">
-        <v>IZQUIERDO</v>
+        <v>HOWARD</v>
       </c>
       <c r="D90" t="str">
-        <v>SANTULLO</v>
+        <v>DONOSO</v>
       </c>
       <c r="E90" t="str">
-        <v>CRISTOBAL</v>
+        <v>JOSEFA</v>
       </c>
       <c r="F90" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G90">
         <v>2013</v>
       </c>
       <c r="H90" t="str">
         <v>U14</v>
       </c>
       <c r="I90" t="str">
-        <v>UC</v>
+        <v>CLP</v>
       </c>
       <c r="J90">
         <v>999.99</v>
       </c>
       <c r="K90">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="L90">
         <v>999.99</v>
       </c>
       <c r="M90">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="N90">
         <v>999.99</v>
       </c>
       <c r="O90">
-        <v>70</v>
+        <v>63</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="str">
-        <v>243951976</v>
+        <v>239091547</v>
       </c>
       <c r="C91" t="str">
-        <v>IZQUIERDO</v>
+        <v>IBANEZ</v>
       </c>
       <c r="D91" t="str">
-        <v>BOETSCH</v>
+        <v>VERGARA</v>
       </c>
       <c r="E91" t="str">
-        <v>GUADALUPE</v>
+        <v>JUAN EDUARDO</v>
       </c>
       <c r="F91" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G91">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H91" t="str">
         <v>U14</v>
       </c>
       <c r="I91" t="str">
-        <v>UC</v>
+        <v>CLP</v>
       </c>
       <c r="J91">
-        <v>999.99</v>
+        <v>69.9</v>
       </c>
       <c r="K91">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="L91">
-        <v>999.99</v>
+        <v>70</v>
       </c>
       <c r="M91">
-        <v>85</v>
+        <v>1</v>
       </c>
       <c r="N91">
-        <v>999.99</v>
+        <v>140.46</v>
       </c>
       <c r="O91">
-        <v>85</v>
+        <v>7</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="str">
-        <v>24400105K</v>
+        <v>23881846K</v>
       </c>
       <c r="C92" t="str">
-        <v>JABAT</v>
+        <v>IRIARTE</v>
       </c>
       <c r="D92" t="str">
-        <v>CROQUEVIELLE</v>
+        <v>MALFANTI</v>
       </c>
       <c r="E92" t="str">
-        <v>JOSÉ TOMÁS</v>
+        <v>AITOR</v>
       </c>
       <c r="F92" t="str">
         <v>M</v>
       </c>
       <c r="G92">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H92" t="str">
         <v>U14</v>
       </c>
       <c r="I92" t="str">
         <v>ART</v>
       </c>
       <c r="J92">
         <v>999.99</v>
       </c>
       <c r="K92">
-        <v>75</v>
+        <v>39</v>
       </c>
       <c r="L92">
-        <v>999.99</v>
+        <v>213.23</v>
       </c>
       <c r="M92">
-        <v>75</v>
+        <v>23</v>
       </c>
       <c r="N92">
         <v>999.99</v>
       </c>
       <c r="O92">
-        <v>75</v>
+        <v>39</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="str">
-        <v>239909833</v>
+        <v>243052513</v>
       </c>
       <c r="C93" t="str">
-        <v>JARA</v>
+        <v>IZQUIERDO</v>
       </c>
       <c r="D93" t="str">
-        <v>ALVARADO</v>
+        <v>SANTULLO</v>
       </c>
       <c r="E93" t="str">
-        <v>AGUSTIN</v>
+        <v>CRISTOBAL</v>
       </c>
       <c r="F93" t="str">
         <v>M</v>
       </c>
       <c r="G93">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H93" t="str">
         <v>U14</v>
       </c>
       <c r="I93" t="str">
         <v>UC</v>
       </c>
       <c r="J93">
         <v>999.99</v>
       </c>
       <c r="K93">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="L93">
-        <v>295.24</v>
+        <v>999.99</v>
       </c>
       <c r="M93">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="N93">
-        <v>301.23</v>
+        <v>999.99</v>
       </c>
       <c r="O93">
-        <v>21</v>
+        <v>70</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="str">
-        <v>240101319</v>
+        <v>243951976</v>
       </c>
       <c r="C94" t="str">
-        <v>JONES</v>
+        <v>IZQUIERDO</v>
       </c>
       <c r="D94" t="str">
-        <v>ILLANES</v>
+        <v>BOETSCH</v>
       </c>
       <c r="E94" t="str">
-        <v>AMANDA ISABELLA</v>
+        <v>GUADALUPE</v>
       </c>
       <c r="F94" t="str">
         <v>F</v>
       </c>
       <c r="G94">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H94" t="str">
         <v>U14</v>
       </c>
       <c r="I94" t="str">
-        <v>CVN</v>
+        <v>UC</v>
       </c>
       <c r="J94">
-        <v>62.33</v>
+        <v>999.99</v>
       </c>
       <c r="K94">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="L94">
-        <v>103.25</v>
+        <v>999.99</v>
       </c>
       <c r="M94">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="N94">
-        <v>110.29</v>
+        <v>999.99</v>
       </c>
       <c r="O94">
-        <v>2</v>
+        <v>84</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="str">
-        <v>A27377250</v>
+        <v>24400105K</v>
       </c>
       <c r="C95" t="str">
-        <v>KACZMAREK</v>
+        <v>JABAT</v>
       </c>
       <c r="D95" t="str">
-        <v>HILL</v>
+        <v>CROQUEVIELLE</v>
       </c>
       <c r="E95" t="str">
-        <v>AURORA</v>
+        <v>JOSÉ TOMÁS</v>
       </c>
       <c r="F95" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G95">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H95" t="str">
         <v>U14</v>
       </c>
       <c r="I95" t="str">
-        <v>UC</v>
+        <v>ART</v>
       </c>
       <c r="J95">
-        <v>54.22</v>
+        <v>999.99</v>
       </c>
       <c r="K95">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="L95">
-        <v>190.19</v>
+        <v>999.99</v>
       </c>
       <c r="M95">
-        <v>14</v>
+        <v>76</v>
       </c>
       <c r="N95">
         <v>999.99</v>
       </c>
       <c r="O95">
-        <v>31</v>
+        <v>76</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="str">
-        <v>AL182241</v>
+        <v>239909833</v>
       </c>
       <c r="C96" t="str">
-        <v>KAUKAB</v>
+        <v>JARA</v>
       </c>
       <c r="D96" t="str">
-        <v/>
+        <v>ALVARADO</v>
       </c>
       <c r="E96" t="str">
-        <v>Farah</v>
+        <v>AGUSTIN</v>
       </c>
       <c r="F96" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G96">
         <v>2012</v>
       </c>
       <c r="H96" t="str">
         <v>U14</v>
       </c>
       <c r="I96" t="str">
-        <v>CVN</v>
+        <v>UC</v>
       </c>
       <c r="J96">
         <v>999.99</v>
       </c>
       <c r="K96">
-        <v>103</v>
+        <v>35</v>
       </c>
       <c r="L96">
-        <v>999.99</v>
+        <v>295.24</v>
       </c>
       <c r="M96">
-        <v>103</v>
+        <v>27</v>
       </c>
       <c r="N96">
-        <v>999.99</v>
+        <v>301.23</v>
       </c>
       <c r="O96">
-        <v>103</v>
+        <v>21</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="str">
-        <v>A60982609</v>
+        <v>240101319</v>
       </c>
       <c r="C97" t="str">
-        <v>KELSAY</v>
+        <v>JONES</v>
       </c>
       <c r="D97" t="str">
-        <v/>
+        <v>ILLANES</v>
       </c>
       <c r="E97" t="str">
-        <v>JAX</v>
+        <v>AMANDA ISABELLA</v>
       </c>
       <c r="F97" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G97">
         <v>2012</v>
       </c>
       <c r="H97" t="str">
         <v>U14</v>
       </c>
       <c r="I97" t="str">
-        <v>UC</v>
+        <v>CVN</v>
       </c>
       <c r="J97">
-        <v>999.99</v>
+        <v>62.33</v>
       </c>
       <c r="K97">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="L97">
-        <v>999.99</v>
+        <v>103.25</v>
       </c>
       <c r="M97">
-        <v>94</v>
+        <v>4</v>
       </c>
       <c r="N97">
-        <v>999.99</v>
+        <v>110.29</v>
       </c>
       <c r="O97">
-        <v>94</v>
+        <v>2</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="str">
-        <v>240010763</v>
+        <v>A27377250</v>
       </c>
       <c r="C98" t="str">
-        <v>KRAUSE</v>
+        <v>KACZMAREK</v>
       </c>
       <c r="D98" t="str">
-        <v>GUTIERREZ</v>
+        <v>HILL</v>
       </c>
       <c r="E98" t="str">
-        <v>JOSE GREGORIO</v>
+        <v>AURORA</v>
       </c>
       <c r="F98" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G98">
         <v>2012</v>
       </c>
       <c r="H98" t="str">
         <v>U14</v>
       </c>
       <c r="I98" t="str">
-        <v>CVN</v>
+        <v>UC</v>
       </c>
       <c r="J98">
-        <v>999.99</v>
+        <v>54.22</v>
       </c>
       <c r="K98">
-        <v>32</v>
+        <v>2</v>
       </c>
       <c r="L98">
-        <v>149.67</v>
+        <v>190.19</v>
       </c>
       <c r="M98">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="N98">
-        <v>112.47</v>
+        <v>999.99</v>
       </c>
       <c r="O98">
-        <v>3</v>
+        <v>31</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="str">
-        <v>239679838</v>
+        <v>AL182241</v>
       </c>
       <c r="C99" t="str">
-        <v>KUBICK</v>
+        <v>KAUKAB</v>
       </c>
       <c r="D99" t="str">
-        <v>LESSER</v>
+        <v/>
       </c>
       <c r="E99" t="str">
-        <v>OLGUITA</v>
+        <v>Farah</v>
       </c>
       <c r="F99" t="str">
         <v>F</v>
       </c>
       <c r="G99">
         <v>2012</v>
       </c>
       <c r="H99" t="str">
         <v>U14</v>
       </c>
       <c r="I99" t="str">
-        <v>CLP</v>
+        <v>CVN</v>
       </c>
       <c r="J99">
-        <v>155.09</v>
+        <v>999.99</v>
       </c>
       <c r="K99">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="L99">
-        <v>158.13</v>
+        <v>999.99</v>
       </c>
       <c r="M99">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="N99">
-        <v>210.97</v>
+        <v>999.99</v>
       </c>
       <c r="O99">
-        <v>12</v>
+        <v>102</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="str">
-        <v>242035445</v>
+        <v>A60982609</v>
       </c>
       <c r="C100" t="str">
-        <v>LABRA</v>
+        <v>KELSAY</v>
       </c>
       <c r="D100" t="str">
-        <v>MARIN</v>
+        <v/>
       </c>
       <c r="E100" t="str">
-        <v>FEDERICO</v>
+        <v>JAX</v>
       </c>
       <c r="F100" t="str">
         <v>M</v>
       </c>
       <c r="G100">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H100" t="str">
         <v>U14</v>
       </c>
       <c r="I100" t="str">
-        <v>CVN</v>
+        <v>UC</v>
       </c>
       <c r="J100">
         <v>999.99</v>
       </c>
       <c r="K100">
-        <v>61</v>
+        <v>95</v>
       </c>
       <c r="L100">
         <v>999.99</v>
       </c>
       <c r="M100">
-        <v>61</v>
+        <v>95</v>
       </c>
       <c r="N100">
         <v>999.99</v>
       </c>
       <c r="O100">
-        <v>61</v>
+        <v>95</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="str">
-        <v>242967526</v>
+        <v>240010763</v>
       </c>
       <c r="C101" t="str">
-        <v>LANDGREN</v>
+        <v>KRAUSE</v>
       </c>
       <c r="D101" t="str">
-        <v>DELPIANO</v>
+        <v>GUTIERREZ</v>
       </c>
       <c r="E101" t="str">
-        <v>ALICIA</v>
+        <v>JOSE GREGORIO</v>
       </c>
       <c r="F101" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G101">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H101" t="str">
         <v>U14</v>
       </c>
       <c r="I101" t="str">
-        <v>CAN</v>
+        <v>CVN</v>
       </c>
       <c r="J101">
         <v>999.99</v>
       </c>
       <c r="K101">
-        <v>73</v>
+        <v>32</v>
       </c>
       <c r="L101">
-        <v>999.99</v>
+        <v>149.67</v>
       </c>
       <c r="M101">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="N101">
-        <v>999.99</v>
+        <v>112.47</v>
       </c>
       <c r="O101">
-        <v>73</v>
+        <v>3</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="str">
-        <v>241593223</v>
+        <v>239679838</v>
       </c>
       <c r="C102" t="str">
-        <v>LANDOLT</v>
+        <v>KUBICK</v>
       </c>
       <c r="D102" t="str">
-        <v>HARRIS</v>
+        <v>LESSER</v>
       </c>
       <c r="E102" t="str">
-        <v>STEPHAN KARL</v>
+        <v>OLGUITA</v>
       </c>
       <c r="F102" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G102">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H102" t="str">
         <v>U14</v>
       </c>
       <c r="I102" t="str">
-        <v>CAPA</v>
+        <v>CLP</v>
       </c>
       <c r="J102">
-        <v>999.99</v>
+        <v>155.09</v>
       </c>
       <c r="K102">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="L102">
-        <v>999.99</v>
+        <v>158.13</v>
       </c>
       <c r="M102">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="N102">
-        <v>999.99</v>
+        <v>210.97</v>
       </c>
       <c r="O102">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="str">
-        <v>243106907</v>
+        <v>242035445</v>
       </c>
       <c r="C103" t="str">
-        <v>LARACH</v>
+        <v>LABRA</v>
       </c>
       <c r="D103" t="str">
-        <v>LLORENTE</v>
+        <v>MARIN</v>
       </c>
       <c r="E103" t="str">
-        <v>ELISA</v>
+        <v>FEDERICO</v>
       </c>
       <c r="F103" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G103">
         <v>2013</v>
       </c>
       <c r="H103" t="str">
         <v>U14</v>
       </c>
       <c r="I103" t="str">
-        <v>CAN</v>
+        <v>CVN</v>
       </c>
       <c r="J103">
         <v>999.99</v>
       </c>
       <c r="K103">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="L103">
         <v>999.99</v>
       </c>
       <c r="M103">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="N103">
         <v>999.99</v>
       </c>
       <c r="O103">
-        <v>74</v>
+        <v>61</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="str">
-        <v>22EA72258</v>
+        <v>242967526</v>
       </c>
       <c r="C104" t="str">
-        <v>LE BAULT DE LA MORINIERE</v>
+        <v>LANDGREN</v>
       </c>
       <c r="D104" t="str">
-        <v>LEON</v>
+        <v>DELPIANO</v>
       </c>
       <c r="E104" t="str">
-        <v>JUAN</v>
+        <v>ALICIA</v>
       </c>
       <c r="F104" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G104">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H104" t="str">
         <v>U14</v>
       </c>
       <c r="I104" t="str">
-        <v>CLP</v>
+        <v>CAN</v>
       </c>
       <c r="J104">
         <v>999.99</v>
       </c>
       <c r="K104">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="L104">
         <v>999.99</v>
       </c>
       <c r="M104">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="N104">
         <v>999.99</v>
       </c>
       <c r="O104">
-        <v>87</v>
+        <v>73</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="str">
-        <v>239038379</v>
+        <v>241593223</v>
       </c>
       <c r="C105" t="str">
-        <v>LE-BERT</v>
+        <v>LANDOLT</v>
       </c>
       <c r="D105" t="str">
-        <v>RODRIGUEZ</v>
+        <v>HARRIS</v>
       </c>
       <c r="E105" t="str">
-        <v>MANUEL</v>
+        <v>STEPHAN KARL</v>
       </c>
       <c r="F105" t="str">
         <v>M</v>
       </c>
       <c r="G105">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H105" t="str">
         <v>U14</v>
       </c>
       <c r="I105" t="str">
-        <v>UC</v>
+        <v>CAPA</v>
       </c>
       <c r="J105">
-        <v>367.49</v>
+        <v>999.99</v>
       </c>
       <c r="K105">
-        <v>28</v>
+        <v>52</v>
       </c>
       <c r="L105">
         <v>999.99</v>
       </c>
       <c r="M105">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="N105">
         <v>999.99</v>
       </c>
       <c r="O105">
-        <v>37</v>
+        <v>52</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="str">
-        <v>240492105</v>
+        <v>243106907</v>
       </c>
       <c r="C106" t="str">
-        <v>LEON</v>
+        <v>LARACH</v>
       </c>
       <c r="D106" t="str">
-        <v>DE LA CERDA</v>
+        <v>LLORENTE</v>
       </c>
       <c r="E106" t="str">
-        <v>DOMINGO</v>
+        <v>ELISA</v>
       </c>
       <c r="F106" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G106">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H106" t="str">
         <v>U14</v>
       </c>
       <c r="I106" t="str">
-        <v>UC</v>
+        <v>CAN</v>
       </c>
       <c r="J106">
-        <v>100.73</v>
+        <v>999.99</v>
       </c>
       <c r="K106">
-        <v>9</v>
+        <v>74</v>
       </c>
       <c r="L106">
-        <v>114.74</v>
+        <v>999.99</v>
       </c>
       <c r="M106">
-        <v>9</v>
+        <v>74</v>
       </c>
       <c r="N106">
-        <v>243.5</v>
+        <v>999.99</v>
       </c>
       <c r="O106">
-        <v>15</v>
+        <v>74</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="str">
-        <v>243393639</v>
+        <v>22EA72258</v>
       </c>
       <c r="C107" t="str">
-        <v>LEÓN</v>
+        <v>LE BAULT DE LA MORINIERE</v>
       </c>
       <c r="D107" t="str">
-        <v>VALDERRAMA</v>
+        <v>LEON</v>
       </c>
       <c r="E107" t="str">
-        <v>CAROLINA</v>
+        <v>JUAN</v>
       </c>
       <c r="F107" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G107">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H107" t="str">
         <v>U14</v>
       </c>
       <c r="I107" t="str">
         <v>CLP</v>
       </c>
       <c r="J107">
         <v>999.99</v>
       </c>
       <c r="K107">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="L107">
         <v>999.99</v>
       </c>
       <c r="M107">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="N107">
         <v>999.99</v>
       </c>
       <c r="O107">
-        <v>79</v>
+        <v>88</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="str">
-        <v>242512391</v>
+        <v>239038379</v>
       </c>
       <c r="C108" t="str">
-        <v>LINNEBERG</v>
+        <v>LE-BERT</v>
       </c>
       <c r="D108" t="str">
-        <v>CARRETERO</v>
+        <v>RODRIGUEZ</v>
       </c>
       <c r="E108" t="str">
-        <v>MATHIAS</v>
+        <v>MANUEL</v>
       </c>
       <c r="F108" t="str">
         <v>M</v>
       </c>
       <c r="G108">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H108" t="str">
         <v>U14</v>
       </c>
       <c r="I108" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J108">
-        <v>999.99</v>
+        <v>367.49</v>
       </c>
       <c r="K108">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="L108">
         <v>999.99</v>
       </c>
       <c r="M108">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="N108">
         <v>999.99</v>
       </c>
       <c r="O108">
-        <v>64</v>
+        <v>37</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="str">
-        <v>240296535</v>
+        <v>240492105</v>
       </c>
       <c r="C109" t="str">
-        <v>LIOI</v>
+        <v>LEON</v>
       </c>
       <c r="D109" t="str">
-        <v>ARRIAGADA</v>
+        <v>DE LA CERDA</v>
       </c>
       <c r="E109" t="str">
-        <v>MICHELE MARTINO</v>
+        <v>DOMINGO</v>
       </c>
       <c r="F109" t="str">
         <v>M</v>
       </c>
       <c r="G109">
         <v>2012</v>
       </c>
       <c r="H109" t="str">
         <v>U14</v>
       </c>
       <c r="I109" t="str">
-        <v>CEC</v>
+        <v>UC</v>
       </c>
       <c r="J109">
-        <v>999.99</v>
+        <v>100.73</v>
       </c>
       <c r="K109">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="L109">
-        <v>999.99</v>
+        <v>114.74</v>
       </c>
       <c r="M109">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="N109">
-        <v>999.99</v>
+        <v>243.5</v>
       </c>
       <c r="O109">
-        <v>44</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="str">
-        <v>238774861</v>
+        <v>243393639</v>
       </c>
       <c r="C110" t="str">
-        <v>LIRA</v>
+        <v>LEÓN</v>
       </c>
       <c r="D110" t="str">
-        <v>CASAS</v>
+        <v>VALDERRAMA</v>
       </c>
       <c r="E110" t="str">
-        <v>IGNACIA</v>
+        <v>CAROLINA</v>
       </c>
       <c r="F110" t="str">
         <v>F</v>
       </c>
       <c r="G110">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H110" t="str">
         <v>U14</v>
       </c>
       <c r="I110" t="str">
-        <v>CAPA</v>
+        <v>CLP</v>
       </c>
       <c r="J110">
-        <v>205.94</v>
+        <v>999.99</v>
       </c>
       <c r="K110">
-        <v>20</v>
+        <v>79</v>
       </c>
       <c r="L110">
         <v>999.99</v>
       </c>
       <c r="M110">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="N110">
-        <v>260.15</v>
+        <v>999.99</v>
       </c>
       <c r="O110">
-        <v>18</v>
+        <v>79</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="str">
-        <v>238775086</v>
+        <v>242512391</v>
       </c>
       <c r="C111" t="str">
-        <v>LIRA</v>
+        <v>LINNEBERG</v>
       </c>
       <c r="D111" t="str">
-        <v>CASAS</v>
+        <v>CARRETERO</v>
       </c>
       <c r="E111" t="str">
-        <v>JOAQUIN</v>
+        <v>MATHIAS</v>
       </c>
       <c r="F111" t="str">
         <v>M</v>
       </c>
       <c r="G111">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H111" t="str">
         <v>U14</v>
       </c>
       <c r="I111" t="str">
-        <v>CAPA</v>
+        <v>CLP</v>
       </c>
       <c r="J111">
-        <v>230.76</v>
+        <v>999.99</v>
       </c>
       <c r="K111">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="L111">
         <v>999.99</v>
       </c>
       <c r="M111">
-        <v>35</v>
+        <v>64</v>
       </c>
       <c r="N111">
-        <v>303.74</v>
+        <v>999.99</v>
       </c>
       <c r="O111">
-        <v>22</v>
+        <v>64</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="str">
-        <v>24224897K</v>
+        <v>240296535</v>
       </c>
       <c r="C112" t="str">
-        <v>LIVINGSTON</v>
+        <v>LIOI</v>
       </c>
       <c r="D112" t="str">
-        <v>DELARD</v>
+        <v>ARRIAGADA</v>
       </c>
       <c r="E112" t="str">
-        <v>AMPARO</v>
+        <v>MICHELE MARTINO</v>
       </c>
       <c r="F112" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G112">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H112" t="str">
         <v>U14</v>
       </c>
       <c r="I112" t="str">
-        <v>CAPA</v>
+        <v>CEC</v>
       </c>
       <c r="J112">
         <v>999.99</v>
       </c>
       <c r="K112">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="L112">
         <v>999.99</v>
       </c>
       <c r="M112">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="N112">
         <v>999.99</v>
       </c>
       <c r="O112">
-        <v>62</v>
+        <v>44</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="str">
-        <v>24149618K</v>
+        <v>238774861</v>
       </c>
       <c r="C113" t="str">
-        <v>LÓPEZ</v>
+        <v>LIRA</v>
       </c>
       <c r="D113" t="str">
-        <v>CHAMORRO</v>
+        <v>CASAS</v>
       </c>
       <c r="E113" t="str">
-        <v>JACINTA</v>
+        <v>IGNACIA</v>
       </c>
       <c r="F113" t="str">
         <v>F</v>
       </c>
       <c r="G113">
         <v>2012</v>
       </c>
       <c r="H113" t="str">
         <v>U14</v>
       </c>
       <c r="I113" t="str">
-        <v>CEC</v>
+        <v>CAPA</v>
       </c>
       <c r="J113">
-        <v>495.85</v>
+        <v>205.94</v>
       </c>
       <c r="K113">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="L113">
-        <v>919.47</v>
+        <v>999.99</v>
       </c>
       <c r="M113">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N113">
-        <v>999.99</v>
+        <v>260.15</v>
       </c>
       <c r="O113">
-        <v>35</v>
+        <v>18</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="str">
-        <v>238760054</v>
+        <v>238775086</v>
       </c>
       <c r="C114" t="str">
-        <v>LOPEZ</v>
+        <v>LIRA</v>
       </c>
       <c r="D114" t="str">
-        <v>BORAGK</v>
+        <v>CASAS</v>
       </c>
       <c r="E114" t="str">
-        <v>ELENA</v>
+        <v>JOAQUIN</v>
       </c>
       <c r="F114" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G114">
         <v>2012</v>
       </c>
       <c r="H114" t="str">
         <v>U14</v>
       </c>
       <c r="I114" t="str">
-        <v>CVN</v>
+        <v>CAPA</v>
       </c>
       <c r="J114">
-        <v>999.99</v>
+        <v>230.76</v>
       </c>
       <c r="K114">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="L114">
-        <v>409.6</v>
+        <v>999.99</v>
       </c>
       <c r="M114">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="N114">
-        <v>999.99</v>
+        <v>303.74</v>
       </c>
       <c r="O114">
-        <v>37</v>
+        <v>22</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="str">
-        <v>242358082</v>
+        <v>24224897K</v>
       </c>
       <c r="C115" t="str">
-        <v>MANQUE</v>
+        <v>LIVINGSTON</v>
       </c>
       <c r="D115" t="str">
-        <v>GUERRA</v>
+        <v>DELARD</v>
       </c>
       <c r="E115" t="str">
-        <v>CAMILA</v>
+        <v>AMPARO</v>
       </c>
       <c r="F115" t="str">
         <v>F</v>
       </c>
       <c r="G115">
         <v>2013</v>
       </c>
       <c r="H115" t="str">
         <v>U14</v>
       </c>
       <c r="I115" t="str">
-        <v>UC</v>
+        <v>CAPA</v>
       </c>
       <c r="J115">
         <v>999.99</v>
       </c>
       <c r="K115">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="L115">
         <v>999.99</v>
       </c>
       <c r="M115">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="N115">
         <v>999.99</v>
       </c>
       <c r="O115">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="str">
-        <v>240631997</v>
+        <v>24149618K</v>
       </c>
       <c r="C116" t="str">
-        <v>MARIN</v>
+        <v>LÓPEZ</v>
       </c>
       <c r="D116" t="str">
-        <v>SOTO</v>
+        <v>CHAMORRO</v>
       </c>
       <c r="E116" t="str">
-        <v>ANGEL</v>
+        <v>JACINTA</v>
       </c>
       <c r="F116" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G116">
         <v>2012</v>
       </c>
       <c r="H116" t="str">
         <v>U14</v>
       </c>
       <c r="I116" t="str">
-        <v>PAT</v>
+        <v>CEC</v>
       </c>
       <c r="J116">
-        <v>999.99</v>
+        <v>495.85</v>
       </c>
       <c r="K116">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="L116">
-        <v>198.57</v>
+        <v>919.47</v>
       </c>
       <c r="M116">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="N116">
-        <v>250.85</v>
+        <v>999.99</v>
       </c>
       <c r="O116">
-        <v>16</v>
+        <v>35</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="str">
-        <v>244564275</v>
+        <v>238760054</v>
       </c>
       <c r="C117" t="str">
-        <v>MARÍN</v>
+        <v>LOPEZ</v>
       </c>
       <c r="D117" t="str">
-        <v>PAICE</v>
+        <v>BORAGK</v>
       </c>
       <c r="E117" t="str">
-        <v>VIOLETA</v>
+        <v>ELENA</v>
       </c>
       <c r="F117" t="str">
         <v>F</v>
       </c>
       <c r="G117">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H117" t="str">
         <v>U14</v>
       </c>
       <c r="I117" t="str">
-        <v>CAPA</v>
+        <v>CVN</v>
       </c>
       <c r="J117">
         <v>999.99</v>
       </c>
       <c r="K117">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="L117">
-        <v>999.99</v>
+        <v>409.6</v>
       </c>
       <c r="M117">
-        <v>92</v>
+        <v>30</v>
       </c>
       <c r="N117">
         <v>999.99</v>
       </c>
       <c r="O117">
-        <v>92</v>
+        <v>37</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="str">
-        <v>163456789</v>
+        <v>242358082</v>
       </c>
       <c r="C118" t="str">
-        <v>Martínez</v>
+        <v>MANQUE</v>
       </c>
       <c r="D118" t="str">
-        <v>López</v>
+        <v>GUERRA</v>
       </c>
       <c r="E118" t="str">
-        <v>Valentina</v>
+        <v>CAMILA</v>
       </c>
       <c r="F118" t="str">
         <v>F</v>
       </c>
       <c r="G118">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H118" t="str">
         <v>U14</v>
       </c>
       <c r="I118" t="str">
-        <v>CAN</v>
+        <v>UC</v>
       </c>
       <c r="J118">
         <v>999.99</v>
       </c>
       <c r="K118">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="L118">
         <v>999.99</v>
       </c>
       <c r="M118">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="N118">
         <v>999.99</v>
       </c>
       <c r="O118">
-        <v>30</v>
+        <v>65</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="str">
-        <v>24465536K</v>
+        <v>240631997</v>
       </c>
       <c r="C119" t="str">
-        <v>MARTINEZ</v>
+        <v>MARIN</v>
       </c>
       <c r="D119" t="str">
-        <v>ARAVENA</v>
+        <v>SOTO</v>
       </c>
       <c r="E119" t="str">
-        <v>DANIEL</v>
+        <v>ANGEL</v>
       </c>
       <c r="F119" t="str">
         <v>M</v>
       </c>
       <c r="G119">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H119" t="str">
         <v>U14</v>
       </c>
       <c r="I119" t="str">
-        <v>UC</v>
+        <v>PAT</v>
       </c>
       <c r="J119">
         <v>999.99</v>
       </c>
       <c r="K119">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="L119">
-        <v>999.99</v>
+        <v>198.57</v>
       </c>
       <c r="M119">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="N119">
-        <v>999.99</v>
+        <v>250.85</v>
       </c>
       <c r="O119">
-        <v>79</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="str">
-        <v>671566198</v>
+        <v>244564275</v>
       </c>
       <c r="C120" t="str">
-        <v>MASTTRIOANNI</v>
+        <v>MARÍN</v>
       </c>
       <c r="D120" t="str">
-        <v>MASTRIOANNI</v>
+        <v>PAICE</v>
       </c>
       <c r="E120" t="str">
-        <v>VICENZO</v>
+        <v>VIOLETA</v>
       </c>
       <c r="F120" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G120">
         <v>2013</v>
       </c>
       <c r="H120" t="str">
         <v>U14</v>
       </c>
       <c r="I120" t="str">
-        <v>ART</v>
+        <v>CAPA</v>
       </c>
       <c r="J120">
         <v>999.99</v>
       </c>
       <c r="K120">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="L120">
         <v>999.99</v>
       </c>
       <c r="M120">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="N120">
         <v>999.99</v>
       </c>
       <c r="O120">
-        <v>82</v>
+        <v>91</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="str">
-        <v>241014703</v>
+        <v>163456789</v>
       </c>
       <c r="C121" t="str">
-        <v>MILLAN</v>
+        <v>Martínez</v>
       </c>
       <c r="D121" t="str">
-        <v>KING</v>
+        <v>López</v>
       </c>
       <c r="E121" t="str">
-        <v>AGUSTIN</v>
+        <v>Valentina</v>
       </c>
       <c r="F121" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G121">
         <v>2012</v>
       </c>
       <c r="H121" t="str">
         <v>U14</v>
       </c>
       <c r="I121" t="str">
-        <v>CAPA</v>
+        <v>CAN</v>
       </c>
       <c r="J121">
-        <v>306.72</v>
+        <v>999.99</v>
       </c>
       <c r="K121">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="L121">
         <v>999.99</v>
       </c>
       <c r="M121">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="N121">
-        <v>363.77</v>
+        <v>999.99</v>
       </c>
       <c r="O121">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="str">
-        <v>240840995</v>
+        <v>24465536K</v>
       </c>
       <c r="C122" t="str">
-        <v>MINAKER</v>
+        <v>MARTINEZ</v>
       </c>
       <c r="D122" t="str">
-        <v>PIATEK</v>
+        <v>ARAVENA</v>
       </c>
       <c r="E122" t="str">
-        <v>JERÓNIMO</v>
+        <v>DANIEL</v>
       </c>
       <c r="F122" t="str">
         <v>M</v>
       </c>
       <c r="G122">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H122" t="str">
         <v>U14</v>
       </c>
       <c r="I122" t="str">
-        <v>CAN</v>
+        <v>UC</v>
       </c>
       <c r="J122">
         <v>999.99</v>
       </c>
       <c r="K122">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="L122">
         <v>999.99</v>
       </c>
       <c r="M122">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="N122">
         <v>999.99</v>
       </c>
       <c r="O122">
-        <v>45</v>
+        <v>80</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="str">
-        <v>243218691</v>
+        <v>671566198</v>
       </c>
       <c r="C123" t="str">
-        <v>MISLEJ</v>
+        <v>MASTTRIOANNI</v>
       </c>
       <c r="D123" t="str">
-        <v>LÓPEZ</v>
+        <v>MASTRIOANNI</v>
       </c>
       <c r="E123" t="str">
-        <v>CONSTANZA</v>
+        <v>VICENZO</v>
       </c>
       <c r="F123" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G123">
         <v>2013</v>
       </c>
       <c r="H123" t="str">
         <v>U14</v>
       </c>
       <c r="I123" t="str">
-        <v>CVN</v>
+        <v>ART</v>
       </c>
       <c r="J123">
         <v>999.99</v>
       </c>
       <c r="K123">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="L123">
         <v>999.99</v>
       </c>
       <c r="M123">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="N123">
         <v>999.99</v>
       </c>
       <c r="O123">
-        <v>77</v>
+        <v>83</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="str">
-        <v>241853950</v>
+        <v>241014703</v>
       </c>
       <c r="C124" t="str">
-        <v>MOLINARE</v>
+        <v>MILLAN</v>
       </c>
       <c r="D124" t="str">
-        <v>OLMOS</v>
+        <v>KING</v>
       </c>
       <c r="E124" t="str">
-        <v>ZOE</v>
+        <v>AGUSTIN</v>
       </c>
       <c r="F124" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G124">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H124" t="str">
         <v>U14</v>
       </c>
       <c r="I124" t="str">
-        <v>LV</v>
+        <v>CAPA</v>
       </c>
       <c r="J124">
-        <v>999.99</v>
+        <v>306.72</v>
       </c>
       <c r="K124">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="L124">
         <v>999.99</v>
       </c>
       <c r="M124">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="N124">
-        <v>999.99</v>
+        <v>363.77</v>
       </c>
       <c r="O124">
-        <v>58</v>
+        <v>24</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="str">
-        <v>23954326K</v>
+        <v>240840995</v>
       </c>
       <c r="C125" t="str">
-        <v>MONREAL</v>
+        <v>MINAKER</v>
       </c>
       <c r="D125" t="str">
-        <v>ORMEÑO</v>
+        <v>PIATEK</v>
       </c>
       <c r="E125" t="str">
-        <v>MAX AGUSTIN</v>
+        <v>JERÓNIMO</v>
       </c>
       <c r="F125" t="str">
         <v>M</v>
       </c>
       <c r="G125">
         <v>2012</v>
       </c>
       <c r="H125" t="str">
         <v>U14</v>
       </c>
       <c r="I125" t="str">
-        <v>CAR</v>
+        <v>CAN</v>
       </c>
       <c r="J125">
-        <v>98.2</v>
+        <v>999.99</v>
       </c>
       <c r="K125">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="L125">
-        <v>189.82</v>
+        <v>999.99</v>
       </c>
       <c r="M125">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="N125">
-        <v>275.63</v>
+        <v>999.99</v>
       </c>
       <c r="O125">
-        <v>19</v>
+        <v>45</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="str">
-        <v>241702219</v>
+        <v>243218691</v>
       </c>
       <c r="C126" t="str">
-        <v>MONTAGNON</v>
+        <v>MISLEJ</v>
       </c>
       <c r="D126" t="str">
-        <v>FERNÁNDEZ</v>
+        <v>LÓPEZ</v>
       </c>
       <c r="E126" t="str">
-        <v>ANA</v>
+        <v>CONSTANZA</v>
       </c>
       <c r="F126" t="str">
         <v>F</v>
       </c>
       <c r="G126">
         <v>2013</v>
       </c>
       <c r="H126" t="str">
         <v>U14</v>
       </c>
       <c r="I126" t="str">
-        <v>ART</v>
+        <v>CVN</v>
       </c>
       <c r="J126">
         <v>999.99</v>
       </c>
       <c r="K126">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="L126">
         <v>999.99</v>
       </c>
       <c r="M126">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="N126">
         <v>999.99</v>
       </c>
       <c r="O126">
-        <v>57</v>
+        <v>77</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="str">
-        <v>23930088K</v>
+        <v>241853950</v>
       </c>
       <c r="C127" t="str">
-        <v>MONTES</v>
+        <v>MOLINARE</v>
       </c>
       <c r="D127" t="str">
-        <v>GUTIERREZ</v>
+        <v>OLMOS</v>
       </c>
       <c r="E127" t="str">
-        <v>ANIBAL</v>
+        <v>ZOE</v>
       </c>
       <c r="F127" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G127">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H127" t="str">
         <v>U14</v>
       </c>
       <c r="I127" t="str">
-        <v>UC</v>
+        <v>LV</v>
       </c>
       <c r="J127">
         <v>999.99</v>
       </c>
       <c r="K127">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="L127">
-        <v>97.28</v>
+        <v>999.99</v>
       </c>
       <c r="M127">
-        <v>6</v>
+        <v>58</v>
       </c>
       <c r="N127">
-        <v>142.63</v>
+        <v>999.99</v>
       </c>
       <c r="O127">
-        <v>8</v>
+        <v>58</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="str">
-        <v>241351483</v>
+        <v>23954326K</v>
       </c>
       <c r="C128" t="str">
-        <v>MORAGA</v>
+        <v>MONREAL</v>
       </c>
       <c r="D128" t="str">
-        <v>CANTERINI</v>
+        <v>ORMEÑO</v>
       </c>
       <c r="E128" t="str">
-        <v>FACUNDO</v>
+        <v>MAX AGUSTIN</v>
       </c>
       <c r="F128" t="str">
         <v>M</v>
       </c>
       <c r="G128">
         <v>2012</v>
       </c>
       <c r="H128" t="str">
         <v>U14</v>
       </c>
       <c r="I128" t="str">
-        <v>CAN</v>
+        <v>CAR</v>
       </c>
       <c r="J128">
-        <v>164.71</v>
+        <v>98.2</v>
       </c>
       <c r="K128">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="L128">
-        <v>199.26</v>
+        <v>189.82</v>
       </c>
       <c r="M128">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="N128">
-        <v>276.56</v>
+        <v>275.63</v>
       </c>
       <c r="O128">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="str">
-        <v>243688604</v>
+        <v>241702219</v>
       </c>
       <c r="C129" t="str">
-        <v>MORAL</v>
+        <v>MONTAGNON</v>
       </c>
       <c r="D129" t="str">
-        <v>GARCÍA</v>
+        <v>FERNÁNDEZ</v>
       </c>
       <c r="E129" t="str">
-        <v>BENITO</v>
+        <v>ANA</v>
       </c>
       <c r="F129" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G129">
         <v>2013</v>
       </c>
       <c r="H129" t="str">
         <v>U14</v>
       </c>
       <c r="I129" t="str">
         <v>ART</v>
       </c>
       <c r="J129">
         <v>999.99</v>
       </c>
       <c r="K129">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="L129">
         <v>999.99</v>
       </c>
       <c r="M129">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="N129">
         <v>999.99</v>
       </c>
       <c r="O129">
-        <v>74</v>
+        <v>57</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="str">
-        <v>24095821K</v>
+        <v>23930088K</v>
       </c>
       <c r="C130" t="str">
-        <v>MORALES</v>
+        <v>MONTES</v>
       </c>
       <c r="D130" t="str">
-        <v>FORMAS</v>
+        <v>GUTIERREZ</v>
       </c>
       <c r="E130" t="str">
-        <v>SANTIAGO</v>
+        <v>ANIBAL</v>
       </c>
       <c r="F130" t="str">
         <v>M</v>
       </c>
       <c r="G130">
         <v>2012</v>
       </c>
       <c r="H130" t="str">
         <v>U14</v>
       </c>
       <c r="I130" t="str">
         <v>UC</v>
       </c>
       <c r="J130">
-        <v>305.47</v>
+        <v>999.99</v>
       </c>
       <c r="K130">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="L130">
-        <v>364.92</v>
+        <v>97.28</v>
       </c>
       <c r="M130">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="N130">
-        <v>413.14</v>
+        <v>142.63</v>
       </c>
       <c r="O130">
-        <v>29</v>
+        <v>8</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="str">
-        <v>242898788</v>
+        <v>241351483</v>
       </c>
       <c r="C131" t="str">
-        <v>MORENO</v>
+        <v>MORAGA</v>
       </c>
       <c r="D131" t="str">
-        <v>CORBO</v>
+        <v>CANTERINI</v>
       </c>
       <c r="E131" t="str">
-        <v>NICOLÁS</v>
+        <v>FACUNDO</v>
       </c>
       <c r="F131" t="str">
         <v>M</v>
       </c>
       <c r="G131">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H131" t="str">
         <v>U14</v>
       </c>
       <c r="I131" t="str">
         <v>CAN</v>
       </c>
       <c r="J131">
-        <v>999.99</v>
+        <v>164.71</v>
       </c>
       <c r="K131">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="L131">
-        <v>999.99</v>
+        <v>199.26</v>
       </c>
       <c r="M131">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="N131">
-        <v>999.99</v>
+        <v>276.56</v>
       </c>
       <c r="O131">
-        <v>66</v>
+        <v>20</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="str">
-        <v>240631164</v>
+        <v>243688604</v>
       </c>
       <c r="C132" t="str">
-        <v>MOTTO</v>
+        <v>MORAL</v>
       </c>
       <c r="D132" t="str">
-        <v>GRINDPUN</v>
+        <v>GARCÍA</v>
       </c>
       <c r="E132" t="str">
-        <v>RAFFAELLA</v>
+        <v>BENITO</v>
       </c>
       <c r="F132" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G132">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H132" t="str">
         <v>U14</v>
       </c>
       <c r="I132" t="str">
-        <v>CAN</v>
+        <v>ART</v>
       </c>
       <c r="J132">
-        <v>341.44</v>
+        <v>999.99</v>
       </c>
       <c r="K132">
-        <v>28</v>
+        <v>75</v>
       </c>
       <c r="L132">
-        <v>357.93</v>
+        <v>999.99</v>
       </c>
       <c r="M132">
-        <v>26</v>
+        <v>75</v>
       </c>
       <c r="N132">
-        <v>382.2</v>
+        <v>999.99</v>
       </c>
       <c r="O132">
-        <v>26</v>
+        <v>75</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="str">
-        <v>680353783</v>
+        <v>24095821K</v>
       </c>
       <c r="C133" t="str">
-        <v>MULLIN</v>
+        <v>MORALES</v>
       </c>
       <c r="D133" t="str">
-        <v>MULLIN</v>
+        <v>FORMAS</v>
       </c>
       <c r="E133" t="str">
-        <v>LILA</v>
+        <v>SANTIAGO</v>
       </c>
       <c r="F133" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G133">
         <v>2012</v>
       </c>
       <c r="H133" t="str">
         <v>U14</v>
       </c>
       <c r="I133" t="str">
-        <v>ART</v>
+        <v>UC</v>
       </c>
       <c r="J133">
-        <v>999.99</v>
+        <v>305.47</v>
       </c>
       <c r="K133">
-        <v>98</v>
+        <v>25</v>
       </c>
       <c r="L133">
-        <v>999.99</v>
+        <v>364.92</v>
       </c>
       <c r="M133">
-        <v>98</v>
+        <v>31</v>
       </c>
       <c r="N133">
-        <v>999.99</v>
+        <v>413.14</v>
       </c>
       <c r="O133">
-        <v>98</v>
+        <v>29</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="str">
-        <v>243157323</v>
+        <v>242898788</v>
       </c>
       <c r="C134" t="str">
-        <v>MUÑOZ</v>
+        <v>MORENO</v>
       </c>
       <c r="D134" t="str">
-        <v>QUINTANA</v>
+        <v>CORBO</v>
       </c>
       <c r="E134" t="str">
-        <v>ISABEL</v>
+        <v>NICOLÁS</v>
       </c>
       <c r="F134" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G134">
         <v>2013</v>
       </c>
       <c r="H134" t="str">
         <v>U14</v>
       </c>
       <c r="I134" t="str">
-        <v>CORR</v>
+        <v>CAN</v>
       </c>
       <c r="J134">
         <v>999.99</v>
       </c>
       <c r="K134">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="L134">
         <v>999.99</v>
       </c>
       <c r="M134">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="N134">
         <v>999.99</v>
       </c>
       <c r="O134">
-        <v>75</v>
+        <v>66</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="str">
-        <v>240575167</v>
+        <v>240631164</v>
       </c>
       <c r="C135" t="str">
-        <v>MURUA</v>
+        <v>MOTTO</v>
       </c>
       <c r="D135" t="str">
-        <v>INFANTE</v>
+        <v>GRINDPUN</v>
       </c>
       <c r="E135" t="str">
-        <v>EMA</v>
+        <v>RAFFAELLA</v>
       </c>
       <c r="F135" t="str">
         <v>F</v>
       </c>
       <c r="G135">
         <v>2012</v>
       </c>
       <c r="H135" t="str">
         <v>U14</v>
       </c>
       <c r="I135" t="str">
-        <v>UC</v>
+        <v>CAN</v>
       </c>
       <c r="J135">
-        <v>336.23</v>
+        <v>341.44</v>
       </c>
       <c r="K135">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L135">
-        <v>512.55</v>
+        <v>357.93</v>
       </c>
       <c r="M135">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="N135">
-        <v>999.99</v>
+        <v>382.2</v>
       </c>
       <c r="O135">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="str">
-        <v>23954410K</v>
+        <v>680353783</v>
       </c>
       <c r="C136" t="str">
-        <v>MUYLLE</v>
+        <v>MULLIN</v>
       </c>
       <c r="D136" t="str">
-        <v>ALLIENDE</v>
+        <v>MULLIN</v>
       </c>
       <c r="E136" t="str">
-        <v>EMA</v>
+        <v>LILA</v>
       </c>
       <c r="F136" t="str">
         <v>F</v>
       </c>
       <c r="G136">
         <v>2012</v>
       </c>
       <c r="H136" t="str">
         <v>U14</v>
       </c>
       <c r="I136" t="str">
-        <v>UC</v>
+        <v>ART</v>
       </c>
       <c r="J136">
         <v>999.99</v>
       </c>
       <c r="K136">
-        <v>32</v>
+        <v>97</v>
       </c>
       <c r="L136">
-        <v>160.13</v>
+        <v>999.99</v>
       </c>
       <c r="M136">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="N136">
-        <v>245.64</v>
+        <v>999.99</v>
       </c>
       <c r="O136">
-        <v>16</v>
+        <v>97</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="str">
-        <v>243993334</v>
+        <v>243157323</v>
       </c>
       <c r="C137" t="str">
-        <v>OCAMPO</v>
+        <v>MUÑOZ</v>
       </c>
       <c r="D137" t="str">
-        <v>ZUMELZU</v>
+        <v>QUINTANA</v>
       </c>
       <c r="E137" t="str">
-        <v>PEDRO PABLO</v>
+        <v>ISABEL</v>
       </c>
       <c r="F137" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G137">
         <v>2013</v>
       </c>
       <c r="H137" t="str">
         <v>U14</v>
       </c>
       <c r="I137" t="str">
-        <v>CAN</v>
+        <v>CORR</v>
       </c>
       <c r="J137">
         <v>999.99</v>
       </c>
       <c r="K137">
-        <v>92</v>
+        <v>75</v>
       </c>
       <c r="L137">
         <v>999.99</v>
       </c>
       <c r="M137">
-        <v>92</v>
+        <v>75</v>
       </c>
       <c r="N137">
         <v>999.99</v>
       </c>
       <c r="O137">
-        <v>92</v>
+        <v>75</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="str">
-        <v>243621887</v>
+        <v>240575167</v>
       </c>
       <c r="C138" t="str">
-        <v>OLIVA</v>
+        <v>MURUA</v>
       </c>
       <c r="D138" t="str">
-        <v>MENDEZ</v>
+        <v>INFANTE</v>
       </c>
       <c r="E138" t="str">
-        <v>FACUNDO EDUARDO</v>
+        <v>EMA</v>
       </c>
       <c r="F138" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G138">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H138" t="str">
         <v>U14</v>
       </c>
       <c r="I138" t="str">
-        <v>CEC</v>
+        <v>UC</v>
       </c>
       <c r="J138">
-        <v>999.99</v>
+        <v>336.23</v>
       </c>
       <c r="K138">
-        <v>73</v>
+        <v>27</v>
       </c>
       <c r="L138">
-        <v>999.99</v>
+        <v>512.55</v>
       </c>
       <c r="M138">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="N138">
         <v>999.99</v>
       </c>
       <c r="O138">
-        <v>73</v>
+        <v>34</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="str">
-        <v>239611478</v>
+        <v>23954410K</v>
       </c>
       <c r="C139" t="str">
-        <v>OPAZO</v>
+        <v>MUYLLE</v>
       </c>
       <c r="D139" t="str">
-        <v>DIAZ</v>
+        <v>ALLIENDE</v>
       </c>
       <c r="E139" t="str">
-        <v>JACINTA</v>
+        <v>EMA</v>
       </c>
       <c r="F139" t="str">
         <v>F</v>
       </c>
       <c r="G139">
         <v>2012</v>
       </c>
       <c r="H139" t="str">
         <v>U14</v>
       </c>
       <c r="I139" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J139">
-        <v>193.15</v>
+        <v>999.99</v>
       </c>
       <c r="K139">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="L139">
-        <v>214.19</v>
+        <v>160.13</v>
       </c>
       <c r="M139">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="N139">
-        <v>279.71</v>
+        <v>245.64</v>
       </c>
       <c r="O139">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="str">
-        <v>244698476</v>
+        <v>243993334</v>
       </c>
       <c r="C140" t="str">
-        <v>OPITZ</v>
+        <v>OCAMPO</v>
       </c>
       <c r="D140" t="str">
-        <v>SEIDL</v>
+        <v>ZUMELZU</v>
       </c>
       <c r="E140" t="str">
-        <v>MAIKE</v>
+        <v>PEDRO PABLO</v>
       </c>
       <c r="F140" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G140">
         <v>2013</v>
       </c>
       <c r="H140" t="str">
         <v>U14</v>
       </c>
       <c r="I140" t="str">
-        <v>CAO</v>
+        <v>CSC</v>
       </c>
       <c r="J140">
         <v>999.99</v>
       </c>
       <c r="K140">
         <v>93</v>
       </c>
       <c r="L140">
         <v>999.99</v>
       </c>
       <c r="M140">
         <v>93</v>
       </c>
       <c r="N140">
         <v>999.99</v>
       </c>
       <c r="O140">
         <v>93</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="str">
-        <v>239561756</v>
+        <v>243621887</v>
       </c>
       <c r="C141" t="str">
-        <v>PASTENE</v>
+        <v>OLIVA</v>
       </c>
       <c r="D141" t="str">
-        <v>SOTO</v>
+        <v>MENDEZ</v>
       </c>
       <c r="E141" t="str">
-        <v>TEODORO</v>
+        <v>FACUNDO EDUARDO</v>
       </c>
       <c r="F141" t="str">
         <v>M</v>
       </c>
       <c r="G141">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H141" t="str">
         <v>U14</v>
       </c>
       <c r="I141" t="str">
-        <v>CORR</v>
+        <v>CEC</v>
       </c>
       <c r="J141">
-        <v>258.15</v>
+        <v>999.99</v>
       </c>
       <c r="K141">
-        <v>24</v>
+        <v>74</v>
       </c>
       <c r="L141">
-        <v>348.62</v>
+        <v>999.99</v>
       </c>
       <c r="M141">
-        <v>30</v>
+        <v>74</v>
       </c>
       <c r="N141">
-        <v>383.63</v>
+        <v>999.99</v>
       </c>
       <c r="O141">
-        <v>27</v>
+        <v>74</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="str">
-        <v>240809907</v>
+        <v>239611478</v>
       </c>
       <c r="C142" t="str">
-        <v>PAVEZ</v>
+        <v>OPAZO</v>
       </c>
       <c r="D142" t="str">
-        <v>DURAN</v>
+        <v>DIAZ</v>
       </c>
       <c r="E142" t="str">
-        <v>AUGUSTO</v>
+        <v>JACINTA</v>
       </c>
       <c r="F142" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G142">
         <v>2012</v>
       </c>
       <c r="H142" t="str">
         <v>U14</v>
       </c>
       <c r="I142" t="str">
-        <v>CEC</v>
+        <v>CLP</v>
       </c>
       <c r="J142">
-        <v>999.99</v>
+        <v>193.15</v>
       </c>
       <c r="K142">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="L142">
-        <v>999.99</v>
+        <v>214.19</v>
       </c>
       <c r="M142">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="N142">
-        <v>999.99</v>
+        <v>279.71</v>
       </c>
       <c r="O142">
-        <v>46</v>
+        <v>20</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="str">
-        <v>239811019</v>
+        <v>244698476</v>
       </c>
       <c r="C143" t="str">
-        <v>PEREZ</v>
+        <v>OPITZ</v>
       </c>
       <c r="D143" t="str">
-        <v>OLMOS</v>
+        <v>SEIDL</v>
       </c>
       <c r="E143" t="str">
-        <v>EMILIA</v>
+        <v>MAIKE</v>
       </c>
       <c r="F143" t="str">
         <v>F</v>
       </c>
       <c r="G143">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H143" t="str">
         <v>U14</v>
       </c>
       <c r="I143" t="str">
-        <v>LV</v>
+        <v>CAO</v>
       </c>
       <c r="J143">
-        <v>156.17</v>
+        <v>999.99</v>
       </c>
       <c r="K143">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="L143">
-        <v>166</v>
+        <v>999.99</v>
       </c>
       <c r="M143">
-        <v>12</v>
+        <v>92</v>
       </c>
       <c r="N143">
-        <v>220.78</v>
+        <v>999.99</v>
       </c>
       <c r="O143">
-        <v>13</v>
+        <v>92</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="str">
-        <v>240505428</v>
+        <v>239561756</v>
       </c>
       <c r="C144" t="str">
-        <v>PEREZ</v>
+        <v>PASTENE</v>
       </c>
       <c r="D144" t="str">
-        <v>CARDENAS</v>
+        <v>SOTO</v>
       </c>
       <c r="E144" t="str">
-        <v>NICOLAS</v>
+        <v>TEODORO</v>
       </c>
       <c r="F144" t="str">
         <v>M</v>
       </c>
       <c r="G144">
         <v>2012</v>
       </c>
       <c r="H144" t="str">
         <v>U14</v>
       </c>
       <c r="I144" t="str">
-        <v>PAT</v>
+        <v>CORR</v>
       </c>
       <c r="J144">
-        <v>163.31</v>
+        <v>258.15</v>
       </c>
       <c r="K144">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="L144">
-        <v>206.18</v>
+        <v>348.62</v>
       </c>
       <c r="M144">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="N144">
-        <v>151.39</v>
+        <v>383.63</v>
       </c>
       <c r="O144">
-        <v>9</v>
+        <v>27</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="str">
-        <v>24319749K</v>
+        <v>240809907</v>
       </c>
       <c r="C145" t="str">
-        <v>PEREZ</v>
+        <v>PAVEZ</v>
       </c>
       <c r="D145" t="str">
-        <v>MULLER</v>
+        <v>DURAN</v>
       </c>
       <c r="E145" t="str">
-        <v>FILIPA</v>
+        <v>AUGUSTO</v>
       </c>
       <c r="F145" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G145">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H145" t="str">
         <v>U14</v>
       </c>
       <c r="I145" t="str">
-        <v>CLP</v>
+        <v>CEC</v>
       </c>
       <c r="J145">
         <v>999.99</v>
       </c>
       <c r="K145">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="L145">
         <v>999.99</v>
       </c>
       <c r="M145">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="N145">
         <v>999.99</v>
       </c>
       <c r="O145">
-        <v>76</v>
+        <v>46</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="str">
-        <v>239723578</v>
+        <v>239811019</v>
       </c>
       <c r="C146" t="str">
-        <v>PINCHEIRA</v>
+        <v>PEREZ</v>
       </c>
       <c r="D146" t="str">
-        <v>BRAVO</v>
+        <v>OLMOS</v>
       </c>
       <c r="E146" t="str">
-        <v>GUSTAVO ALEJANDRO</v>
+        <v>EMILIA</v>
       </c>
       <c r="F146" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G146">
         <v>2012</v>
       </c>
       <c r="H146" t="str">
         <v>U14</v>
       </c>
       <c r="I146" t="str">
-        <v>CAR</v>
+        <v>LV</v>
       </c>
       <c r="J146">
-        <v>71.46</v>
+        <v>156.17</v>
       </c>
       <c r="K146">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="L146">
-        <v>133.46</v>
+        <v>166</v>
       </c>
       <c r="M146">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="N146">
-        <v>250.92</v>
+        <v>220.78</v>
       </c>
       <c r="O146">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="str">
-        <v>238697301</v>
+        <v>240505428</v>
       </c>
       <c r="C147" t="str">
-        <v>PINO</v>
+        <v>PEREZ</v>
       </c>
       <c r="D147" t="str">
-        <v>MUÑOZ</v>
+        <v>CARDENAS</v>
       </c>
       <c r="E147" t="str">
-        <v>ARIEL</v>
+        <v>NICOLAS</v>
       </c>
       <c r="F147" t="str">
         <v>M</v>
       </c>
       <c r="G147">
         <v>2012</v>
       </c>
       <c r="H147" t="str">
         <v>U14</v>
       </c>
       <c r="I147" t="str">
-        <v>POR</v>
+        <v>PAT</v>
       </c>
       <c r="J147">
-        <v>999.99</v>
+        <v>163.31</v>
       </c>
       <c r="K147">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="L147">
-        <v>999.99</v>
+        <v>206.18</v>
       </c>
       <c r="M147">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="N147">
-        <v>430.96</v>
+        <v>151.39</v>
       </c>
       <c r="O147">
-        <v>32</v>
+        <v>9</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="str">
-        <v>243555817</v>
+        <v>24319749K</v>
       </c>
       <c r="C148" t="str">
-        <v>PRADO</v>
+        <v>PEREZ</v>
       </c>
       <c r="D148" t="str">
-        <v>AUERSPERG</v>
+        <v>MULLER</v>
       </c>
       <c r="E148" t="str">
-        <v>MATHIAS</v>
+        <v>FILIPA</v>
       </c>
       <c r="F148" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G148">
         <v>2013</v>
       </c>
       <c r="H148" t="str">
         <v>U14</v>
       </c>
       <c r="I148" t="str">
-        <v>UC</v>
+        <v>CLP</v>
       </c>
       <c r="J148">
         <v>999.99</v>
       </c>
       <c r="K148">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="L148">
         <v>999.99</v>
       </c>
       <c r="M148">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="N148">
         <v>999.99</v>
       </c>
       <c r="O148">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="str">
-        <v>244342272</v>
+        <v>239723578</v>
       </c>
       <c r="C149" t="str">
-        <v>PRAT</v>
+        <v>PINCHEIRA</v>
       </c>
       <c r="D149" t="str">
-        <v>KOENEKAMP</v>
+        <v>BRAVO</v>
       </c>
       <c r="E149" t="str">
-        <v>GABRIELA</v>
+        <v>GUSTAVO ALEJANDRO</v>
       </c>
       <c r="F149" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G149">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H149" t="str">
         <v>U14</v>
       </c>
       <c r="I149" t="str">
-        <v>CAO</v>
+        <v>CAR</v>
       </c>
       <c r="J149">
-        <v>999.99</v>
+        <v>71.46</v>
       </c>
       <c r="K149">
-        <v>90</v>
+        <v>4</v>
       </c>
       <c r="L149">
-        <v>999.99</v>
+        <v>133.46</v>
       </c>
       <c r="M149">
-        <v>90</v>
+        <v>11</v>
       </c>
       <c r="N149">
-        <v>999.99</v>
+        <v>250.92</v>
       </c>
       <c r="O149">
-        <v>90</v>
+        <v>17</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="str">
-        <v>24361774K</v>
+        <v>238697301</v>
       </c>
       <c r="C150" t="str">
-        <v>PRIETO</v>
+        <v>PINO</v>
       </c>
       <c r="D150" t="str">
-        <v>CRUZ</v>
+        <v>MUÑOZ</v>
       </c>
       <c r="E150" t="str">
-        <v>LUCÍA</v>
+        <v>ARIEL</v>
       </c>
       <c r="F150" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G150">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H150" t="str">
         <v>U14</v>
       </c>
       <c r="I150" t="str">
-        <v>CLP</v>
+        <v>POR</v>
       </c>
       <c r="J150">
         <v>999.99</v>
       </c>
       <c r="K150">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="L150">
         <v>999.99</v>
       </c>
       <c r="M150">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="N150">
-        <v>999.99</v>
+        <v>430.96</v>
       </c>
       <c r="O150">
-        <v>81</v>
+        <v>32</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="str">
-        <v>257771806</v>
+        <v>243555817</v>
       </c>
       <c r="C151" t="str">
-        <v>PUENTE</v>
+        <v>PRADO</v>
       </c>
       <c r="D151" t="str">
-        <v>YANCOVIC</v>
+        <v>AUERSPERG</v>
       </c>
       <c r="E151" t="str">
-        <v>LAURA</v>
+        <v>MATHIAS</v>
       </c>
       <c r="F151" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G151">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H151" t="str">
         <v>U14</v>
       </c>
       <c r="I151" t="str">
-        <v>ART</v>
+        <v>UC</v>
       </c>
       <c r="J151">
-        <v>50</v>
+        <v>999.99</v>
       </c>
       <c r="K151">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="L151">
-        <v>91.22</v>
+        <v>999.99</v>
       </c>
       <c r="M151">
-        <v>3</v>
+        <v>73</v>
       </c>
       <c r="N151">
-        <v>124.62</v>
+        <v>999.99</v>
       </c>
       <c r="O151">
-        <v>4</v>
+        <v>73</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="str">
-        <v>240114283</v>
+        <v>244342272</v>
       </c>
       <c r="C152" t="str">
-        <v>PUIG</v>
+        <v>PRAT</v>
       </c>
       <c r="D152" t="str">
-        <v>GUTIERREZ</v>
+        <v>KOENEKAMP</v>
       </c>
       <c r="E152" t="str">
-        <v>BLANCA ANSELMA</v>
+        <v>GABRIELA</v>
       </c>
       <c r="F152" t="str">
         <v>F</v>
       </c>
       <c r="G152">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H152" t="str">
         <v>U14</v>
       </c>
       <c r="I152" t="str">
-        <v>CAR</v>
+        <v>CAO</v>
       </c>
       <c r="J152">
-        <v>101.22</v>
+        <v>999.99</v>
       </c>
       <c r="K152">
-        <v>8</v>
+        <v>89</v>
       </c>
       <c r="L152">
-        <v>137.28</v>
+        <v>999.99</v>
       </c>
       <c r="M152">
-        <v>7</v>
+        <v>89</v>
       </c>
       <c r="N152">
-        <v>256.55</v>
+        <v>999.99</v>
       </c>
       <c r="O152">
-        <v>17</v>
+        <v>89</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="str">
-        <v>241121836</v>
+        <v>24361774K</v>
       </c>
       <c r="C153" t="str">
-        <v>QUEVEDO</v>
+        <v>PRIETO</v>
       </c>
       <c r="D153" t="str">
-        <v>MONTAÑO</v>
+        <v>CRUZ</v>
       </c>
       <c r="E153" t="str">
-        <v>JAVIERA</v>
+        <v>LUCÍA</v>
       </c>
       <c r="F153" t="str">
         <v>F</v>
       </c>
       <c r="G153">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H153" t="str">
         <v>U14</v>
       </c>
       <c r="I153" t="str">
-        <v>LV</v>
+        <v>CLP</v>
       </c>
       <c r="J153">
         <v>999.99</v>
       </c>
       <c r="K153">
-        <v>101</v>
+        <v>80</v>
       </c>
       <c r="L153">
         <v>999.99</v>
       </c>
       <c r="M153">
-        <v>101</v>
+        <v>80</v>
       </c>
       <c r="N153">
         <v>999.99</v>
       </c>
       <c r="O153">
-        <v>101</v>
+        <v>80</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="str">
-        <v>23952110K</v>
+        <v>257771806</v>
       </c>
       <c r="C154" t="str">
-        <v>RAMMSY</v>
+        <v>PUENTE</v>
       </c>
       <c r="D154" t="str">
-        <v>CHAURA</v>
+        <v>YANCOVIC</v>
       </c>
       <c r="E154" t="str">
-        <v>EVAN</v>
+        <v>LAURA</v>
       </c>
       <c r="F154" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G154">
         <v>2012</v>
       </c>
       <c r="H154" t="str">
         <v>U14</v>
       </c>
       <c r="I154" t="str">
-        <v>CAPA</v>
+        <v>ART</v>
       </c>
       <c r="J154">
-        <v>999.99</v>
+        <v>50</v>
       </c>
       <c r="K154">
-        <v>47</v>
+        <v>1</v>
       </c>
       <c r="L154">
-        <v>999.99</v>
+        <v>91.22</v>
       </c>
       <c r="M154">
-        <v>47</v>
+        <v>3</v>
       </c>
       <c r="N154">
-        <v>999.99</v>
+        <v>124.62</v>
       </c>
       <c r="O154">
-        <v>47</v>
+        <v>4</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="str">
-        <v>240995360</v>
+        <v>240114283</v>
       </c>
       <c r="C155" t="str">
-        <v>REINIKE</v>
+        <v>PUIG</v>
       </c>
       <c r="D155" t="str">
-        <v>DURAN</v>
+        <v>GUTIERREZ</v>
       </c>
       <c r="E155" t="str">
-        <v>DOMINGA</v>
+        <v>BLANCA ANSELMA</v>
       </c>
       <c r="F155" t="str">
         <v>F</v>
       </c>
       <c r="G155">
         <v>2012</v>
       </c>
       <c r="H155" t="str">
         <v>U14</v>
       </c>
       <c r="I155" t="str">
-        <v>LV</v>
+        <v>CAR</v>
       </c>
       <c r="J155">
-        <v>999.99</v>
+        <v>101.22</v>
       </c>
       <c r="K155">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="L155">
-        <v>999.99</v>
+        <v>137.28</v>
       </c>
       <c r="M155">
-        <v>45</v>
+        <v>7</v>
       </c>
       <c r="N155">
-        <v>999.99</v>
+        <v>256.55</v>
       </c>
       <c r="O155">
-        <v>45</v>
+        <v>17</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="str">
-        <v>242885414</v>
+        <v>241121836</v>
       </c>
       <c r="C156" t="str">
-        <v>RIVERA</v>
+        <v>QUEVEDO</v>
       </c>
       <c r="D156" t="str">
-        <v>DEL CAMPO</v>
+        <v>MONTAÑO</v>
       </c>
       <c r="E156" t="str">
-        <v>MATILDE</v>
+        <v>JAVIERA</v>
       </c>
       <c r="F156" t="str">
         <v>F</v>
       </c>
       <c r="G156">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H156" t="str">
         <v>U14</v>
       </c>
       <c r="I156" t="str">
-        <v>ART</v>
+        <v>LV</v>
       </c>
       <c r="J156">
         <v>999.99</v>
       </c>
       <c r="K156">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="L156">
         <v>999.99</v>
       </c>
       <c r="M156">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="N156">
         <v>999.99</v>
       </c>
       <c r="O156">
-        <v>71</v>
+        <v>100</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="str">
-        <v>242549562</v>
+        <v>23952110K</v>
       </c>
       <c r="C157" t="str">
-        <v>ROBLES</v>
+        <v>RAMMSY</v>
       </c>
       <c r="D157" t="str">
-        <v>URIBE</v>
+        <v>CHAURA</v>
       </c>
       <c r="E157" t="str">
-        <v>VICENTE</v>
+        <v>EVAN</v>
       </c>
       <c r="F157" t="str">
         <v>M</v>
       </c>
       <c r="G157">
         <v>2012</v>
       </c>
       <c r="H157" t="str">
         <v>U14</v>
       </c>
       <c r="I157" t="str">
-        <v>CAN</v>
+        <v>CAPA</v>
       </c>
       <c r="J157">
         <v>999.99</v>
       </c>
       <c r="K157">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="L157">
-        <v>414.26</v>
+        <v>999.99</v>
       </c>
       <c r="M157">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="N157">
-        <v>363.94</v>
+        <v>999.99</v>
       </c>
       <c r="O157">
-        <v>25</v>
+        <v>47</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="str">
-        <v>239864716</v>
+        <v>240995360</v>
       </c>
       <c r="C158" t="str">
-        <v>RODRIGUEZ</v>
+        <v>REINIKE</v>
       </c>
       <c r="D158" t="str">
-        <v>CASTRO</v>
+        <v>DURAN</v>
       </c>
       <c r="E158" t="str">
-        <v>PEDRO</v>
+        <v>DOMINGA</v>
       </c>
       <c r="F158" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G158">
         <v>2012</v>
       </c>
       <c r="H158" t="str">
         <v>U14</v>
       </c>
       <c r="I158" t="str">
-        <v>CAO</v>
+        <v>LV</v>
       </c>
       <c r="J158">
-        <v>195.25</v>
+        <v>999.99</v>
       </c>
       <c r="K158">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="L158">
-        <v>179.99</v>
+        <v>999.99</v>
       </c>
       <c r="M158">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="N158">
-        <v>171.88</v>
+        <v>999.99</v>
       </c>
       <c r="O158">
-        <v>11</v>
+        <v>45</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="str">
-        <v>238390419</v>
+        <v>242885414</v>
       </c>
       <c r="C159" t="str">
-        <v>ROJAS</v>
+        <v>RIVERA</v>
       </c>
       <c r="D159" t="str">
-        <v>FARIAS</v>
+        <v>DEL CAMPO</v>
       </c>
       <c r="E159" t="str">
-        <v>MAGDALENA</v>
+        <v>MATILDE</v>
       </c>
       <c r="F159" t="str">
         <v>F</v>
       </c>
       <c r="G159">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H159" t="str">
         <v>U14</v>
       </c>
       <c r="I159" t="str">
-        <v>CVN</v>
+        <v>ART</v>
       </c>
       <c r="J159">
-        <v>177.17</v>
+        <v>999.99</v>
       </c>
       <c r="K159">
-        <v>16</v>
+        <v>71</v>
       </c>
       <c r="L159">
-        <v>179.86</v>
+        <v>999.99</v>
       </c>
       <c r="M159">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="N159">
-        <v>205.6</v>
+        <v>999.99</v>
       </c>
       <c r="O159">
-        <v>11</v>
+        <v>71</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="str">
-        <v>241513610</v>
+        <v>242549562</v>
       </c>
       <c r="C160" t="str">
-        <v>ROJAS</v>
+        <v>ROBLES</v>
       </c>
       <c r="D160" t="str">
-        <v>GONZÁLEZ</v>
+        <v>URIBE</v>
       </c>
       <c r="E160" t="str">
-        <v>OLIVIA</v>
+        <v>VICENTE</v>
       </c>
       <c r="F160" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G160">
         <v>2012</v>
       </c>
       <c r="H160" t="str">
         <v>U14</v>
       </c>
       <c r="I160" t="str">
-        <v>ART</v>
+        <v>CAN</v>
       </c>
       <c r="J160">
         <v>999.99</v>
       </c>
       <c r="K160">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="L160">
-        <v>999.99</v>
+        <v>414.26</v>
       </c>
       <c r="M160">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="N160">
-        <v>999.99</v>
+        <v>363.94</v>
       </c>
       <c r="O160">
-        <v>46</v>
+        <v>25</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="str">
-        <v>241761185</v>
+        <v>239864716</v>
       </c>
       <c r="C161" t="str">
-        <v>ROJAS</v>
+        <v>RODRIGUEZ</v>
       </c>
       <c r="D161" t="str">
-        <v>BUSTOS</v>
+        <v>CASTRO</v>
       </c>
       <c r="E161" t="str">
-        <v>ALEXANDER</v>
+        <v>PEDRO</v>
       </c>
       <c r="F161" t="str">
         <v>M</v>
       </c>
       <c r="G161">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H161" t="str">
         <v>U14</v>
       </c>
       <c r="I161" t="str">
-        <v>UC</v>
+        <v>CAO</v>
       </c>
       <c r="J161">
-        <v>999.99</v>
+        <v>195.25</v>
       </c>
       <c r="K161">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="L161">
-        <v>999.99</v>
+        <v>179.99</v>
       </c>
       <c r="M161">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="N161">
-        <v>999.99</v>
+        <v>171.88</v>
       </c>
       <c r="O161">
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="str">
-        <v>240776367</v>
+        <v>238390419</v>
       </c>
       <c r="C162" t="str">
-        <v>ROSENDE</v>
+        <v>ROJAS</v>
       </c>
       <c r="D162" t="str">
-        <v>ZEGERS</v>
+        <v>FARIAS</v>
       </c>
       <c r="E162" t="str">
-        <v>ELOISA</v>
+        <v>MAGDALENA</v>
       </c>
       <c r="F162" t="str">
         <v>F</v>
       </c>
       <c r="G162">
         <v>2012</v>
       </c>
       <c r="H162" t="str">
         <v>U14</v>
       </c>
       <c r="I162" t="str">
-        <v>LV</v>
+        <v>CVN</v>
       </c>
       <c r="J162">
-        <v>201.17</v>
+        <v>177.17</v>
       </c>
       <c r="K162">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="L162">
-        <v>221.43</v>
+        <v>179.86</v>
       </c>
       <c r="M162">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="N162">
-        <v>300.75</v>
+        <v>205.6</v>
       </c>
       <c r="O162">
-        <v>22</v>
+        <v>11</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="str">
-        <v>241446131</v>
+        <v>241513610</v>
       </c>
       <c r="C163" t="str">
-        <v>SÁNCHEZ</v>
+        <v>ROJAS</v>
       </c>
       <c r="D163" t="str">
-        <v>GÓMEZ</v>
+        <v>GONZÁLEZ</v>
       </c>
       <c r="E163" t="str">
-        <v>SIMONA</v>
+        <v>OLIVIA</v>
       </c>
       <c r="F163" t="str">
         <v>F</v>
       </c>
       <c r="G163">
         <v>2012</v>
       </c>
       <c r="H163" t="str">
         <v>U14</v>
       </c>
       <c r="I163" t="str">
-        <v>POR</v>
+        <v>ART</v>
       </c>
       <c r="J163">
         <v>999.99</v>
       </c>
       <c r="K163">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L163">
         <v>999.99</v>
       </c>
       <c r="M163">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="N163">
         <v>999.99</v>
       </c>
       <c r="O163">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="str">
-        <v>243994829</v>
+        <v>241761185</v>
       </c>
       <c r="C164" t="str">
-        <v>SANCHEZ</v>
+        <v>ROJAS</v>
       </c>
       <c r="D164" t="str">
-        <v>HOCHSCHILD</v>
+        <v>BUSTOS</v>
       </c>
       <c r="E164" t="str">
-        <v>JOSEFA</v>
+        <v>ALEXANDER</v>
       </c>
       <c r="F164" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G164">
         <v>2013</v>
       </c>
       <c r="H164" t="str">
         <v>U14</v>
       </c>
       <c r="I164" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J164">
         <v>999.99</v>
       </c>
       <c r="K164">
-        <v>86</v>
+        <v>55</v>
       </c>
       <c r="L164">
         <v>999.99</v>
       </c>
       <c r="M164">
-        <v>86</v>
+        <v>55</v>
       </c>
       <c r="N164">
         <v>999.99</v>
       </c>
       <c r="O164">
-        <v>86</v>
+        <v>55</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="str">
-        <v>238625661</v>
+        <v>240776367</v>
       </c>
       <c r="C165" t="str">
-        <v>SECALL</v>
+        <v>ROSENDE</v>
       </c>
       <c r="D165" t="str">
-        <v>MOREL</v>
+        <v>ZEGERS</v>
       </c>
       <c r="E165" t="str">
-        <v>ISIDRO</v>
+        <v>ELOISA</v>
       </c>
       <c r="F165" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G165">
         <v>2012</v>
       </c>
       <c r="H165" t="str">
         <v>U14</v>
       </c>
       <c r="I165" t="str">
-        <v>CVN</v>
+        <v>LV</v>
       </c>
       <c r="J165">
-        <v>200.9</v>
+        <v>201.17</v>
       </c>
       <c r="K165">
         <v>19</v>
       </c>
       <c r="L165">
-        <v>148.03</v>
+        <v>221.43</v>
       </c>
       <c r="M165">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="N165">
-        <v>182.28</v>
+        <v>300.75</v>
       </c>
       <c r="O165">
-        <v>12</v>
+        <v>22</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="str">
-        <v>239221904</v>
+        <v>241446131</v>
       </c>
       <c r="C166" t="str">
-        <v>SEITUN</v>
+        <v>SÁNCHEZ</v>
       </c>
       <c r="D166" t="str">
-        <v>FUENTES</v>
+        <v>GÓMEZ</v>
       </c>
       <c r="E166" t="str">
-        <v>NABIH ALONSO</v>
+        <v>SIMONA</v>
       </c>
       <c r="F166" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G166">
         <v>2012</v>
       </c>
       <c r="H166" t="str">
         <v>U14</v>
       </c>
       <c r="I166" t="str">
-        <v>LV</v>
+        <v>POR</v>
       </c>
       <c r="J166">
-        <v>103.82</v>
+        <v>999.99</v>
       </c>
       <c r="K166">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="L166">
-        <v>188.02</v>
+        <v>999.99</v>
       </c>
       <c r="M166">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="N166">
-        <v>423.1</v>
+        <v>999.99</v>
       </c>
       <c r="O166">
-        <v>30</v>
+        <v>47</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="str">
-        <v>243854660</v>
+        <v>243994829</v>
       </c>
       <c r="C167" t="str">
-        <v>SERANI</v>
+        <v>SANCHEZ</v>
       </c>
       <c r="D167" t="str">
-        <v>LESSER</v>
+        <v>HOCHSCHILD</v>
       </c>
       <c r="E167" t="str">
-        <v>LILY</v>
+        <v>JOSEFA</v>
       </c>
       <c r="F167" t="str">
         <v>F</v>
       </c>
       <c r="G167">
         <v>2013</v>
       </c>
       <c r="H167" t="str">
         <v>U14</v>
       </c>
       <c r="I167" t="str">
         <v>CLP</v>
       </c>
       <c r="J167">
         <v>999.99</v>
       </c>
       <c r="K167">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L167">
         <v>999.99</v>
       </c>
       <c r="M167">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="N167">
         <v>999.99</v>
       </c>
       <c r="O167">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="str">
-        <v>174567890</v>
+        <v>238625661</v>
       </c>
       <c r="C168" t="str">
-        <v>Silva</v>
+        <v>SECALL</v>
       </c>
       <c r="D168" t="str">
-        <v>Rojas</v>
+        <v>MOREL</v>
       </c>
       <c r="E168" t="str">
-        <v>Matías Ignacio</v>
+        <v>ISIDRO</v>
       </c>
       <c r="F168" t="str">
         <v>M</v>
       </c>
       <c r="G168">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H168" t="str">
         <v>U14</v>
       </c>
       <c r="I168" t="str">
-        <v>UC</v>
+        <v>CVN</v>
       </c>
       <c r="J168">
-        <v>999.99</v>
+        <v>200.9</v>
       </c>
       <c r="K168">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="L168">
-        <v>999.99</v>
+        <v>148.03</v>
       </c>
       <c r="M168">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="N168">
-        <v>999.99</v>
+        <v>182.28</v>
       </c>
       <c r="O168">
-        <v>35</v>
+        <v>12</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="str">
-        <v>240385538</v>
+        <v>239221904</v>
       </c>
       <c r="C169" t="str">
-        <v>SILVA</v>
+        <v>SEITUN</v>
       </c>
       <c r="D169" t="str">
-        <v>OSSIPOVICH</v>
+        <v>FUENTES</v>
       </c>
       <c r="E169" t="str">
-        <v>CLEMENTE</v>
+        <v>NABIH ALONSO</v>
       </c>
       <c r="F169" t="str">
         <v>M</v>
       </c>
       <c r="G169">
         <v>2012</v>
       </c>
       <c r="H169" t="str">
         <v>U14</v>
       </c>
       <c r="I169" t="str">
-        <v>CVN</v>
+        <v>LV</v>
       </c>
       <c r="J169">
-        <v>78.03</v>
+        <v>103.82</v>
       </c>
       <c r="K169">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L169">
-        <v>80.66</v>
+        <v>188.02</v>
       </c>
       <c r="M169">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="N169">
-        <v>85</v>
+        <v>423.1</v>
       </c>
       <c r="O169">
-        <v>1</v>
+        <v>30</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="str">
-        <v>241684717</v>
+        <v>243854660</v>
       </c>
       <c r="C170" t="str">
-        <v>SOLAR</v>
+        <v>SERANI</v>
       </c>
       <c r="D170" t="str">
-        <v>TURRILLAS</v>
+        <v>LESSER</v>
       </c>
       <c r="E170" t="str">
-        <v>SOFÍA</v>
+        <v>LILY</v>
       </c>
       <c r="F170" t="str">
         <v>F</v>
       </c>
       <c r="G170">
         <v>2013</v>
       </c>
       <c r="H170" t="str">
         <v>U14</v>
       </c>
       <c r="I170" t="str">
-        <v>CVN</v>
+        <v>CLP</v>
       </c>
       <c r="J170">
         <v>999.99</v>
       </c>
       <c r="K170">
-        <v>55</v>
+        <v>82</v>
       </c>
       <c r="L170">
         <v>999.99</v>
       </c>
       <c r="M170">
-        <v>55</v>
+        <v>82</v>
       </c>
       <c r="N170">
         <v>999.99</v>
       </c>
       <c r="O170">
-        <v>55</v>
+        <v>82</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="str">
-        <v>240482290</v>
+        <v>174567890</v>
       </c>
       <c r="C171" t="str">
-        <v>STAGNO</v>
+        <v>Silva</v>
       </c>
       <c r="D171" t="str">
-        <v>SANDOVAL</v>
+        <v>Rojas</v>
       </c>
       <c r="E171" t="str">
-        <v>FIORELLA</v>
+        <v>Matías Ignacio</v>
       </c>
       <c r="F171" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G171">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H171" t="str">
         <v>U14</v>
       </c>
       <c r="I171" t="str">
-        <v>CEC</v>
+        <v>UC</v>
       </c>
       <c r="J171">
         <v>999.99</v>
       </c>
       <c r="K171">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="L171">
         <v>999.99</v>
       </c>
       <c r="M171">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="N171">
         <v>999.99</v>
       </c>
       <c r="O171">
-        <v>48</v>
+        <v>35</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="str">
-        <v>240583348</v>
+        <v>240385538</v>
       </c>
       <c r="C172" t="str">
-        <v>STENGEL</v>
+        <v>SILVA</v>
       </c>
       <c r="D172" t="str">
-        <v>MORRIS</v>
+        <v>OSSIPOVICH</v>
       </c>
       <c r="E172" t="str">
-        <v>IAN</v>
+        <v>CLEMENTE</v>
       </c>
       <c r="F172" t="str">
         <v>M</v>
       </c>
       <c r="G172">
         <v>2012</v>
       </c>
       <c r="H172" t="str">
         <v>U14</v>
       </c>
       <c r="I172" t="str">
-        <v>CAN</v>
+        <v>CVN</v>
       </c>
       <c r="J172">
-        <v>999.99</v>
+        <v>78.03</v>
       </c>
       <c r="K172">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="L172">
-        <v>999.99</v>
+        <v>80.66</v>
       </c>
       <c r="M172">
-        <v>91</v>
+        <v>3</v>
       </c>
       <c r="N172">
-        <v>999.99</v>
+        <v>85</v>
       </c>
       <c r="O172">
-        <v>91</v>
+        <v>1</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="str">
-        <v>242731921</v>
+        <v>241684717</v>
       </c>
       <c r="C173" t="str">
-        <v>SUTTER</v>
+        <v>SOLAR</v>
       </c>
       <c r="D173" t="str">
-        <v>MARQUEZ</v>
+        <v>TURRILLAS</v>
       </c>
       <c r="E173" t="str">
-        <v>AMELIA FLORENCIA</v>
+        <v>SOFÍA</v>
       </c>
       <c r="F173" t="str">
         <v>F</v>
       </c>
       <c r="G173">
         <v>2013</v>
       </c>
       <c r="H173" t="str">
         <v>U14</v>
       </c>
       <c r="I173" t="str">
-        <v>CORR</v>
+        <v>CVN</v>
       </c>
       <c r="J173">
         <v>999.99</v>
       </c>
       <c r="K173">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="L173">
         <v>999.99</v>
       </c>
       <c r="M173">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="N173">
         <v>999.99</v>
       </c>
       <c r="O173">
-        <v>70</v>
+        <v>55</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="str">
-        <v>241608506</v>
+        <v>240482290</v>
       </c>
       <c r="C174" t="str">
-        <v>SWETT</v>
+        <v>STAGNO</v>
       </c>
       <c r="D174" t="str">
-        <v>LAGO</v>
+        <v>SANDOVAL</v>
       </c>
       <c r="E174" t="str">
-        <v>CRISTIAN</v>
+        <v>FIORELLA</v>
       </c>
       <c r="F174" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G174">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H174" t="str">
         <v>U14</v>
       </c>
       <c r="I174" t="str">
-        <v>CAO</v>
+        <v>CEC</v>
       </c>
       <c r="J174">
         <v>999.99</v>
       </c>
       <c r="K174">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="L174">
         <v>999.99</v>
       </c>
       <c r="M174">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="N174">
         <v>999.99</v>
       </c>
       <c r="O174">
-        <v>53</v>
+        <v>48</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="str">
-        <v>241608786</v>
+        <v>240583348</v>
       </c>
       <c r="C175" t="str">
-        <v>SWETT</v>
+        <v>STENGEL</v>
       </c>
       <c r="D175" t="str">
-        <v>LAGO</v>
+        <v>MORRIS</v>
       </c>
       <c r="E175" t="str">
-        <v>TRINIDAD</v>
+        <v>IAN</v>
       </c>
       <c r="F175" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G175">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H175" t="str">
         <v>U14</v>
       </c>
       <c r="I175" t="str">
-        <v>CAO</v>
+        <v>CSC</v>
       </c>
       <c r="J175">
         <v>999.99</v>
       </c>
       <c r="K175">
-        <v>54</v>
+        <v>92</v>
       </c>
       <c r="L175">
         <v>999.99</v>
       </c>
       <c r="M175">
-        <v>54</v>
+        <v>92</v>
       </c>
       <c r="N175">
         <v>999.99</v>
       </c>
       <c r="O175">
-        <v>54</v>
+        <v>92</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="str">
-        <v>23866926K</v>
+        <v>A03834997</v>
       </c>
       <c r="C176" t="str">
-        <v>TAPIA</v>
+        <v>STRAZIK</v>
       </c>
       <c r="D176" t="str">
-        <v>MEDINA</v>
+        <v/>
       </c>
       <c r="E176" t="str">
-        <v>HUGO JOSÉ</v>
+        <v>Jack</v>
       </c>
       <c r="F176" t="str">
         <v>M</v>
       </c>
       <c r="G176">
         <v>2012</v>
       </c>
       <c r="H176" t="str">
         <v>U14</v>
       </c>
       <c r="I176" t="str">
-        <v>CAN</v>
+        <v>CORR</v>
       </c>
       <c r="J176">
         <v>999.99</v>
       </c>
       <c r="K176">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="L176">
         <v>999.99</v>
       </c>
       <c r="M176">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="N176">
         <v>999.99</v>
       </c>
       <c r="O176">
-        <v>89</v>
+        <v>96</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="str">
-        <v>244637272</v>
+        <v>242731921</v>
       </c>
       <c r="C177" t="str">
-        <v>TAPIA</v>
+        <v>SUTTER</v>
       </c>
       <c r="D177" t="str">
-        <v>MARDONES</v>
+        <v>MARQUEZ</v>
       </c>
       <c r="E177" t="str">
-        <v>CRISTOBAL ENRIQUE</v>
+        <v>AMELIA FLORENCIA</v>
       </c>
       <c r="F177" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G177">
         <v>2013</v>
       </c>
       <c r="H177" t="str">
         <v>U14</v>
       </c>
       <c r="I177" t="str">
-        <v>CAN</v>
+        <v>CORR</v>
       </c>
       <c r="J177">
         <v>999.99</v>
       </c>
       <c r="K177">
-        <v>93</v>
+        <v>70</v>
       </c>
       <c r="L177">
         <v>999.99</v>
       </c>
       <c r="M177">
-        <v>93</v>
+        <v>70</v>
       </c>
       <c r="N177">
         <v>999.99</v>
       </c>
       <c r="O177">
-        <v>93</v>
+        <v>70</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="str">
-        <v>239350453</v>
+        <v>241608506</v>
       </c>
       <c r="C178" t="str">
-        <v>TORRES</v>
+        <v>SWETT</v>
       </c>
       <c r="D178" t="str">
-        <v>RETTI</v>
+        <v>LAGO</v>
       </c>
       <c r="E178" t="str">
-        <v>DOMINGO</v>
+        <v>CRISTIAN</v>
       </c>
       <c r="F178" t="str">
         <v>M</v>
       </c>
       <c r="G178">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H178" t="str">
         <v>U14</v>
       </c>
       <c r="I178" t="str">
-        <v>CAN</v>
+        <v>CAO</v>
       </c>
       <c r="J178">
-        <v>189.54</v>
+        <v>999.99</v>
       </c>
       <c r="K178">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="L178">
-        <v>126.9</v>
+        <v>999.99</v>
       </c>
       <c r="M178">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="N178">
-        <v>117.78</v>
+        <v>999.99</v>
       </c>
       <c r="O178">
-        <v>5</v>
+        <v>53</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="str">
-        <v>244073166</v>
+        <v>241608786</v>
       </c>
       <c r="C179" t="str">
-        <v>TORRES</v>
+        <v>SWETT</v>
       </c>
       <c r="D179" t="str">
-        <v>RETI</v>
+        <v>LAGO</v>
       </c>
       <c r="E179" t="str">
-        <v>MATILDA AMALIA</v>
+        <v>TRINIDAD</v>
       </c>
       <c r="F179" t="str">
         <v>F</v>
       </c>
       <c r="G179">
         <v>2013</v>
       </c>
       <c r="H179" t="str">
         <v>U14</v>
       </c>
       <c r="I179" t="str">
-        <v>CAN</v>
+        <v>CAO</v>
       </c>
       <c r="J179">
         <v>999.99</v>
       </c>
       <c r="K179">
-        <v>89</v>
+        <v>54</v>
       </c>
       <c r="L179">
         <v>999.99</v>
       </c>
       <c r="M179">
-        <v>89</v>
+        <v>54</v>
       </c>
       <c r="N179">
         <v>999.99</v>
       </c>
       <c r="O179">
-        <v>89</v>
+        <v>54</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="str">
-        <v>242574125</v>
+        <v>23866926K</v>
       </c>
       <c r="C180" t="str">
-        <v>TORRETTI</v>
+        <v>TAPIA</v>
       </c>
       <c r="D180" t="str">
-        <v>ZAIDAN</v>
+        <v>MEDINA</v>
       </c>
       <c r="E180" t="str">
-        <v>ANTONIO</v>
+        <v>HUGO JOSÉ</v>
       </c>
       <c r="F180" t="str">
         <v>M</v>
       </c>
       <c r="G180">
         <v>2012</v>
       </c>
       <c r="H180" t="str">
         <v>U14</v>
       </c>
       <c r="I180" t="str">
-        <v>CAN</v>
+        <v>CSC</v>
       </c>
       <c r="J180">
-        <v>363.59</v>
+        <v>999.99</v>
       </c>
       <c r="K180">
-        <v>27</v>
+        <v>90</v>
       </c>
       <c r="L180">
-        <v>281.34</v>
+        <v>999.99</v>
       </c>
       <c r="M180">
-        <v>26</v>
+        <v>90</v>
       </c>
       <c r="N180">
-        <v>427.48</v>
+        <v>999.99</v>
       </c>
       <c r="O180">
-        <v>31</v>
+        <v>90</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="str">
-        <v>239758096</v>
+        <v>244637272</v>
       </c>
       <c r="C181" t="str">
-        <v>TUÑON</v>
+        <v>TAPIA</v>
       </c>
       <c r="D181" t="str">
-        <v>SOTO</v>
+        <v>MARDONES</v>
       </c>
       <c r="E181" t="str">
-        <v>CRESCENTE</v>
+        <v>CRISTOBAL ENRIQUE</v>
       </c>
       <c r="F181" t="str">
         <v>M</v>
       </c>
       <c r="G181">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H181" t="str">
         <v>U14</v>
       </c>
       <c r="I181" t="str">
-        <v>UC</v>
+        <v>CSC</v>
       </c>
       <c r="J181">
-        <v>519.71</v>
+        <v>999.99</v>
       </c>
       <c r="K181">
-        <v>30</v>
+        <v>94</v>
       </c>
       <c r="L181">
         <v>999.99</v>
       </c>
       <c r="M181">
-        <v>38</v>
+        <v>94</v>
       </c>
       <c r="N181">
         <v>999.99</v>
       </c>
       <c r="O181">
-        <v>38</v>
+        <v>94</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="str">
-        <v>241893359</v>
+        <v>239350453</v>
       </c>
       <c r="C182" t="str">
-        <v>UNDURRAGA</v>
+        <v>TORRES</v>
       </c>
       <c r="D182" t="str">
-        <v>URIBE</v>
+        <v>RETTI</v>
       </c>
       <c r="E182" t="str">
-        <v>JUAN</v>
+        <v>DOMINGO</v>
       </c>
       <c r="F182" t="str">
         <v>M</v>
       </c>
       <c r="G182">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H182" t="str">
         <v>U14</v>
       </c>
       <c r="I182" t="str">
-        <v>CLP</v>
+        <v>CAN</v>
       </c>
       <c r="J182">
-        <v>999.99</v>
+        <v>189.54</v>
       </c>
       <c r="K182">
-        <v>56</v>
+        <v>17</v>
       </c>
       <c r="L182">
-        <v>999.99</v>
+        <v>126.9</v>
       </c>
       <c r="M182">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="N182">
-        <v>999.99</v>
+        <v>117.78</v>
       </c>
       <c r="O182">
-        <v>56</v>
+        <v>5</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="str">
-        <v>239502563</v>
+        <v>244073166</v>
       </c>
       <c r="C183" t="str">
-        <v>URQUIETA</v>
+        <v>TORRES</v>
       </c>
       <c r="D183" t="str">
-        <v>AGUIRRE</v>
+        <v>RETI</v>
       </c>
       <c r="E183" t="str">
-        <v>ZOE</v>
+        <v>MATILDA AMALIA</v>
       </c>
       <c r="F183" t="str">
         <v>F</v>
       </c>
       <c r="G183">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H183" t="str">
         <v>U14</v>
       </c>
       <c r="I183" t="str">
-        <v>POR</v>
+        <v>CAN</v>
       </c>
       <c r="J183">
         <v>999.99</v>
       </c>
       <c r="K183">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="L183">
         <v>999.99</v>
       </c>
       <c r="M183">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="N183">
         <v>999.99</v>
       </c>
       <c r="O183">
-        <v>49</v>
+        <v>88</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="str">
-        <v>240752840</v>
+        <v>242574125</v>
       </c>
       <c r="C184" t="str">
-        <v>URZUA</v>
+        <v>TORRETTI</v>
       </c>
       <c r="D184" t="str">
-        <v>JUSTINIANO</v>
+        <v>ZAIDAN</v>
       </c>
       <c r="E184" t="str">
-        <v>JOSEFA</v>
+        <v>ANTONIO</v>
       </c>
       <c r="F184" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G184">
         <v>2012</v>
       </c>
       <c r="H184" t="str">
         <v>U14</v>
       </c>
       <c r="I184" t="str">
-        <v>CLP</v>
+        <v>CAN</v>
       </c>
       <c r="J184">
-        <v>999.99</v>
+        <v>363.59</v>
       </c>
       <c r="K184">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="L184">
-        <v>999.99</v>
+        <v>281.34</v>
       </c>
       <c r="M184">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="N184">
-        <v>999.99</v>
+        <v>427.48</v>
       </c>
       <c r="O184">
-        <v>50</v>
+        <v>31</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="str">
-        <v>239697003</v>
+        <v>239758096</v>
       </c>
       <c r="C185" t="str">
-        <v>VALDES</v>
+        <v>TUÑON</v>
       </c>
       <c r="D185" t="str">
-        <v>PRIETO</v>
+        <v>SOTO</v>
       </c>
       <c r="E185" t="str">
-        <v>ADELA</v>
+        <v>CRESCENTE</v>
       </c>
       <c r="F185" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G185">
         <v>2012</v>
       </c>
       <c r="H185" t="str">
         <v>U14</v>
       </c>
       <c r="I185" t="str">
-        <v>CAO</v>
+        <v>UC</v>
       </c>
       <c r="J185">
-        <v>57.28</v>
+        <v>519.71</v>
       </c>
       <c r="K185">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="L185">
-        <v>70</v>
+        <v>999.99</v>
       </c>
       <c r="M185">
-        <v>1</v>
+        <v>38</v>
       </c>
       <c r="N185">
-        <v>85</v>
+        <v>999.99</v>
       </c>
       <c r="O185">
-        <v>1</v>
+        <v>38</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="str">
-        <v>242058496</v>
+        <v>241893359</v>
       </c>
       <c r="C186" t="str">
-        <v>VALDIVIA</v>
+        <v>UNDURRAGA</v>
       </c>
       <c r="D186" t="str">
-        <v>GARRIDO</v>
+        <v>URIBE</v>
       </c>
       <c r="E186" t="str">
-        <v>ALONSO</v>
+        <v>JUAN</v>
       </c>
       <c r="F186" t="str">
         <v>M</v>
       </c>
       <c r="G186">
         <v>2013</v>
       </c>
       <c r="H186" t="str">
         <v>U14</v>
       </c>
       <c r="I186" t="str">
-        <v>UC</v>
+        <v>CLP</v>
       </c>
       <c r="J186">
         <v>999.99</v>
       </c>
       <c r="K186">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="L186">
         <v>999.99</v>
       </c>
       <c r="M186">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="N186">
         <v>999.99</v>
       </c>
       <c r="O186">
-        <v>62</v>
+        <v>56</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="str">
-        <v>242575040</v>
+        <v>239502563</v>
       </c>
       <c r="C187" t="str">
-        <v>VALENCIA</v>
+        <v>URQUIETA</v>
       </c>
       <c r="D187" t="str">
-        <v>SASAKI</v>
+        <v>AGUIRRE</v>
       </c>
       <c r="E187" t="str">
-        <v>ASA</v>
+        <v>ZOE</v>
       </c>
       <c r="F187" t="str">
         <v>F</v>
       </c>
       <c r="G187">
         <v>2012</v>
       </c>
       <c r="H187" t="str">
         <v>U14</v>
       </c>
       <c r="I187" t="str">
-        <v>CAO</v>
+        <v>POR</v>
       </c>
       <c r="J187">
         <v>999.99</v>
       </c>
       <c r="K187">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="L187">
         <v>999.99</v>
       </c>
       <c r="M187">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="N187">
         <v>999.99</v>
       </c>
       <c r="O187">
-        <v>68</v>
+        <v>49</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="str">
-        <v>243998468</v>
+        <v>240752840</v>
       </c>
       <c r="C188" t="str">
-        <v>VELIZ</v>
+        <v>URZUA</v>
       </c>
       <c r="D188" t="str">
-        <v>LEÓN</v>
+        <v>JUSTINIANO</v>
       </c>
       <c r="E188" t="str">
-        <v>Juanita María</v>
+        <v>JOSEFA</v>
       </c>
       <c r="F188" t="str">
         <v>F</v>
       </c>
       <c r="G188">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="H188" t="str">
         <v>U14</v>
       </c>
       <c r="I188" t="str">
         <v>CLP</v>
       </c>
       <c r="J188">
         <v>999.99</v>
       </c>
       <c r="K188">
-        <v>102</v>
+        <v>50</v>
       </c>
       <c r="L188">
         <v>999.99</v>
       </c>
       <c r="M188">
-        <v>102</v>
+        <v>50</v>
       </c>
       <c r="N188">
         <v>999.99</v>
       </c>
       <c r="O188">
-        <v>102</v>
+        <v>50</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="str">
-        <v>238944864</v>
+        <v>239697003</v>
       </c>
       <c r="C189" t="str">
-        <v>VERA</v>
+        <v>VALDES</v>
       </c>
       <c r="D189" t="str">
-        <v>ZAROR</v>
+        <v>PRIETO</v>
       </c>
       <c r="E189" t="str">
-        <v>LUNA</v>
+        <v>ADELA</v>
       </c>
       <c r="F189" t="str">
         <v>F</v>
       </c>
       <c r="G189">
         <v>2012</v>
       </c>
       <c r="H189" t="str">
         <v>U14</v>
       </c>
       <c r="I189" t="str">
-        <v>LV</v>
+        <v>CAO</v>
       </c>
       <c r="J189">
-        <v>213.75</v>
+        <v>57.28</v>
       </c>
       <c r="K189">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="L189">
-        <v>250.64</v>
+        <v>70</v>
       </c>
       <c r="M189">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="N189">
-        <v>339.07</v>
+        <v>85</v>
       </c>
       <c r="O189">
-        <v>25</v>
+        <v>1</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="str">
-        <v>241167232</v>
+        <v>242058496</v>
       </c>
       <c r="C190" t="str">
-        <v>WENZEL</v>
+        <v>VALDIVIA</v>
       </c>
       <c r="D190" t="str">
-        <v>ALVAREZ</v>
+        <v>GARRIDO</v>
       </c>
       <c r="E190" t="str">
-        <v>KAI</v>
+        <v>ALONSO</v>
       </c>
       <c r="F190" t="str">
         <v>M</v>
       </c>
       <c r="G190">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H190" t="str">
         <v>U14</v>
       </c>
       <c r="I190" t="str">
         <v>UC</v>
       </c>
       <c r="J190">
-        <v>401.02</v>
+        <v>999.99</v>
       </c>
       <c r="K190">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="L190">
-        <v>345.09</v>
+        <v>999.99</v>
       </c>
       <c r="M190">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="N190">
-        <v>393.98</v>
+        <v>999.99</v>
       </c>
       <c r="O190">
-        <v>28</v>
+        <v>62</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="str">
-        <v>241167771</v>
+        <v>242575040</v>
       </c>
       <c r="C191" t="str">
-        <v>WENZEL</v>
+        <v>VALENCIA</v>
       </c>
       <c r="D191" t="str">
-        <v>ALVAREZ</v>
+        <v>SASAKI</v>
       </c>
       <c r="E191" t="str">
-        <v>BLANCA</v>
+        <v>ASA</v>
       </c>
       <c r="F191" t="str">
         <v>F</v>
       </c>
       <c r="G191">
         <v>2012</v>
       </c>
       <c r="H191" t="str">
         <v>U14</v>
       </c>
       <c r="I191" t="str">
-        <v>UC</v>
+        <v>CAO</v>
       </c>
       <c r="J191">
         <v>999.99</v>
       </c>
       <c r="K191">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="L191">
-        <v>406.52</v>
+        <v>999.99</v>
       </c>
       <c r="M191">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="N191">
-        <v>277.65</v>
+        <v>999.99</v>
       </c>
       <c r="O191">
-        <v>19</v>
+        <v>68</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="str">
-        <v>241030326</v>
+        <v>243998468</v>
       </c>
       <c r="C192" t="str">
-        <v>WESTCOTT</v>
+        <v>VELIZ</v>
       </c>
       <c r="D192" t="str">
-        <v>LEIBBRANDT</v>
+        <v>LEÓN</v>
       </c>
       <c r="E192" t="str">
-        <v>LAWRENCE</v>
+        <v>Juanita María</v>
       </c>
       <c r="F192" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G192">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H192" t="str">
         <v>U14</v>
       </c>
       <c r="I192" t="str">
         <v>CLP</v>
       </c>
       <c r="J192">
-        <v>50</v>
+        <v>999.99</v>
       </c>
       <c r="K192">
-        <v>1</v>
+        <v>101</v>
       </c>
       <c r="L192">
-        <v>70.65</v>
+        <v>999.99</v>
       </c>
       <c r="M192">
-        <v>2</v>
+        <v>101</v>
       </c>
       <c r="N192">
-        <v>116.97</v>
+        <v>999.99</v>
       </c>
       <c r="O192">
-        <v>4</v>
+        <v>101</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="str">
-        <v>24098105K</v>
+        <v>238944864</v>
       </c>
       <c r="C193" t="str">
-        <v>WILLEMSEN</v>
+        <v>VERA</v>
       </c>
       <c r="D193" t="str">
-        <v>GALARCE</v>
+        <v>ZAROR</v>
       </c>
       <c r="E193" t="str">
-        <v>MARTINA</v>
+        <v>LUNA</v>
       </c>
       <c r="F193" t="str">
         <v>F</v>
       </c>
       <c r="G193">
         <v>2012</v>
       </c>
       <c r="H193" t="str">
         <v>U14</v>
       </c>
       <c r="I193" t="str">
-        <v>CAPA</v>
+        <v>LV</v>
       </c>
       <c r="J193">
-        <v>999.99</v>
+        <v>213.75</v>
       </c>
       <c r="K193">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="L193">
-        <v>999.99</v>
+        <v>250.64</v>
       </c>
       <c r="M193">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="N193">
-        <v>999.99</v>
+        <v>339.07</v>
       </c>
       <c r="O193">
-        <v>52</v>
+        <v>25</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="str">
-        <v>240962144</v>
+        <v>243053285</v>
       </c>
       <c r="C194" t="str">
-        <v>WINTER</v>
+        <v>VERGARA</v>
       </c>
       <c r="D194" t="str">
-        <v>PINEDA</v>
+        <v>SANCHEZ</v>
       </c>
       <c r="E194" t="str">
-        <v>BERNARDITA</v>
+        <v>Ignacio</v>
       </c>
       <c r="F194" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G194">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H194" t="str">
         <v>U14</v>
       </c>
       <c r="I194" t="str">
-        <v>UC</v>
+        <v>POR</v>
       </c>
       <c r="J194">
         <v>999.99</v>
       </c>
       <c r="K194">
-        <v>36</v>
+        <v>97</v>
       </c>
       <c r="L194">
-        <v>240.79</v>
+        <v>999.99</v>
       </c>
       <c r="M194">
-        <v>21</v>
+        <v>97</v>
       </c>
       <c r="N194">
         <v>999.99</v>
       </c>
       <c r="O194">
-        <v>36</v>
+        <v>97</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="str">
-        <v>234197185</v>
+        <v>241167232</v>
       </c>
       <c r="C195" t="str">
-        <v>ACERBONI</v>
+        <v>WENZEL</v>
       </c>
       <c r="D195" t="str">
-        <v>AHUMADA</v>
+        <v>ALVAREZ</v>
       </c>
       <c r="E195" t="str">
-        <v>UVY</v>
+        <v>KAI</v>
       </c>
       <c r="F195" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G195">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="H195" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="I195" t="str">
         <v>UC</v>
       </c>
       <c r="J195">
-        <v>89.52</v>
+        <v>401.02</v>
       </c>
       <c r="K195">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="L195">
-        <v>70</v>
+        <v>345.09</v>
       </c>
       <c r="M195">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="N195">
-        <v>163.45</v>
+        <v>393.98</v>
       </c>
       <c r="O195">
-        <v>10</v>
+        <v>28</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="str">
-        <v>233625663</v>
+        <v>241167771</v>
       </c>
       <c r="C196" t="str">
-        <v>ALFONSIN</v>
+        <v>WENZEL</v>
       </c>
       <c r="D196" t="str">
-        <v>VALLI</v>
+        <v>ALVAREZ</v>
       </c>
       <c r="E196" t="str">
-        <v>TOMAS</v>
+        <v>BLANCA</v>
       </c>
       <c r="F196" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G196">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="H196" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="I196" t="str">
-        <v>CAN</v>
+        <v>UC</v>
       </c>
       <c r="J196">
-        <v>402.32</v>
+        <v>999.99</v>
       </c>
       <c r="K196">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="L196">
-        <v>411.04</v>
+        <v>406.52</v>
       </c>
       <c r="M196">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="N196">
-        <v>999.99</v>
+        <v>277.65</v>
       </c>
       <c r="O196">
-        <v>66</v>
+        <v>19</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="str">
-        <v>234304798</v>
+        <v>241030326</v>
       </c>
       <c r="C197" t="str">
-        <v>ALVAREZ</v>
+        <v>WESTCOTT</v>
       </c>
       <c r="D197" t="str">
-        <v>CHACON</v>
+        <v>LEIBBRANDT</v>
       </c>
       <c r="E197" t="str">
-        <v>EMILIA</v>
+        <v>LAWRENCE</v>
       </c>
       <c r="F197" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G197">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="H197" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="I197" t="str">
         <v>CLP</v>
       </c>
       <c r="J197">
-        <v>304.11</v>
+        <v>50</v>
       </c>
       <c r="K197">
-        <v>45</v>
+        <v>1</v>
       </c>
       <c r="L197">
-        <v>287.38</v>
+        <v>70.65</v>
       </c>
       <c r="M197">
-        <v>42</v>
+        <v>2</v>
       </c>
       <c r="N197">
-        <v>389.4</v>
+        <v>116.97</v>
       </c>
       <c r="O197">
-        <v>43</v>
+        <v>4</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="str">
-        <v>234670417</v>
+        <v>24098105K</v>
       </c>
       <c r="C198" t="str">
-        <v>ANGUITA</v>
+        <v>WILLEMSEN</v>
       </c>
       <c r="D198" t="str">
-        <v>AVILES</v>
+        <v>GALARCE</v>
       </c>
       <c r="E198" t="str">
-        <v>LUNA</v>
+        <v>MARTINA</v>
       </c>
       <c r="F198" t="str">
         <v>F</v>
       </c>
       <c r="G198">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="H198" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="I198" t="str">
-        <v>CAO</v>
+        <v>CAPA</v>
       </c>
       <c r="J198">
-        <v>252.38</v>
+        <v>999.99</v>
       </c>
       <c r="K198">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="L198">
-        <v>238.78</v>
+        <v>999.99</v>
       </c>
       <c r="M198">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="N198">
-        <v>331.83</v>
+        <v>999.99</v>
       </c>
       <c r="O198">
-        <v>39</v>
+        <v>52</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="str">
-        <v>234571850</v>
+        <v>240962144</v>
       </c>
       <c r="C199" t="str">
-        <v>ANTIHUALA</v>
+        <v>WINTER</v>
       </c>
       <c r="D199" t="str">
-        <v>ARAYA</v>
+        <v>PINEDA</v>
       </c>
       <c r="E199" t="str">
-        <v>MATIAS</v>
+        <v>BERNARDITA</v>
       </c>
       <c r="F199" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G199">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="H199" t="str">
-        <v>U16</v>
+        <v>U14</v>
       </c>
       <c r="I199" t="str">
-        <v>CAN</v>
+        <v>UC</v>
       </c>
       <c r="J199">
-        <v>390.08</v>
+        <v>999.99</v>
       </c>
       <c r="K199">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="L199">
-        <v>448.54</v>
+        <v>240.79</v>
       </c>
       <c r="M199">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="N199">
-        <v>330.47</v>
+        <v>999.99</v>
       </c>
       <c r="O199">
-        <v>47</v>
+        <v>36</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="str">
-        <v>236569489</v>
+        <v>234197185</v>
       </c>
       <c r="C200" t="str">
-        <v>ARTEAGA</v>
+        <v>ACERBONI</v>
       </c>
       <c r="D200" t="str">
-        <v>BRUNA</v>
+        <v>AHUMADA</v>
       </c>
       <c r="E200" t="str">
-        <v>PEDRO</v>
+        <v>UVY</v>
       </c>
       <c r="F200" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G200">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H200" t="str">
         <v>U16</v>
       </c>
       <c r="I200" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J200">
-        <v>317.96</v>
+        <v>89.52</v>
       </c>
       <c r="K200">
-        <v>51</v>
+        <v>5</v>
       </c>
       <c r="L200">
-        <v>203.45</v>
+        <v>70</v>
       </c>
       <c r="M200">
-        <v>43</v>
+        <v>1</v>
       </c>
       <c r="N200">
-        <v>363.52</v>
+        <v>163.45</v>
       </c>
       <c r="O200">
-        <v>51</v>
+        <v>10</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="str">
-        <v>236769607</v>
+        <v>233625663</v>
       </c>
       <c r="C201" t="str">
-        <v>ASTORGA</v>
+        <v>ALFONSIN</v>
       </c>
       <c r="D201" t="str">
-        <v>LAGOMARSINO</v>
+        <v>VALLI</v>
       </c>
       <c r="E201" t="str">
-        <v>MARTIN</v>
+        <v>TOMAS</v>
       </c>
       <c r="F201" t="str">
         <v>M</v>
       </c>
       <c r="G201">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H201" t="str">
         <v>U16</v>
       </c>
       <c r="I201" t="str">
-        <v>UC</v>
+        <v>CAN</v>
       </c>
       <c r="J201">
-        <v>269.95</v>
+        <v>402.32</v>
       </c>
       <c r="K201">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="L201">
-        <v>276.31</v>
+        <v>411.04</v>
       </c>
       <c r="M201">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="N201">
-        <v>390.28</v>
+        <v>999.99</v>
       </c>
       <c r="O201">
-        <v>54</v>
+        <v>66</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="str">
-        <v>236769127</v>
+        <v>234304798</v>
       </c>
       <c r="C202" t="str">
-        <v>ASTORGA</v>
+        <v>ALVAREZ</v>
       </c>
       <c r="D202" t="str">
-        <v>LAGOMARSINO</v>
+        <v>CHACON</v>
       </c>
       <c r="E202" t="str">
-        <v>SOFIA</v>
+        <v>EMILIA</v>
       </c>
       <c r="F202" t="str">
         <v>F</v>
       </c>
       <c r="G202">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H202" t="str">
         <v>U16</v>
       </c>
       <c r="I202" t="str">
-        <v>UC</v>
+        <v>CLP</v>
       </c>
       <c r="J202">
-        <v>422.61</v>
+        <v>304.11</v>
       </c>
       <c r="K202">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="L202">
-        <v>281.68</v>
+        <v>287.38</v>
       </c>
       <c r="M202">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="N202">
-        <v>226.25</v>
+        <v>389.4</v>
       </c>
       <c r="O202">
-        <v>25</v>
+        <v>43</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="str">
-        <v>236151077</v>
+        <v>234670417</v>
       </c>
       <c r="C203" t="str">
-        <v>AYALA</v>
+        <v>ANGUITA</v>
       </c>
       <c r="D203" t="str">
-        <v>PÉREZ</v>
+        <v>AVILES</v>
       </c>
       <c r="E203" t="str">
-        <v>FEDERICO</v>
+        <v>LUNA</v>
       </c>
       <c r="F203" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G203">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H203" t="str">
         <v>U16</v>
       </c>
       <c r="I203" t="str">
-        <v>CAN</v>
+        <v>CAO</v>
       </c>
       <c r="J203">
-        <v>152.49</v>
+        <v>252.38</v>
       </c>
       <c r="K203">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="L203">
-        <v>187.43</v>
+        <v>238.78</v>
       </c>
       <c r="M203">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="N203">
-        <v>213.25</v>
+        <v>331.83</v>
       </c>
       <c r="O203">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="str">
-        <v>238169380</v>
+        <v>234571850</v>
       </c>
       <c r="C204" t="str">
-        <v>BADILLA</v>
+        <v>ANTIHUALA</v>
       </c>
       <c r="D204" t="str">
-        <v>FUENTES</v>
+        <v>ARAYA</v>
       </c>
       <c r="E204" t="str">
-        <v>SANTIAGO</v>
+        <v>MATIAS</v>
       </c>
       <c r="F204" t="str">
         <v>M</v>
       </c>
       <c r="G204">
         <v>2011</v>
       </c>
       <c r="H204" t="str">
         <v>U16</v>
       </c>
       <c r="I204" t="str">
         <v>CAN</v>
       </c>
       <c r="J204">
-        <v>234.13</v>
+        <v>390.08</v>
       </c>
       <c r="K204">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="L204">
-        <v>181.07</v>
+        <v>448.54</v>
       </c>
       <c r="M204">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="N204">
-        <v>231.28</v>
+        <v>330.47</v>
       </c>
       <c r="O204">
-        <v>30</v>
+        <v>47</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="str">
-        <v>232926155</v>
+        <v>236569489</v>
       </c>
       <c r="C205" t="str">
-        <v>BANNURA</v>
+        <v>ARTEAGA</v>
       </c>
       <c r="D205" t="str">
-        <v>DECEBAL-CUZA</v>
+        <v>BRUNA</v>
       </c>
       <c r="E205" t="str">
-        <v>PATRICIO</v>
+        <v>PEDRO</v>
       </c>
       <c r="F205" t="str">
         <v>M</v>
       </c>
       <c r="G205">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H205" t="str">
         <v>U16</v>
       </c>
       <c r="I205" t="str">
-        <v>UC</v>
+        <v>CLP</v>
       </c>
       <c r="J205">
-        <v>50</v>
+        <v>317.96</v>
       </c>
       <c r="K205">
-        <v>1</v>
+        <v>51</v>
       </c>
       <c r="L205">
-        <v>122.02</v>
+        <v>203.45</v>
       </c>
       <c r="M205">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="N205">
-        <v>141.41</v>
+        <v>363.52</v>
       </c>
       <c r="O205">
-        <v>9</v>
+        <v>51</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="str">
-        <v>237972236</v>
+        <v>236769607</v>
       </c>
       <c r="C206" t="str">
-        <v>BANNURA</v>
+        <v>ASTORGA</v>
       </c>
       <c r="D206" t="str">
-        <v>DECEBAL-CUZA</v>
+        <v>LAGOMARSINO</v>
       </c>
       <c r="E206" t="str">
-        <v>AGUSTINA</v>
+        <v>MARTIN</v>
       </c>
       <c r="F206" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G206">
         <v>2011</v>
       </c>
       <c r="H206" t="str">
         <v>U16</v>
       </c>
       <c r="I206" t="str">
         <v>UC</v>
       </c>
       <c r="J206">
-        <v>193.21</v>
+        <v>269.95</v>
       </c>
       <c r="K206">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="L206">
-        <v>146.58</v>
+        <v>276.31</v>
       </c>
       <c r="M206">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="N206">
-        <v>181.22</v>
+        <v>390.28</v>
       </c>
       <c r="O206">
-        <v>12</v>
+        <v>54</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="str">
-        <v>236490017</v>
+        <v>236769127</v>
       </c>
       <c r="C207" t="str">
-        <v>BARRIENTOS</v>
+        <v>ASTORGA</v>
       </c>
       <c r="D207" t="str">
-        <v>TRUJILLO</v>
+        <v>LAGOMARSINO</v>
       </c>
       <c r="E207" t="str">
-        <v>GRACIELA</v>
+        <v>SOFIA</v>
       </c>
       <c r="F207" t="str">
         <v>F</v>
       </c>
       <c r="G207">
         <v>2011</v>
       </c>
       <c r="H207" t="str">
         <v>U16</v>
       </c>
       <c r="I207" t="str">
-        <v>PAT</v>
+        <v>UC</v>
       </c>
       <c r="J207">
-        <v>145.56</v>
+        <v>422.61</v>
       </c>
       <c r="K207">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="L207">
-        <v>335.24</v>
+        <v>281.68</v>
       </c>
       <c r="M207">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="N207">
-        <v>353.42</v>
+        <v>226.25</v>
       </c>
       <c r="O207">
-        <v>41</v>
+        <v>25</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="str">
-        <v>232325704</v>
+        <v>236151077</v>
       </c>
       <c r="C208" t="str">
-        <v>BARRIENTOS</v>
+        <v>AYALA</v>
       </c>
       <c r="D208" t="str">
-        <v>MARTINEZ</v>
+        <v>PÉREZ</v>
       </c>
       <c r="E208" t="str">
-        <v>AMALIA</v>
+        <v>FEDERICO</v>
       </c>
       <c r="F208" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G208">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H208" t="str">
         <v>U16</v>
       </c>
       <c r="I208" t="str">
-        <v>CAO</v>
+        <v>CAN</v>
       </c>
       <c r="J208">
-        <v>137.2</v>
+        <v>152.49</v>
       </c>
       <c r="K208">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="L208">
-        <v>168.6</v>
+        <v>187.43</v>
       </c>
       <c r="M208">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="N208">
-        <v>191</v>
+        <v>213.25</v>
       </c>
       <c r="O208">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="str">
-        <v>233659525</v>
+        <v>238169380</v>
       </c>
       <c r="C209" t="str">
-        <v>BARRIENTOS</v>
+        <v>BADILLA</v>
       </c>
       <c r="D209" t="str">
-        <v>ENGLER</v>
+        <v>FUENTES</v>
       </c>
       <c r="E209" t="str">
-        <v>JOAQUIN</v>
+        <v>SANTIAGO</v>
       </c>
       <c r="F209" t="str">
         <v>M</v>
       </c>
       <c r="G209">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H209" t="str">
         <v>U16</v>
       </c>
       <c r="I209" t="str">
-        <v>CAO</v>
+        <v>CAN</v>
       </c>
       <c r="J209">
-        <v>170.93</v>
+        <v>234.13</v>
       </c>
       <c r="K209">
+        <v>44</v>
+      </c>
+      <c r="L209">
+        <v>181.07</v>
+      </c>
+      <c r="M209">
         <v>29</v>
       </c>
-      <c r="L209">
-[...4 lines deleted...]
-      </c>
       <c r="N209">
-        <v>221.43</v>
+        <v>231.28</v>
       </c>
       <c r="O209">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="str">
-        <v>236489973</v>
+        <v>232926155</v>
       </c>
       <c r="C210" t="str">
-        <v>BARRIENTOS</v>
+        <v>BANNURA</v>
       </c>
       <c r="D210" t="str">
-        <v>TRUJILLOS</v>
+        <v>DECEBAL-CUZA</v>
       </c>
       <c r="E210" t="str">
-        <v>GRACIELA</v>
+        <v>PATRICIO</v>
       </c>
       <c r="F210" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G210">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H210" t="str">
         <v>U16</v>
       </c>
       <c r="I210" t="str">
-        <v>PAT</v>
+        <v>UC</v>
       </c>
       <c r="J210">
-        <v>999.99</v>
+        <v>50</v>
       </c>
       <c r="K210">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="L210">
-        <v>999.99</v>
+        <v>122.02</v>
       </c>
       <c r="M210">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="N210">
-        <v>999.99</v>
+        <v>141.41</v>
       </c>
       <c r="O210">
-        <v>68</v>
+        <v>9</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="str">
-        <v>238295025</v>
+        <v>237972236</v>
       </c>
       <c r="C211" t="str">
-        <v>BARROS</v>
+        <v>BANNURA</v>
       </c>
       <c r="D211" t="str">
-        <v>EMHART</v>
+        <v>DECEBAL-CUZA</v>
       </c>
       <c r="E211" t="str">
-        <v>MANUEL JOSE</v>
+        <v>AGUSTINA</v>
       </c>
       <c r="F211" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G211">
         <v>2011</v>
       </c>
       <c r="H211" t="str">
         <v>U16</v>
       </c>
       <c r="I211" t="str">
         <v>UC</v>
       </c>
       <c r="J211">
-        <v>145.78</v>
+        <v>193.21</v>
       </c>
       <c r="K211">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="L211">
-        <v>127.8</v>
+        <v>146.58</v>
       </c>
       <c r="M211">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="N211">
-        <v>205.28</v>
+        <v>181.22</v>
       </c>
       <c r="O211">
-        <v>22</v>
+        <v>12</v>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="str">
-        <v>232700335</v>
+        <v>236490017</v>
       </c>
       <c r="C212" t="str">
-        <v>BASAURI</v>
+        <v>BARRIENTOS</v>
       </c>
       <c r="D212" t="str">
-        <v>GARDILCIC</v>
+        <v>TRUJILLO</v>
       </c>
       <c r="E212" t="str">
-        <v>CLARA</v>
+        <v>GRACIELA</v>
       </c>
       <c r="F212" t="str">
         <v>F</v>
       </c>
       <c r="G212">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H212" t="str">
         <v>U16</v>
       </c>
       <c r="I212" t="str">
-        <v>CORR</v>
+        <v>PAT</v>
       </c>
       <c r="J212">
-        <v>215.95</v>
+        <v>145.56</v>
       </c>
       <c r="K212">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="L212">
-        <v>230.36</v>
+        <v>335.24</v>
       </c>
       <c r="M212">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="N212">
-        <v>219.83</v>
+        <v>353.42</v>
       </c>
       <c r="O212">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="str">
-        <v>669968948</v>
+        <v>232325704</v>
       </c>
       <c r="C213" t="str">
-        <v>BENGSTON</v>
+        <v>BARRIENTOS</v>
       </c>
       <c r="D213" t="str">
-        <v/>
+        <v>MARTINEZ</v>
       </c>
       <c r="E213" t="str">
-        <v>COLTER</v>
+        <v>AMALIA</v>
       </c>
       <c r="F213" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G213">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H213" t="str">
         <v>U16</v>
       </c>
       <c r="I213" t="str">
-        <v>CLP</v>
+        <v>CAO</v>
       </c>
       <c r="J213">
-        <v>999.99</v>
+        <v>137.2</v>
       </c>
       <c r="K213">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="L213">
-        <v>105.8</v>
+        <v>168.6</v>
       </c>
       <c r="M213">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="N213">
-        <v>999.99</v>
+        <v>191</v>
       </c>
       <c r="O213">
-        <v>68</v>
+        <v>17</v>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="str">
-        <v>490345574</v>
+        <v>233659525</v>
       </c>
       <c r="C214" t="str">
-        <v>BOLTMAN</v>
+        <v>BARRIENTOS</v>
       </c>
       <c r="D214" t="str">
-        <v/>
+        <v>ENGLER</v>
       </c>
       <c r="E214" t="str">
-        <v>ANIKA</v>
+        <v>JOAQUIN</v>
       </c>
       <c r="F214" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G214">
         <v>2010</v>
       </c>
       <c r="H214" t="str">
         <v>U16</v>
       </c>
       <c r="I214" t="str">
-        <v>CVN</v>
+        <v>CAO</v>
       </c>
       <c r="J214">
-        <v>166.46</v>
+        <v>170.93</v>
       </c>
       <c r="K214">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="L214">
-        <v>246.08</v>
+        <v>197.63</v>
       </c>
       <c r="M214">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="N214">
-        <v>222.14</v>
+        <v>221.43</v>
       </c>
       <c r="O214">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="str">
-        <v>235609819</v>
+        <v>236489973</v>
       </c>
       <c r="C215" t="str">
-        <v>BOUDON</v>
+        <v>BARRIENTOS</v>
       </c>
       <c r="D215" t="str">
-        <v>URRA</v>
+        <v>TRUJILLOS</v>
       </c>
       <c r="E215" t="str">
-        <v>JEAN PAUL</v>
+        <v>GRACIELA</v>
       </c>
       <c r="F215" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G215">
         <v>2011</v>
       </c>
       <c r="H215" t="str">
         <v>U16</v>
       </c>
       <c r="I215" t="str">
-        <v>CAN</v>
+        <v>PAT</v>
       </c>
       <c r="J215">
         <v>999.99</v>
       </c>
       <c r="K215">
-        <v>88</v>
+        <v>68</v>
       </c>
       <c r="L215">
         <v>999.99</v>
       </c>
       <c r="M215">
-        <v>88</v>
+        <v>68</v>
       </c>
       <c r="N215">
         <v>999.99</v>
       </c>
       <c r="O215">
-        <v>88</v>
+        <v>68</v>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="str">
-        <v>A48936212</v>
+        <v>238295025</v>
       </c>
       <c r="C216" t="str">
-        <v>BREGMAN</v>
+        <v>BARROS</v>
       </c>
       <c r="D216" t="str">
-        <v>BREGMAN</v>
+        <v>EMHART</v>
       </c>
       <c r="E216" t="str">
-        <v>KOBI</v>
+        <v>MANUEL JOSE</v>
       </c>
       <c r="F216" t="str">
         <v>M</v>
       </c>
       <c r="G216">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H216" t="str">
         <v>U16</v>
       </c>
       <c r="I216" t="str">
-        <v>ART</v>
+        <v>UC</v>
       </c>
       <c r="J216">
-        <v>999.99</v>
+        <v>145.78</v>
       </c>
       <c r="K216">
-        <v>87</v>
+        <v>23</v>
       </c>
       <c r="L216">
-        <v>999.99</v>
+        <v>127.8</v>
       </c>
       <c r="M216">
-        <v>87</v>
+        <v>13</v>
       </c>
       <c r="N216">
-        <v>999.99</v>
+        <v>205.28</v>
       </c>
       <c r="O216">
-        <v>87</v>
+        <v>22</v>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="str">
-        <v>A01088007</v>
+        <v>232700335</v>
       </c>
       <c r="C217" t="str">
-        <v>BRYANT</v>
+        <v>BASAURI</v>
       </c>
       <c r="D217" t="str">
-        <v>BRYANT</v>
+        <v>GARDILCIC</v>
       </c>
       <c r="E217" t="str">
-        <v>DANIELLA</v>
+        <v>CLARA</v>
       </c>
       <c r="F217" t="str">
         <v>F</v>
       </c>
       <c r="G217">
         <v>2010</v>
       </c>
       <c r="H217" t="str">
         <v>U16</v>
       </c>
       <c r="I217" t="str">
-        <v>ART</v>
+        <v>CORR</v>
       </c>
       <c r="J217">
-        <v>999.99</v>
+        <v>215.95</v>
       </c>
       <c r="K217">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="L217">
-        <v>999.99</v>
+        <v>230.36</v>
       </c>
       <c r="M217">
-        <v>63</v>
+        <v>28</v>
       </c>
       <c r="N217">
-        <v>999.99</v>
+        <v>219.83</v>
       </c>
       <c r="O217">
-        <v>63</v>
+        <v>22</v>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="str">
-        <v>235826844</v>
+        <v>669968948</v>
       </c>
       <c r="C218" t="str">
-        <v>BUSTOS</v>
+        <v>BENGSTON</v>
       </c>
       <c r="D218" t="str">
-        <v>ALVARADO</v>
+        <v/>
       </c>
       <c r="E218" t="str">
-        <v>CLEMENTE</v>
+        <v>COLTER</v>
       </c>
       <c r="F218" t="str">
         <v>M</v>
       </c>
       <c r="G218">
         <v>2011</v>
       </c>
       <c r="H218" t="str">
         <v>U16</v>
       </c>
       <c r="I218" t="str">
-        <v>CORR</v>
+        <v>CLP</v>
       </c>
       <c r="J218">
-        <v>141.55</v>
+        <v>999.99</v>
       </c>
       <c r="K218">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="L218">
-        <v>196.81</v>
+        <v>105.8</v>
       </c>
       <c r="M218">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="N218">
-        <v>212.75</v>
+        <v>999.99</v>
       </c>
       <c r="O218">
-        <v>24</v>
+        <v>68</v>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="str">
-        <v>234657704</v>
+        <v>490345574</v>
       </c>
       <c r="C219" t="str">
-        <v>CADIZ</v>
+        <v>BOLTMAN</v>
       </c>
       <c r="D219" t="str">
-        <v>MARIN</v>
+        <v/>
       </c>
       <c r="E219" t="str">
-        <v>EMILIO</v>
+        <v>ANIKA</v>
       </c>
       <c r="F219" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G219">
         <v>2010</v>
       </c>
       <c r="H219" t="str">
         <v>U16</v>
       </c>
       <c r="I219" t="str">
-        <v>UC</v>
+        <v>CVN</v>
       </c>
       <c r="J219">
-        <v>207.06</v>
+        <v>166.46</v>
       </c>
       <c r="K219">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="L219">
-        <v>167.24</v>
+        <v>246.08</v>
       </c>
       <c r="M219">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="N219">
-        <v>207.47</v>
+        <v>222.14</v>
       </c>
       <c r="O219">
         <v>23</v>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="str">
-        <v>233074896</v>
+        <v>235609819</v>
       </c>
       <c r="C220" t="str">
-        <v>CAPÓ</v>
+        <v>BOUDON</v>
       </c>
       <c r="D220" t="str">
-        <v>CORNEJO</v>
+        <v>URRA</v>
       </c>
       <c r="E220" t="str">
-        <v>SANTIAGO</v>
+        <v>JEAN PAUL</v>
       </c>
       <c r="F220" t="str">
         <v>M</v>
       </c>
       <c r="G220">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H220" t="str">
         <v>U16</v>
       </c>
       <c r="I220" t="str">
-        <v>CVN</v>
+        <v>CSC</v>
       </c>
       <c r="J220">
-        <v>198.26</v>
+        <v>999.99</v>
       </c>
       <c r="K220">
-        <v>36</v>
+        <v>88</v>
       </c>
       <c r="L220">
-        <v>216.79</v>
+        <v>999.99</v>
       </c>
       <c r="M220">
-        <v>46</v>
+        <v>88</v>
       </c>
       <c r="N220">
-        <v>155.84</v>
+        <v>999.99</v>
       </c>
       <c r="O220">
-        <v>12</v>
+        <v>88</v>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="str">
-        <v>23338349K</v>
+        <v>A48936212</v>
       </c>
       <c r="C221" t="str">
-        <v>CARDENAS</v>
+        <v>BREGMAN</v>
       </c>
       <c r="D221" t="str">
-        <v>MANSILLA</v>
+        <v>BREGMAN</v>
       </c>
       <c r="E221" t="str">
-        <v>JEAN CLAUDIO</v>
+        <v>KOBI</v>
       </c>
       <c r="F221" t="str">
         <v>M</v>
       </c>
       <c r="G221">
         <v>2010</v>
       </c>
       <c r="H221" t="str">
         <v>U16</v>
       </c>
       <c r="I221" t="str">
-        <v>PAT</v>
+        <v>ART</v>
       </c>
       <c r="J221">
-        <v>198.07</v>
+        <v>999.99</v>
       </c>
       <c r="K221">
-        <v>35</v>
+        <v>87</v>
       </c>
       <c r="L221">
-        <v>222.69</v>
+        <v>999.99</v>
       </c>
       <c r="M221">
-        <v>47</v>
+        <v>87</v>
       </c>
       <c r="N221">
-        <v>366.15</v>
+        <v>999.99</v>
       </c>
       <c r="O221">
-        <v>52</v>
+        <v>87</v>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="str">
-        <v>42302803F</v>
+        <v>A01088007</v>
       </c>
       <c r="C222" t="str">
-        <v>CARMANIU</v>
+        <v>BRYANT</v>
       </c>
       <c r="D222" t="str">
-        <v>BASCOMPTA</v>
+        <v>BRYANT</v>
       </c>
       <c r="E222" t="str">
-        <v>NIL</v>
+        <v>DANIELLA</v>
       </c>
       <c r="F222" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G222">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H222" t="str">
         <v>U16</v>
       </c>
       <c r="I222" t="str">
         <v>ART</v>
       </c>
       <c r="J222">
-        <v>155.66</v>
+        <v>999.99</v>
       </c>
       <c r="K222">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="L222">
         <v>999.99</v>
       </c>
       <c r="M222">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="N222">
         <v>999.99</v>
       </c>
       <c r="O222">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="str">
-        <v>238289130</v>
+        <v>235826844</v>
       </c>
       <c r="C223" t="str">
-        <v>CARTES</v>
+        <v>BUSTOS</v>
       </c>
       <c r="D223" t="str">
-        <v>ATALAH</v>
+        <v>ALVARADO</v>
       </c>
       <c r="E223" t="str">
-        <v>TIAGO</v>
+        <v>CLEMENTE</v>
       </c>
       <c r="F223" t="str">
         <v>M</v>
       </c>
       <c r="G223">
         <v>2011</v>
       </c>
       <c r="H223" t="str">
         <v>U16</v>
       </c>
       <c r="I223" t="str">
-        <v>CAN</v>
+        <v>CORR</v>
       </c>
       <c r="J223">
-        <v>105.05</v>
+        <v>141.55</v>
       </c>
       <c r="K223">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="L223">
-        <v>163.57</v>
+        <v>196.81</v>
       </c>
       <c r="M223">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="N223">
-        <v>181.74</v>
+        <v>212.75</v>
       </c>
       <c r="O223">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="str">
-        <v>236692175</v>
+        <v>234657704</v>
       </c>
       <c r="C224" t="str">
-        <v>CARVALLO</v>
+        <v>CADIZ</v>
       </c>
       <c r="D224" t="str">
-        <v>TARICCO</v>
+        <v>MARIN</v>
       </c>
       <c r="E224" t="str">
-        <v>LEONARDO</v>
+        <v>EMILIO</v>
       </c>
       <c r="F224" t="str">
         <v>M</v>
       </c>
       <c r="G224">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H224" t="str">
         <v>U16</v>
       </c>
       <c r="I224" t="str">
-        <v>POR</v>
+        <v>UC</v>
       </c>
       <c r="J224">
-        <v>999.99</v>
+        <v>207.06</v>
       </c>
       <c r="K224">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="L224">
-        <v>999.99</v>
+        <v>167.24</v>
       </c>
       <c r="M224">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="N224">
-        <v>792.54</v>
+        <v>207.47</v>
       </c>
       <c r="O224">
-        <v>58</v>
+        <v>23</v>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="str">
-        <v>131926880</v>
+        <v>233074896</v>
       </c>
       <c r="C225" t="str">
-        <v>CASAGRANDE</v>
+        <v>CAPÓ</v>
       </c>
       <c r="D225" t="str">
-        <v>BERTOLDI</v>
+        <v>CORNEJO</v>
       </c>
       <c r="E225" t="str">
-        <v>ENZO</v>
+        <v>SANTIAGO</v>
       </c>
       <c r="F225" t="str">
         <v>M</v>
       </c>
       <c r="G225">
         <v>2010</v>
       </c>
       <c r="H225" t="str">
         <v>U16</v>
       </c>
       <c r="I225" t="str">
         <v>CVN</v>
       </c>
       <c r="J225">
-        <v>999.99</v>
+        <v>198.26</v>
       </c>
       <c r="K225">
-        <v>73</v>
+        <v>36</v>
       </c>
       <c r="L225">
-        <v>999.99</v>
+        <v>216.79</v>
       </c>
       <c r="M225">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="N225">
-        <v>999.99</v>
+        <v>155.84</v>
       </c>
       <c r="O225">
-        <v>73</v>
+        <v>12</v>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="str">
-        <v>233466352</v>
+        <v>23338349K</v>
       </c>
       <c r="C226" t="str">
-        <v>CASTILLO</v>
+        <v>CARDENAS</v>
       </c>
       <c r="D226" t="str">
-        <v>ALVAREZ</v>
+        <v>MANSILLA</v>
       </c>
       <c r="E226" t="str">
-        <v>AMY</v>
+        <v>JEAN CLAUDIO</v>
       </c>
       <c r="F226" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G226">
         <v>2010</v>
       </c>
       <c r="H226" t="str">
         <v>U16</v>
       </c>
       <c r="I226" t="str">
-        <v>UC</v>
+        <v>PAT</v>
       </c>
       <c r="J226">
-        <v>250.83</v>
+        <v>198.07</v>
       </c>
       <c r="K226">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L226">
-        <v>174.5</v>
+        <v>222.69</v>
       </c>
       <c r="M226">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="N226">
-        <v>188.41</v>
+        <v>366.15</v>
       </c>
       <c r="O226">
-        <v>14</v>
+        <v>52</v>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="str">
-        <v>237037456</v>
+        <v>42302803F</v>
       </c>
       <c r="C227" t="str">
-        <v>CASTRO</v>
+        <v>CARMANIU</v>
       </c>
       <c r="D227" t="str">
-        <v>GONZALEZ</v>
+        <v>BASCOMPTA</v>
       </c>
       <c r="E227" t="str">
-        <v>PEDRO</v>
+        <v>NIL</v>
       </c>
       <c r="F227" t="str">
         <v>M</v>
       </c>
       <c r="G227">
         <v>2011</v>
       </c>
       <c r="H227" t="str">
         <v>U16</v>
       </c>
       <c r="I227" t="str">
         <v>ART</v>
       </c>
       <c r="J227">
-        <v>122.8</v>
+        <v>155.66</v>
       </c>
       <c r="K227">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="L227">
-        <v>148.66</v>
+        <v>999.99</v>
       </c>
       <c r="M227">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="N227">
-        <v>223.46</v>
+        <v>999.99</v>
       </c>
       <c r="O227">
-        <v>28</v>
+        <v>61</v>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="str">
-        <v>236058379</v>
+        <v>238289130</v>
       </c>
       <c r="C228" t="str">
-        <v>CASTRO</v>
+        <v>CARTES</v>
       </c>
       <c r="D228" t="str">
-        <v>OTERO</v>
+        <v>ATALAH</v>
       </c>
       <c r="E228" t="str">
-        <v>SANTIAGO</v>
+        <v>TIAGO</v>
       </c>
       <c r="F228" t="str">
         <v>M</v>
       </c>
       <c r="G228">
         <v>2011</v>
       </c>
       <c r="H228" t="str">
         <v>U16</v>
       </c>
       <c r="I228" t="str">
-        <v>UC</v>
+        <v>CAN</v>
       </c>
       <c r="J228">
-        <v>463.25</v>
+        <v>105.05</v>
       </c>
       <c r="K228">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="L228">
-        <v>231.97</v>
+        <v>163.57</v>
       </c>
       <c r="M228">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="N228">
-        <v>295.45</v>
+        <v>181.74</v>
       </c>
       <c r="O228">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="str">
-        <v>PAT792445</v>
+        <v>236692175</v>
       </c>
       <c r="C229" t="str">
-        <v>CASTRO</v>
+        <v>CARVALLO</v>
       </c>
       <c r="D229" t="str">
-        <v>VIANE</v>
+        <v>TARICCO</v>
       </c>
       <c r="E229" t="str">
-        <v>MARTINA</v>
+        <v>LEONARDO</v>
       </c>
       <c r="F229" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G229">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H229" t="str">
         <v>U16</v>
       </c>
       <c r="I229" t="str">
-        <v>CVN</v>
+        <v>POR</v>
       </c>
       <c r="J229">
         <v>999.99</v>
       </c>
       <c r="K229">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L229">
         <v>999.99</v>
       </c>
       <c r="M229">
+        <v>70</v>
+      </c>
+      <c r="N229">
+        <v>792.54</v>
+      </c>
+      <c r="O229">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="str">
-        <v>235511371</v>
+        <v>131926880</v>
       </c>
       <c r="C230" t="str">
-        <v>CELIS</v>
+        <v>CASAGRANDE</v>
       </c>
       <c r="D230" t="str">
-        <v>CAMPANO</v>
+        <v>BERTOLDI</v>
       </c>
       <c r="E230" t="str">
-        <v>MANUEL IGNACIO</v>
+        <v>ENZO</v>
       </c>
       <c r="F230" t="str">
         <v>M</v>
       </c>
       <c r="G230">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H230" t="str">
         <v>U16</v>
       </c>
       <c r="I230" t="str">
-        <v>CEC</v>
+        <v>CVN</v>
       </c>
       <c r="J230">
         <v>999.99</v>
       </c>
       <c r="K230">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="L230">
         <v>999.99</v>
       </c>
       <c r="M230">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="N230">
         <v>999.99</v>
       </c>
       <c r="O230">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="str">
-        <v>236684938</v>
+        <v>233466352</v>
       </c>
       <c r="C231" t="str">
-        <v>CHAVEZ</v>
+        <v>CASTILLO</v>
       </c>
       <c r="D231" t="str">
-        <v>BAHAMONDES</v>
+        <v>ALVAREZ</v>
       </c>
       <c r="E231" t="str">
-        <v>GASPAR</v>
+        <v>AMY</v>
       </c>
       <c r="F231" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G231">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H231" t="str">
         <v>U16</v>
       </c>
       <c r="I231" t="str">
-        <v>ART</v>
+        <v>UC</v>
       </c>
       <c r="J231">
-        <v>999.99</v>
+        <v>250.83</v>
       </c>
       <c r="K231">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="L231">
-        <v>395.85</v>
+        <v>174.5</v>
       </c>
       <c r="M231">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="N231">
-        <v>528.25</v>
+        <v>188.41</v>
       </c>
       <c r="O231">
-        <v>57</v>
+        <v>14</v>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="str">
-        <v>233059706</v>
+        <v>237037456</v>
       </c>
       <c r="C232" t="str">
-        <v>CLARO</v>
+        <v>CASTRO</v>
       </c>
       <c r="D232" t="str">
-        <v>IRARRAZABAL</v>
+        <v>GONZALEZ</v>
       </c>
       <c r="E232" t="str">
-        <v>ISABEL</v>
+        <v>PEDRO</v>
       </c>
       <c r="F232" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G232">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H232" t="str">
         <v>U16</v>
       </c>
       <c r="I232" t="str">
-        <v>UC</v>
+        <v>ART</v>
       </c>
       <c r="J232">
-        <v>74.57</v>
+        <v>122.8</v>
       </c>
       <c r="K232">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="L232">
-        <v>85.46</v>
+        <v>148.66</v>
       </c>
       <c r="M232">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="N232">
-        <v>135.02</v>
+        <v>223.46</v>
       </c>
       <c r="O232">
-        <v>7</v>
+        <v>28</v>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="str">
-        <v>237684176</v>
+        <v>236058379</v>
       </c>
       <c r="C233" t="str">
-        <v>CONTESSE</v>
+        <v>CASTRO</v>
       </c>
       <c r="D233" t="str">
-        <v>ORTIZ</v>
+        <v>OTERO</v>
       </c>
       <c r="E233" t="str">
-        <v>PATRICIO</v>
+        <v>SANTIAGO</v>
       </c>
       <c r="F233" t="str">
         <v>M</v>
       </c>
       <c r="G233">
         <v>2011</v>
       </c>
       <c r="H233" t="str">
         <v>U16</v>
       </c>
       <c r="I233" t="str">
-        <v>CAN</v>
+        <v>UC</v>
       </c>
       <c r="J233">
-        <v>116.52</v>
+        <v>463.25</v>
       </c>
       <c r="K233">
-        <v>14</v>
+        <v>59</v>
       </c>
       <c r="L233">
-        <v>112.45</v>
+        <v>231.97</v>
       </c>
       <c r="M233">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="N233">
-        <v>134.06</v>
+        <v>295.45</v>
       </c>
       <c r="O233">
-        <v>6</v>
+        <v>42</v>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="str">
-        <v>232169583</v>
+        <v>PAT792445</v>
       </c>
       <c r="C234" t="str">
-        <v>CORVALÁN</v>
+        <v>CASTRO</v>
       </c>
       <c r="D234" t="str">
-        <v>PEDRAZA</v>
+        <v>VIANE</v>
       </c>
       <c r="E234" t="str">
-        <v>IGNACIO JAVIER</v>
+        <v>MARTINA</v>
       </c>
       <c r="F234" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G234">
         <v>2010</v>
       </c>
       <c r="H234" t="str">
         <v>U16</v>
       </c>
       <c r="I234" t="str">
         <v>CVN</v>
       </c>
       <c r="J234">
         <v>999.99</v>
       </c>
       <c r="K234">
-        <v>74</v>
+        <v>56</v>
       </c>
       <c r="L234">
         <v>999.99</v>
       </c>
       <c r="M234">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="N234">
-        <v>999.99</v>
+        <v>134.64</v>
       </c>
       <c r="O234">
-        <v>74</v>
+        <v>6</v>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="str">
-        <v>234801651</v>
+        <v>235511371</v>
       </c>
       <c r="C235" t="str">
-        <v>COSMELLI</v>
+        <v>CELIS</v>
       </c>
       <c r="D235" t="str">
-        <v>PIWONKA</v>
+        <v>CAMPANO</v>
       </c>
       <c r="E235" t="str">
-        <v>ATILIO</v>
+        <v>MANUEL IGNACIO</v>
       </c>
       <c r="F235" t="str">
         <v>M</v>
       </c>
       <c r="G235">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H235" t="str">
         <v>U16</v>
       </c>
       <c r="I235" t="str">
-        <v>UC</v>
+        <v>CEC</v>
       </c>
       <c r="J235">
-        <v>187.77</v>
+        <v>999.99</v>
       </c>
       <c r="K235">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="L235">
-        <v>167.14</v>
+        <v>999.99</v>
       </c>
       <c r="M235">
-        <v>23</v>
+        <v>75</v>
       </c>
       <c r="N235">
-        <v>198.99</v>
+        <v>999.99</v>
       </c>
       <c r="O235">
-        <v>19</v>
+        <v>75</v>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="str">
-        <v>233465100</v>
+        <v>236684938</v>
       </c>
       <c r="C236" t="str">
-        <v>COSTA</v>
+        <v>CHAVEZ</v>
       </c>
       <c r="D236" t="str">
-        <v>BERNALES</v>
+        <v>BAHAMONDES</v>
       </c>
       <c r="E236" t="str">
-        <v>MATEO</v>
+        <v>GASPAR</v>
       </c>
       <c r="F236" t="str">
         <v>M</v>
       </c>
       <c r="G236">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H236" t="str">
         <v>U16</v>
       </c>
       <c r="I236" t="str">
-        <v>CVN</v>
+        <v>ART</v>
       </c>
       <c r="J236">
-        <v>186.3</v>
+        <v>999.99</v>
       </c>
       <c r="K236">
-        <v>31</v>
+        <v>66</v>
       </c>
       <c r="L236">
-        <v>201.39</v>
+        <v>395.85</v>
       </c>
       <c r="M236">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="N236">
-        <v>180.98</v>
+        <v>528.25</v>
       </c>
       <c r="O236">
-        <v>15</v>
+        <v>57</v>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="str">
-        <v>233465003</v>
+        <v>233059706</v>
       </c>
       <c r="C237" t="str">
-        <v>COSTA</v>
+        <v>CLARO</v>
       </c>
       <c r="D237" t="str">
-        <v>BERNALES</v>
+        <v>IRARRAZABAL</v>
       </c>
       <c r="E237" t="str">
-        <v>ELOISA</v>
+        <v>ISABEL</v>
       </c>
       <c r="F237" t="str">
         <v>F</v>
       </c>
       <c r="G237">
         <v>2010</v>
       </c>
       <c r="H237" t="str">
         <v>U16</v>
       </c>
       <c r="I237" t="str">
-        <v>CVN</v>
+        <v>UC</v>
       </c>
       <c r="J237">
-        <v>215.91</v>
+        <v>74.57</v>
       </c>
       <c r="K237">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="L237">
-        <v>121.55</v>
+        <v>85.46</v>
       </c>
       <c r="M237">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="N237">
-        <v>146.5</v>
+        <v>135.02</v>
       </c>
       <c r="O237">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="str">
-        <v>233465259</v>
+        <v>237684176</v>
       </c>
       <c r="C238" t="str">
-        <v>COSTA</v>
+        <v>CONTESSE</v>
       </c>
       <c r="D238" t="str">
-        <v>BERNALES</v>
+        <v>ORTIZ</v>
       </c>
       <c r="E238" t="str">
-        <v>LOURDES</v>
+        <v>PATRICIO</v>
       </c>
       <c r="F238" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G238">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H238" t="str">
         <v>U16</v>
       </c>
       <c r="I238" t="str">
-        <v>CVN</v>
+        <v>CAN</v>
       </c>
       <c r="J238">
-        <v>242.85</v>
+        <v>116.52</v>
       </c>
       <c r="K238">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="L238">
-        <v>194.71</v>
+        <v>112.45</v>
       </c>
       <c r="M238">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="N238">
-        <v>198.69</v>
+        <v>134.06</v>
       </c>
       <c r="O238">
-        <v>19</v>
+        <v>6</v>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="str">
-        <v>232362693</v>
+        <v>232169583</v>
       </c>
       <c r="C239" t="str">
-        <v>CRESPO</v>
+        <v>CORVALÁN</v>
       </c>
       <c r="D239" t="str">
-        <v>IBAÑEZ</v>
+        <v>PEDRAZA</v>
       </c>
       <c r="E239" t="str">
-        <v>MARTIN</v>
+        <v>IGNACIO JAVIER</v>
       </c>
       <c r="F239" t="str">
         <v>M</v>
       </c>
       <c r="G239">
         <v>2010</v>
       </c>
       <c r="H239" t="str">
         <v>U16</v>
       </c>
       <c r="I239" t="str">
-        <v>CLP</v>
+        <v>CVN</v>
       </c>
       <c r="J239">
-        <v>93.9</v>
+        <v>999.99</v>
       </c>
       <c r="K239">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="L239">
-        <v>84.41</v>
+        <v>999.99</v>
       </c>
       <c r="M239">
-        <v>4</v>
+        <v>74</v>
       </c>
       <c r="N239">
-        <v>99.08</v>
+        <v>999.99</v>
       </c>
       <c r="O239">
-        <v>3</v>
+        <v>74</v>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="str">
-        <v>A05373389</v>
+        <v>234801651</v>
       </c>
       <c r="C240" t="str">
-        <v>CRESPO</v>
+        <v>COSMELLI</v>
       </c>
       <c r="D240" t="str">
-        <v>RODRÍGUEZ</v>
+        <v>PIWONKA</v>
       </c>
       <c r="E240" t="str">
-        <v>FELIPE</v>
+        <v>ATILIO</v>
       </c>
       <c r="F240" t="str">
         <v>M</v>
       </c>
       <c r="G240">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H240" t="str">
         <v>U16</v>
       </c>
       <c r="I240" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J240">
-        <v>999.99</v>
+        <v>187.77</v>
       </c>
       <c r="K240">
-        <v>86</v>
+        <v>32</v>
       </c>
       <c r="L240">
-        <v>999.99</v>
+        <v>167.14</v>
       </c>
       <c r="M240">
-        <v>86</v>
+        <v>23</v>
       </c>
       <c r="N240">
-        <v>999.99</v>
+        <v>198.99</v>
       </c>
       <c r="O240">
-        <v>86</v>
+        <v>19</v>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="str">
-        <v>232504285</v>
+        <v>233465100</v>
       </c>
       <c r="C241" t="str">
-        <v>CUMSILLE</v>
+        <v>COSTA</v>
       </c>
       <c r="D241" t="str">
-        <v>SCHULBACH</v>
+        <v>BERNALES</v>
       </c>
       <c r="E241" t="str">
-        <v>CRISTIAN</v>
+        <v>MATEO</v>
       </c>
       <c r="F241" t="str">
         <v>M</v>
       </c>
       <c r="G241">
         <v>2010</v>
       </c>
       <c r="H241" t="str">
         <v>U16</v>
       </c>
       <c r="I241" t="str">
         <v>CVN</v>
       </c>
       <c r="J241">
-        <v>310.34</v>
+        <v>186.3</v>
       </c>
       <c r="K241">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="L241">
-        <v>200.72</v>
+        <v>201.39</v>
       </c>
       <c r="M241">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N241">
-        <v>200.12</v>
+        <v>180.98</v>
       </c>
       <c r="O241">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="str">
-        <v>233561312</v>
+        <v>233465003</v>
       </c>
       <c r="C242" t="str">
-        <v>CURKOVIC</v>
+        <v>COSTA</v>
       </c>
       <c r="D242" t="str">
-        <v>FRANCO</v>
+        <v>BERNALES</v>
       </c>
       <c r="E242" t="str">
-        <v>MATEO</v>
+        <v>ELOISA</v>
       </c>
       <c r="F242" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G242">
         <v>2010</v>
       </c>
       <c r="H242" t="str">
         <v>U16</v>
       </c>
       <c r="I242" t="str">
-        <v>UC</v>
+        <v>CVN</v>
       </c>
       <c r="J242">
-        <v>63.71</v>
+        <v>215.91</v>
       </c>
       <c r="K242">
-        <v>2</v>
+        <v>31</v>
       </c>
       <c r="L242">
-        <v>70</v>
+        <v>121.55</v>
       </c>
       <c r="M242">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="N242">
-        <v>85</v>
+        <v>146.5</v>
       </c>
       <c r="O242">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="str">
-        <v>233287393</v>
+        <v>233465259</v>
       </c>
       <c r="C243" t="str">
-        <v>DE ROSSETTI</v>
+        <v>COSTA</v>
       </c>
       <c r="D243" t="str">
-        <v>FAINE</v>
+        <v>BERNALES</v>
       </c>
       <c r="E243" t="str">
-        <v>BRUNA</v>
+        <v>LOURDES</v>
       </c>
       <c r="F243" t="str">
         <v>F</v>
       </c>
       <c r="G243">
         <v>2010</v>
       </c>
       <c r="H243" t="str">
         <v>U16</v>
       </c>
       <c r="I243" t="str">
-        <v>CLP</v>
+        <v>CVN</v>
       </c>
       <c r="J243">
-        <v>299.83</v>
+        <v>242.85</v>
       </c>
       <c r="K243">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="L243">
-        <v>369.59</v>
+        <v>194.71</v>
       </c>
       <c r="M243">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="N243">
-        <v>293.38</v>
+        <v>198.69</v>
       </c>
       <c r="O243">
-        <v>37</v>
+        <v>19</v>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="str">
-        <v>25627271G</v>
+        <v>232362693</v>
       </c>
       <c r="C244" t="str">
-        <v>DE VILLASANTE</v>
+        <v>CRESPO</v>
       </c>
       <c r="D244" t="str">
-        <v>PASCUAL</v>
+        <v>IBAÑEZ</v>
       </c>
       <c r="E244" t="str">
-        <v>FRANCESC</v>
+        <v>MARTIN</v>
       </c>
       <c r="F244" t="str">
         <v>M</v>
       </c>
       <c r="G244">
         <v>2010</v>
       </c>
       <c r="H244" t="str">
         <v>U16</v>
       </c>
       <c r="I244" t="str">
-        <v>ART</v>
+        <v>CLP</v>
       </c>
       <c r="J244">
-        <v>999.99</v>
+        <v>93.9</v>
       </c>
       <c r="K244">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="L244">
-        <v>159.46</v>
+        <v>84.41</v>
       </c>
       <c r="M244">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="N244">
-        <v>999.99</v>
+        <v>99.08</v>
       </c>
       <c r="O244">
-        <v>72</v>
+        <v>3</v>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="str">
-        <v>237461665</v>
+        <v>A05373389</v>
       </c>
       <c r="C245" t="str">
-        <v>DEL CAMPO</v>
+        <v>CRESPO</v>
       </c>
       <c r="D245" t="str">
-        <v>TRAUTMANN</v>
+        <v>RODRÍGUEZ</v>
       </c>
       <c r="E245" t="str">
-        <v>LAURA</v>
+        <v>FELIPE</v>
       </c>
       <c r="F245" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G245">
         <v>2011</v>
       </c>
       <c r="H245" t="str">
         <v>U16</v>
       </c>
       <c r="I245" t="str">
-        <v>CEC</v>
+        <v>CLP</v>
       </c>
       <c r="J245">
-        <v>130.99</v>
+        <v>999.99</v>
       </c>
       <c r="K245">
-        <v>10</v>
+        <v>86</v>
       </c>
       <c r="L245">
-        <v>171.94</v>
+        <v>999.99</v>
       </c>
       <c r="M245">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="N245">
-        <v>167.56</v>
+        <v>999.99</v>
       </c>
       <c r="O245">
-        <v>11</v>
+        <v>86</v>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="str">
-        <v>23429511K</v>
+        <v>232504285</v>
       </c>
       <c r="C246" t="str">
-        <v>DIAZ</v>
+        <v>CUMSILLE</v>
       </c>
       <c r="D246" t="str">
-        <v>FIGUEROA</v>
+        <v>SCHULBACH</v>
       </c>
       <c r="E246" t="str">
-        <v>MAXIMILIANO ANDRES</v>
+        <v>CRISTIAN</v>
       </c>
       <c r="F246" t="str">
         <v>M</v>
       </c>
       <c r="G246">
         <v>2010</v>
       </c>
       <c r="H246" t="str">
         <v>U16</v>
       </c>
       <c r="I246" t="str">
-        <v>CAR</v>
+        <v>CVN</v>
       </c>
       <c r="J246">
-        <v>132.11</v>
+        <v>310.34</v>
       </c>
       <c r="K246">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="L246">
-        <v>206.12</v>
+        <v>200.72</v>
       </c>
       <c r="M246">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="N246">
-        <v>231.19</v>
+        <v>200.12</v>
       </c>
       <c r="O246">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="str">
-        <v>238262828</v>
+        <v>233561312</v>
       </c>
       <c r="C247" t="str">
-        <v>DIAZ</v>
+        <v>CURKOVIC</v>
       </c>
       <c r="D247" t="str">
-        <v>SOTO</v>
+        <v>FRANCO</v>
       </c>
       <c r="E247" t="str">
-        <v>VICENTE</v>
+        <v>MATEO</v>
       </c>
       <c r="F247" t="str">
         <v>M</v>
       </c>
       <c r="G247">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H247" t="str">
         <v>U16</v>
       </c>
       <c r="I247" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J247">
-        <v>196.69</v>
+        <v>63.71</v>
       </c>
       <c r="K247">
-        <v>34</v>
+        <v>2</v>
       </c>
       <c r="L247">
-        <v>170.78</v>
+        <v>70</v>
       </c>
       <c r="M247">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="N247">
-        <v>240.5</v>
+        <v>85</v>
       </c>
       <c r="O247">
-        <v>35</v>
+        <v>1</v>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="str">
-        <v>236440893</v>
+        <v>A39357053</v>
       </c>
       <c r="C248" t="str">
-        <v>DONOSO</v>
+        <v>DAME</v>
       </c>
       <c r="D248" t="str">
-        <v>INFANTE</v>
+        <v/>
       </c>
       <c r="E248" t="str">
-        <v>CLARA</v>
+        <v>Nicholas</v>
       </c>
       <c r="F248" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G248">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H248" t="str">
         <v>U16</v>
       </c>
       <c r="I248" t="str">
-        <v>CAO</v>
+        <v>CORR</v>
       </c>
       <c r="J248">
-        <v>117.08</v>
+        <v>999.99</v>
       </c>
       <c r="K248">
-        <v>7</v>
+        <v>90</v>
       </c>
       <c r="L248">
-        <v>134.47</v>
+        <v>999.99</v>
       </c>
       <c r="M248">
-        <v>9</v>
+        <v>90</v>
       </c>
       <c r="N248">
-        <v>157.23</v>
+        <v>999.99</v>
       </c>
       <c r="O248">
-        <v>9</v>
+        <v>90</v>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="str">
-        <v>24489767B</v>
+        <v>PAM179112</v>
       </c>
       <c r="C249" t="str">
-        <v>DUEÑAS</v>
+        <v>DE LA CRUZ</v>
       </c>
       <c r="D249" t="str">
-        <v>SUÁREZ</v>
+        <v>MARTIN</v>
       </c>
       <c r="E249" t="str">
-        <v>TOMÁS</v>
+        <v>Mario</v>
       </c>
       <c r="F249" t="str">
         <v>M</v>
       </c>
       <c r="G249">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H249" t="str">
         <v>U16</v>
       </c>
       <c r="I249" t="str">
-        <v>ART</v>
+        <v>CVN</v>
       </c>
       <c r="J249">
-        <v>171.56</v>
+        <v>999.99</v>
       </c>
       <c r="K249">
-        <v>30</v>
+        <v>91</v>
       </c>
       <c r="L249">
-        <v>119.98</v>
+        <v>999.99</v>
       </c>
       <c r="M249">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="N249">
         <v>999.99</v>
       </c>
       <c r="O249">
-        <v>63</v>
+        <v>91</v>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="str">
-        <v>233243736</v>
+        <v>233287393</v>
       </c>
       <c r="C250" t="str">
-        <v>DUPUY</v>
+        <v>DE ROSSETTI</v>
       </c>
       <c r="D250" t="str">
-        <v>ALLEN</v>
+        <v>FAINE</v>
       </c>
       <c r="E250" t="str">
-        <v>NINA</v>
+        <v>BRUNA</v>
       </c>
       <c r="F250" t="str">
         <v>F</v>
       </c>
       <c r="G250">
         <v>2010</v>
       </c>
       <c r="H250" t="str">
         <v>U16</v>
       </c>
       <c r="I250" t="str">
-        <v>CVN</v>
+        <v>CLP</v>
       </c>
       <c r="J250">
-        <v>171.5</v>
+        <v>299.83</v>
       </c>
       <c r="K250">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="L250">
-        <v>112.82</v>
+        <v>369.59</v>
       </c>
       <c r="M250">
-        <v>5</v>
+        <v>47</v>
       </c>
       <c r="N250">
-        <v>226.51</v>
+        <v>293.38</v>
       </c>
       <c r="O250">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="str">
-        <v>235923602</v>
+        <v>25627271G</v>
       </c>
       <c r="C251" t="str">
-        <v>EPP</v>
+        <v>DE VILLASANTE</v>
       </c>
       <c r="D251" t="str">
-        <v>GOYENECHEA</v>
+        <v>PASCUAL</v>
       </c>
       <c r="E251" t="str">
-        <v>MAXIMILIAN</v>
+        <v>FRANCESC</v>
       </c>
       <c r="F251" t="str">
         <v>M</v>
       </c>
       <c r="G251">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H251" t="str">
         <v>U16</v>
       </c>
       <c r="I251" t="str">
-        <v>UC</v>
+        <v>ART</v>
       </c>
       <c r="J251">
         <v>999.99</v>
       </c>
       <c r="K251">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="L251">
-        <v>999.99</v>
+        <v>159.46</v>
       </c>
       <c r="M251">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="N251">
         <v>999.99</v>
       </c>
       <c r="O251">
-        <v>82</v>
+        <v>72</v>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="str">
-        <v>23215800K</v>
+        <v>237461665</v>
       </c>
       <c r="C252" t="str">
-        <v>ESTEVE</v>
+        <v>DEL CAMPO</v>
       </c>
       <c r="D252" t="str">
-        <v>SECO</v>
+        <v>TRAUTMANN</v>
       </c>
       <c r="E252" t="str">
-        <v>ANTONIA ISABEL</v>
+        <v>LAURA</v>
       </c>
       <c r="F252" t="str">
         <v>F</v>
       </c>
       <c r="G252">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H252" t="str">
         <v>U16</v>
       </c>
       <c r="I252" t="str">
-        <v>CAR</v>
+        <v>CEC</v>
       </c>
       <c r="J252">
-        <v>93.44</v>
+        <v>130.99</v>
       </c>
       <c r="K252">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L252">
-        <v>137.35</v>
+        <v>171.94</v>
       </c>
       <c r="M252">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N252">
-        <v>216.81</v>
+        <v>167.56</v>
       </c>
       <c r="O252">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="str">
-        <v>YE215526</v>
+        <v>23429511K</v>
       </c>
       <c r="C253" t="str">
-        <v>FARAH</v>
+        <v>DIAZ</v>
       </c>
       <c r="D253" t="str">
-        <v>CUNHA</v>
+        <v>FIGUEROA</v>
       </c>
       <c r="E253" t="str">
-        <v>MANUELA</v>
+        <v>MAXIMILIANO ANDRES</v>
       </c>
       <c r="F253" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G253">
         <v>2010</v>
       </c>
       <c r="H253" t="str">
         <v>U16</v>
       </c>
       <c r="I253" t="str">
-        <v>CEC</v>
+        <v>CAR</v>
       </c>
       <c r="J253">
-        <v>285.02</v>
+        <v>132.11</v>
       </c>
       <c r="K253">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="L253">
-        <v>999.99</v>
+        <v>206.12</v>
       </c>
       <c r="M253">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="N253">
-        <v>999.99</v>
+        <v>231.19</v>
       </c>
       <c r="O253">
-        <v>58</v>
+        <v>29</v>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="str">
-        <v>185678901</v>
+        <v>238262828</v>
       </c>
       <c r="C254" t="str">
-        <v>Fernández</v>
+        <v>DIAZ</v>
       </c>
       <c r="D254" t="str">
-        <v>Castro</v>
+        <v>SOTO</v>
       </c>
       <c r="E254" t="str">
-        <v>Isabella Sofía</v>
+        <v>VICENTE</v>
       </c>
       <c r="F254" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G254">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H254" t="str">
         <v>U16</v>
       </c>
       <c r="I254" t="str">
-        <v>UC</v>
+        <v>CLP</v>
       </c>
       <c r="J254">
-        <v>999.99</v>
+        <v>196.69</v>
       </c>
       <c r="K254">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="L254">
-        <v>999.99</v>
+        <v>170.78</v>
       </c>
       <c r="M254">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="N254">
-        <v>999.99</v>
+        <v>240.5</v>
       </c>
       <c r="O254">
-        <v>57</v>
+        <v>35</v>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="str">
-        <v>24577320K</v>
+        <v>236440893</v>
       </c>
       <c r="C255" t="str">
-        <v>FERNANDEZ</v>
+        <v>DONOSO</v>
       </c>
       <c r="D255" t="str">
-        <v>ESTEFO</v>
+        <v>INFANTE</v>
       </c>
       <c r="E255" t="str">
-        <v>JULIAN</v>
+        <v>CLARA</v>
       </c>
       <c r="F255" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G255">
         <v>2011</v>
       </c>
       <c r="H255" t="str">
         <v>U16</v>
       </c>
       <c r="I255" t="str">
-        <v>CAPA</v>
+        <v>CAO</v>
       </c>
       <c r="J255">
-        <v>999.99</v>
+        <v>117.08</v>
       </c>
       <c r="K255">
-        <v>83</v>
+        <v>7</v>
       </c>
       <c r="L255">
-        <v>999.99</v>
+        <v>134.47</v>
       </c>
       <c r="M255">
-        <v>83</v>
+        <v>9</v>
       </c>
       <c r="N255">
-        <v>999.99</v>
+        <v>157.23</v>
       </c>
       <c r="O255">
-        <v>83</v>
+        <v>9</v>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="str">
-        <v>237939859</v>
+        <v>24489767B</v>
       </c>
       <c r="C256" t="str">
-        <v>FISCHER</v>
+        <v>DUEÑAS</v>
       </c>
       <c r="D256" t="str">
-        <v>BARENBOIM</v>
+        <v>SUÁREZ</v>
       </c>
       <c r="E256" t="str">
-        <v>NAOMI</v>
+        <v>TOMÁS</v>
       </c>
       <c r="F256" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G256">
         <v>2011</v>
       </c>
       <c r="H256" t="str">
         <v>U16</v>
       </c>
       <c r="I256" t="str">
         <v>ART</v>
       </c>
       <c r="J256">
-        <v>999.99</v>
+        <v>171.56</v>
       </c>
       <c r="K256">
-        <v>69</v>
+        <v>30</v>
       </c>
       <c r="L256">
-        <v>999.99</v>
+        <v>119.98</v>
       </c>
       <c r="M256">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="N256">
         <v>999.99</v>
       </c>
       <c r="O256">
-        <v>69</v>
+        <v>63</v>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="str">
-        <v>235575655</v>
+        <v>233243736</v>
       </c>
       <c r="C257" t="str">
-        <v>FISCHMAN</v>
+        <v>DUPUY</v>
       </c>
       <c r="D257" t="str">
-        <v>BUTELMANN</v>
+        <v>ALLEN</v>
       </c>
       <c r="E257" t="str">
-        <v>ALAN</v>
+        <v>NINA</v>
       </c>
       <c r="F257" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G257">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H257" t="str">
         <v>U16</v>
       </c>
       <c r="I257" t="str">
-        <v>CAN</v>
+        <v>CVN</v>
       </c>
       <c r="J257">
-        <v>999.99</v>
+        <v>171.5</v>
       </c>
       <c r="K257">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="L257">
-        <v>583.61</v>
+        <v>112.82</v>
       </c>
       <c r="M257">
-        <v>63</v>
+        <v>5</v>
       </c>
       <c r="N257">
-        <v>999.99</v>
+        <v>226.51</v>
       </c>
       <c r="O257">
-        <v>69</v>
+        <v>26</v>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="str">
-        <v>235998793</v>
+        <v>235923602</v>
       </c>
       <c r="C258" t="str">
-        <v>FUENTES</v>
+        <v>EPP</v>
       </c>
       <c r="D258" t="str">
-        <v>LABRA</v>
+        <v>GOYENECHEA</v>
       </c>
       <c r="E258" t="str">
-        <v>IGNACIA</v>
+        <v>MAXIMILIAN</v>
       </c>
       <c r="F258" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G258">
         <v>2011</v>
       </c>
       <c r="H258" t="str">
         <v>U16</v>
       </c>
       <c r="I258" t="str">
-        <v>ART</v>
+        <v>UC</v>
       </c>
       <c r="J258">
-        <v>71.98</v>
+        <v>999.99</v>
       </c>
       <c r="K258">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="L258">
-        <v>110</v>
+        <v>999.99</v>
       </c>
       <c r="M258">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="N258">
-        <v>132.94</v>
+        <v>999.99</v>
       </c>
       <c r="O258">
-        <v>5</v>
+        <v>82</v>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="str">
-        <v>236983242</v>
+        <v>23215800K</v>
       </c>
       <c r="C259" t="str">
-        <v>GALDAMES</v>
+        <v>ESTEVE</v>
       </c>
       <c r="D259" t="str">
-        <v>RINCON</v>
+        <v>SECO</v>
       </c>
       <c r="E259" t="str">
-        <v>VICENTE</v>
+        <v>ANTONIA ISABEL</v>
       </c>
       <c r="F259" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G259">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H259" t="str">
         <v>U16</v>
       </c>
       <c r="I259" t="str">
-        <v>CVN</v>
+        <v>CAR</v>
       </c>
       <c r="J259">
-        <v>336.38</v>
+        <v>93.44</v>
       </c>
       <c r="K259">
-        <v>52</v>
+        <v>6</v>
       </c>
       <c r="L259">
-        <v>382.72</v>
+        <v>137.35</v>
       </c>
       <c r="M259">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="N259">
-        <v>412.54</v>
+        <v>216.81</v>
       </c>
       <c r="O259">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="str">
-        <v>232893249</v>
+        <v>YE215526</v>
       </c>
       <c r="C260" t="str">
-        <v>GALILEA</v>
+        <v>FARAH</v>
       </c>
       <c r="D260" t="str">
-        <v>FUENTEALBA</v>
+        <v>CUNHA</v>
       </c>
       <c r="E260" t="str">
-        <v>FACUNDO</v>
+        <v>MANUELA</v>
       </c>
       <c r="F260" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G260">
         <v>2010</v>
       </c>
       <c r="H260" t="str">
         <v>U16</v>
       </c>
       <c r="I260" t="str">
-        <v>CAEC</v>
+        <v>CEC</v>
       </c>
       <c r="J260">
-        <v>242.69</v>
+        <v>285.02</v>
       </c>
       <c r="K260">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="L260">
-        <v>202.79</v>
+        <v>999.99</v>
       </c>
       <c r="M260">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="N260">
-        <v>216.42</v>
+        <v>999.99</v>
       </c>
       <c r="O260">
-        <v>26</v>
+        <v>58</v>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="str">
-        <v>237100441</v>
+        <v>185678901</v>
       </c>
       <c r="C261" t="str">
-        <v>GANDARA</v>
+        <v>Fernández</v>
       </c>
       <c r="D261" t="str">
-        <v>RODILLO</v>
+        <v>Castro</v>
       </c>
       <c r="E261" t="str">
-        <v>ISMAEL</v>
+        <v>Isabella Sofía</v>
       </c>
       <c r="F261" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G261">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H261" t="str">
         <v>U16</v>
       </c>
       <c r="I261" t="str">
-        <v>CAN</v>
+        <v>UC</v>
       </c>
       <c r="J261">
-        <v>190.1</v>
+        <v>999.99</v>
       </c>
       <c r="K261">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="L261">
-        <v>195.98</v>
+        <v>999.99</v>
       </c>
       <c r="M261">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="N261">
-        <v>262.54</v>
+        <v>999.99</v>
       </c>
       <c r="O261">
-        <v>38</v>
+        <v>57</v>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="str">
-        <v>236797112</v>
+        <v>24577320K</v>
       </c>
       <c r="C262" t="str">
-        <v>GARCIA</v>
+        <v>FERNANDEZ</v>
       </c>
       <c r="D262" t="str">
-        <v>SAAVEDRA</v>
+        <v>ESTEFO</v>
       </c>
       <c r="E262" t="str">
-        <v>LOURDES</v>
+        <v>JULIAN</v>
       </c>
       <c r="F262" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G262">
         <v>2011</v>
       </c>
       <c r="H262" t="str">
         <v>U16</v>
       </c>
       <c r="I262" t="str">
-        <v>CVN</v>
+        <v>CAPA</v>
       </c>
       <c r="J262">
-        <v>237.51</v>
+        <v>999.99</v>
       </c>
       <c r="K262">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="L262">
-        <v>286.21</v>
+        <v>999.99</v>
       </c>
       <c r="M262">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="N262">
-        <v>263.16</v>
+        <v>999.99</v>
       </c>
       <c r="O262">
-        <v>32</v>
+        <v>83</v>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="str">
-        <v>234271490</v>
+        <v>237939859</v>
       </c>
       <c r="C263" t="str">
-        <v>GARDA</v>
+        <v>FISCHER</v>
       </c>
       <c r="D263" t="str">
-        <v>TIMMERMANN</v>
+        <v>BARENBOIM</v>
       </c>
       <c r="E263" t="str">
-        <v>MATILDE SOFIA</v>
+        <v>NAOMI</v>
       </c>
       <c r="F263" t="str">
         <v>F</v>
       </c>
       <c r="G263">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H263" t="str">
         <v>U16</v>
       </c>
       <c r="I263" t="str">
-        <v>CEC</v>
+        <v>ART</v>
       </c>
       <c r="J263">
-        <v>144.74</v>
+        <v>999.99</v>
       </c>
       <c r="K263">
-        <v>13</v>
+        <v>69</v>
       </c>
       <c r="L263">
-        <v>226.4</v>
+        <v>999.99</v>
       </c>
       <c r="M263">
-        <v>27</v>
+        <v>69</v>
       </c>
       <c r="N263">
-        <v>188.23</v>
+        <v>999.99</v>
       </c>
       <c r="O263">
-        <v>13</v>
+        <v>69</v>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="str">
-        <v>233480916</v>
+        <v>235575655</v>
       </c>
       <c r="C264" t="str">
-        <v>GARDILCIC</v>
+        <v>FISCHMAN</v>
       </c>
       <c r="D264" t="str">
-        <v>SANTA CRUZ</v>
+        <v>BUTELMANN</v>
       </c>
       <c r="E264" t="str">
-        <v>JUAN FRANCISCO</v>
+        <v>ALAN</v>
       </c>
       <c r="F264" t="str">
         <v>M</v>
       </c>
       <c r="G264">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H264" t="str">
         <v>U16</v>
       </c>
       <c r="I264" t="str">
-        <v>CVN</v>
+        <v>CAN</v>
       </c>
       <c r="J264">
-        <v>211.51</v>
+        <v>999.99</v>
       </c>
       <c r="K264">
-        <v>39</v>
+        <v>69</v>
       </c>
       <c r="L264">
-        <v>136.88</v>
+        <v>583.61</v>
       </c>
       <c r="M264">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="N264">
-        <v>151.31</v>
+        <v>999.99</v>
       </c>
       <c r="O264">
-        <v>11</v>
+        <v>69</v>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="str">
-        <v>233491136</v>
+        <v>235998793</v>
       </c>
       <c r="C265" t="str">
-        <v>GONZALEZ</v>
+        <v>FUENTES</v>
       </c>
       <c r="D265" t="str">
-        <v>LOPEZ</v>
+        <v>LABRA</v>
       </c>
       <c r="E265" t="str">
-        <v>DANIEL IGNACIO</v>
+        <v>IGNACIA</v>
       </c>
       <c r="F265" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G265">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H265" t="str">
         <v>U16</v>
       </c>
       <c r="I265" t="str">
-        <v>CEC</v>
+        <v>ART</v>
       </c>
       <c r="J265">
-        <v>73.22</v>
+        <v>71.98</v>
       </c>
       <c r="K265">
+        <v>2</v>
+      </c>
+      <c r="L265">
+        <v>110</v>
+      </c>
+      <c r="M265">
         <v>4</v>
       </c>
-      <c r="L265">
-[...4 lines deleted...]
-      </c>
       <c r="N265">
-        <v>135.71</v>
+        <v>132.94</v>
       </c>
       <c r="O265">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="str">
-        <v>236060357</v>
+        <v>236983242</v>
       </c>
       <c r="C266" t="str">
-        <v>GONZALEZ</v>
+        <v>GALDAMES</v>
       </c>
       <c r="D266" t="str">
-        <v>VALDES</v>
+        <v>RINCON</v>
       </c>
       <c r="E266" t="str">
-        <v>TOMAS</v>
+        <v>VICENTE</v>
       </c>
       <c r="F266" t="str">
         <v>M</v>
       </c>
       <c r="G266">
         <v>2011</v>
       </c>
       <c r="H266" t="str">
         <v>U16</v>
       </c>
       <c r="I266" t="str">
-        <v>CAN</v>
+        <v>CVN</v>
       </c>
       <c r="J266">
-        <v>999.99</v>
+        <v>336.38</v>
       </c>
       <c r="K266">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="L266">
-        <v>999.99</v>
+        <v>382.72</v>
       </c>
       <c r="M266">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="N266">
-        <v>241.84</v>
+        <v>412.54</v>
       </c>
       <c r="O266">
-        <v>36</v>
+        <v>55</v>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="str">
-        <v>234718827</v>
+        <v>232893249</v>
       </c>
       <c r="C267" t="str">
-        <v>GROB</v>
+        <v>GALILEA</v>
       </c>
       <c r="D267" t="str">
-        <v>CONCHA</v>
+        <v>FUENTEALBA</v>
       </c>
       <c r="E267" t="str">
-        <v>MATEO</v>
+        <v>FACUNDO</v>
       </c>
       <c r="F267" t="str">
         <v>M</v>
       </c>
       <c r="G267">
         <v>2010</v>
       </c>
       <c r="H267" t="str">
         <v>U16</v>
       </c>
       <c r="I267" t="str">
-        <v>CAO</v>
+        <v>CAEC</v>
       </c>
       <c r="J267">
-        <v>107.95</v>
+        <v>242.69</v>
       </c>
       <c r="K267">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="L267">
-        <v>157.23</v>
+        <v>202.79</v>
       </c>
       <c r="M267">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="N267">
-        <v>172.99</v>
+        <v>216.42</v>
       </c>
       <c r="O267">
-        <v>14</v>
+        <v>26</v>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="str">
-        <v>233456179</v>
+        <v>237100441</v>
       </c>
       <c r="C268" t="str">
-        <v>GROB</v>
+        <v>GANDARA</v>
       </c>
       <c r="D268" t="str">
-        <v>ANGERMEYER</v>
+        <v>RODILLO</v>
       </c>
       <c r="E268" t="str">
-        <v>EMILIA</v>
+        <v>ISMAEL</v>
       </c>
       <c r="F268" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G268">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H268" t="str">
         <v>U16</v>
       </c>
       <c r="I268" t="str">
         <v>CAN</v>
       </c>
       <c r="J268">
-        <v>122.8</v>
+        <v>190.1</v>
       </c>
       <c r="K268">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="L268">
-        <v>155.12</v>
+        <v>195.98</v>
       </c>
       <c r="M268">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="N268">
-        <v>109.14</v>
+        <v>262.54</v>
       </c>
       <c r="O268">
-        <v>3</v>
+        <v>38</v>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="str">
-        <v>235145197</v>
+        <v>236797112</v>
       </c>
       <c r="C269" t="str">
-        <v>GUZMAN</v>
+        <v>GARCIA</v>
       </c>
       <c r="D269" t="str">
-        <v>LECANNELIER</v>
+        <v>SAAVEDRA</v>
       </c>
       <c r="E269" t="str">
-        <v>TOMAS</v>
+        <v>LOURDES</v>
       </c>
       <c r="F269" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G269">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H269" t="str">
         <v>U16</v>
       </c>
       <c r="I269" t="str">
-        <v>CEC</v>
+        <v>CVN</v>
       </c>
       <c r="J269">
-        <v>145.61</v>
+        <v>237.51</v>
       </c>
       <c r="K269">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="L269">
-        <v>172.59</v>
+        <v>286.21</v>
       </c>
       <c r="M269">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="N269">
-        <v>263.79</v>
+        <v>263.16</v>
       </c>
       <c r="O269">
-        <v>39</v>
+        <v>32</v>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="str">
-        <v>233662801</v>
+        <v>234271490</v>
       </c>
       <c r="C270" t="str">
-        <v>HAMEAU</v>
+        <v>GARDA</v>
       </c>
       <c r="D270" t="str">
-        <v>GAETE</v>
+        <v>TIMMERMANN</v>
       </c>
       <c r="E270" t="str">
-        <v>SOPHIE</v>
+        <v>MATILDE SOFIA</v>
       </c>
       <c r="F270" t="str">
         <v>F</v>
       </c>
       <c r="G270">
         <v>2010</v>
       </c>
       <c r="H270" t="str">
         <v>U16</v>
       </c>
       <c r="I270" t="str">
-        <v>CLP</v>
+        <v>CEC</v>
       </c>
       <c r="J270">
-        <v>279.72</v>
+        <v>144.74</v>
       </c>
       <c r="K270">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="L270">
-        <v>255.74</v>
+        <v>226.4</v>
       </c>
       <c r="M270">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="N270">
-        <v>352.22</v>
+        <v>188.23</v>
       </c>
       <c r="O270">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="str">
-        <v>678083616</v>
+        <v>233480916</v>
       </c>
       <c r="C271" t="str">
-        <v>HAMILTON</v>
+        <v>GARDILCIC</v>
       </c>
       <c r="D271" t="str">
-        <v>HAMILTON</v>
+        <v>SANTA CRUZ</v>
       </c>
       <c r="E271" t="str">
-        <v>DASH</v>
+        <v>JUAN FRANCISCO</v>
       </c>
       <c r="F271" t="str">
         <v>M</v>
       </c>
       <c r="G271">
         <v>2010</v>
       </c>
       <c r="H271" t="str">
         <v>U16</v>
       </c>
       <c r="I271" t="str">
-        <v>ART</v>
+        <v>CVN</v>
       </c>
       <c r="J271">
-        <v>999.99</v>
+        <v>211.51</v>
       </c>
       <c r="K271">
-        <v>84</v>
+        <v>39</v>
       </c>
       <c r="L271">
-        <v>999.99</v>
+        <v>136.88</v>
       </c>
       <c r="M271">
-        <v>84</v>
+        <v>14</v>
       </c>
       <c r="N271">
-        <v>999.99</v>
+        <v>151.31</v>
       </c>
       <c r="O271">
-        <v>84</v>
+        <v>11</v>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="str">
-        <v>678083617</v>
+        <v>233491136</v>
       </c>
       <c r="C272" t="str">
-        <v>HAMILTON</v>
+        <v>GONZALEZ</v>
       </c>
       <c r="D272" t="str">
-        <v>HAMILTON</v>
+        <v>LOPEZ</v>
       </c>
       <c r="E272" t="str">
-        <v>POPPY</v>
+        <v>DANIEL IGNACIO</v>
       </c>
       <c r="F272" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G272">
         <v>2010</v>
       </c>
       <c r="H272" t="str">
         <v>U16</v>
       </c>
       <c r="I272" t="str">
-        <v>ART</v>
+        <v>CEC</v>
       </c>
       <c r="J272">
-        <v>999.99</v>
+        <v>73.22</v>
       </c>
       <c r="K272">
-        <v>71</v>
+        <v>4</v>
       </c>
       <c r="L272">
-        <v>999.99</v>
+        <v>108.81</v>
       </c>
       <c r="M272">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="N272">
-        <v>999.99</v>
+        <v>135.71</v>
       </c>
       <c r="O272">
-        <v>71</v>
+        <v>7</v>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="str">
-        <v>23538423K</v>
+        <v>236060357</v>
       </c>
       <c r="C273" t="str">
-        <v>HENRÍQUEZ</v>
+        <v>GONZALEZ</v>
       </c>
       <c r="D273" t="str">
-        <v>LUBASCHER</v>
+        <v>VALDES</v>
       </c>
       <c r="E273" t="str">
-        <v>MATEO SIMÓN</v>
+        <v>TOMAS</v>
       </c>
       <c r="F273" t="str">
         <v>M</v>
       </c>
       <c r="G273">
         <v>2011</v>
       </c>
       <c r="H273" t="str">
         <v>U16</v>
       </c>
       <c r="I273" t="str">
-        <v>CORR</v>
+        <v>CAN</v>
       </c>
       <c r="J273">
-        <v>137.56</v>
+        <v>999.99</v>
       </c>
       <c r="K273">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="L273">
-        <v>182.56</v>
+        <v>999.99</v>
       </c>
       <c r="M273">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="N273">
-        <v>201.88</v>
+        <v>241.84</v>
       </c>
       <c r="O273">
-        <v>21</v>
+        <v>36</v>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="str">
-        <v>236650731</v>
+        <v>234718827</v>
       </c>
       <c r="C274" t="str">
-        <v>HILLERNS</v>
+        <v>GROB</v>
       </c>
       <c r="D274" t="str">
-        <v>ESPINOZA</v>
+        <v>CONCHA</v>
       </c>
       <c r="E274" t="str">
-        <v>CRISTOBAL</v>
+        <v>MATEO</v>
       </c>
       <c r="F274" t="str">
         <v>M</v>
       </c>
       <c r="G274">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H274" t="str">
         <v>U16</v>
       </c>
       <c r="I274" t="str">
-        <v>CEC</v>
+        <v>CAO</v>
       </c>
       <c r="J274">
-        <v>149.5</v>
+        <v>107.95</v>
       </c>
       <c r="K274">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="L274">
-        <v>255.36</v>
+        <v>157.23</v>
       </c>
       <c r="M274">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="N274">
-        <v>321.97</v>
+        <v>172.99</v>
       </c>
       <c r="O274">
-        <v>44</v>
+        <v>14</v>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="str">
-        <v>235309572</v>
+        <v>233456179</v>
       </c>
       <c r="C275" t="str">
-        <v>HOLZAPFEL</v>
+        <v>GROB</v>
       </c>
       <c r="D275" t="str">
-        <v>KAUFMANN</v>
+        <v>ANGERMEYER</v>
       </c>
       <c r="E275" t="str">
-        <v>EMMA</v>
+        <v>EMILIA</v>
       </c>
       <c r="F275" t="str">
         <v>F</v>
       </c>
       <c r="G275">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H275" t="str">
         <v>U16</v>
       </c>
       <c r="I275" t="str">
-        <v>CAO</v>
+        <v>CAN</v>
       </c>
       <c r="J275">
-        <v>425.71</v>
+        <v>122.8</v>
       </c>
       <c r="K275">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="L275">
-        <v>359.33</v>
+        <v>155.12</v>
       </c>
       <c r="M275">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="N275">
-        <v>463.85</v>
+        <v>109.14</v>
       </c>
       <c r="O275">
-        <v>48</v>
+        <v>3</v>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="str">
-        <v>235529300</v>
+        <v>235145197</v>
       </c>
       <c r="C276" t="str">
-        <v>HUBER</v>
+        <v>GUZMAN</v>
       </c>
       <c r="D276" t="str">
-        <v>SOLIS</v>
+        <v>LECANNELIER</v>
       </c>
       <c r="E276" t="str">
-        <v>ELBA</v>
+        <v>TOMAS</v>
       </c>
       <c r="F276" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G276">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H276" t="str">
         <v>U16</v>
       </c>
       <c r="I276" t="str">
-        <v>LV</v>
+        <v>CEC</v>
       </c>
       <c r="J276">
-        <v>129.83</v>
+        <v>145.61</v>
       </c>
       <c r="K276">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="L276">
-        <v>177.18</v>
+        <v>172.59</v>
       </c>
       <c r="M276">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="N276">
-        <v>224.11</v>
+        <v>263.79</v>
       </c>
       <c r="O276">
-        <v>24</v>
+        <v>39</v>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="str">
-        <v>235986701</v>
+        <v>233662801</v>
       </c>
       <c r="C277" t="str">
-        <v>IBANEZ</v>
+        <v>HAMEAU</v>
       </c>
       <c r="D277" t="str">
-        <v>AMBIA</v>
+        <v>GAETE</v>
       </c>
       <c r="E277" t="str">
-        <v>BLANCA</v>
+        <v>SOPHIE</v>
       </c>
       <c r="F277" t="str">
         <v>F</v>
       </c>
       <c r="G277">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H277" t="str">
         <v>U16</v>
       </c>
       <c r="I277" t="str">
         <v>CLP</v>
       </c>
       <c r="J277">
-        <v>270</v>
+        <v>279.72</v>
       </c>
       <c r="K277">
+        <v>41</v>
+      </c>
+      <c r="L277">
+        <v>255.74</v>
+      </c>
+      <c r="M277">
+        <v>36</v>
+      </c>
+      <c r="N277">
+        <v>352.22</v>
+      </c>
+      <c r="O277">
         <v>40</v>
-      </c>
-[...10 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="str">
-        <v>237159500</v>
+        <v>678083616</v>
       </c>
       <c r="C278" t="str">
-        <v>JABAT</v>
+        <v>HAMILTON</v>
       </c>
       <c r="D278" t="str">
-        <v>CROQUEVIELLE</v>
+        <v>HAMILTON</v>
       </c>
       <c r="E278" t="str">
-        <v>FRANCISCA</v>
+        <v>DASH</v>
       </c>
       <c r="F278" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G278">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H278" t="str">
         <v>U16</v>
       </c>
       <c r="I278" t="str">
         <v>ART</v>
       </c>
       <c r="J278">
-        <v>393.7</v>
+        <v>999.99</v>
       </c>
       <c r="K278">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="L278">
-        <v>822.38</v>
+        <v>999.99</v>
       </c>
       <c r="M278">
-        <v>54</v>
+        <v>84</v>
       </c>
       <c r="N278">
-        <v>469.81</v>
+        <v>999.99</v>
       </c>
       <c r="O278">
-        <v>50</v>
+        <v>84</v>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="str">
-        <v>233711799</v>
+        <v>678083617</v>
       </c>
       <c r="C279" t="str">
-        <v>JUNEMANN</v>
+        <v>HAMILTON</v>
       </c>
       <c r="D279" t="str">
-        <v>ARANCIBIA</v>
+        <v>HAMILTON</v>
       </c>
       <c r="E279" t="str">
-        <v>VICENTE</v>
+        <v>POPPY</v>
       </c>
       <c r="F279" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G279">
         <v>2010</v>
       </c>
       <c r="H279" t="str">
         <v>U16</v>
       </c>
       <c r="I279" t="str">
-        <v>CAN</v>
+        <v>ART</v>
       </c>
       <c r="J279">
-        <v>730.74</v>
+        <v>999.99</v>
       </c>
       <c r="K279">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="L279">
         <v>999.99</v>
       </c>
       <c r="M279">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="N279">
         <v>999.99</v>
       </c>
       <c r="O279">
-        <v>67</v>
+        <v>71</v>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="str">
-        <v>237109740</v>
+        <v>23538423K</v>
       </c>
       <c r="C280" t="str">
-        <v>KNAPP</v>
+        <v>HENRÍQUEZ</v>
       </c>
       <c r="D280" t="str">
-        <v>MOYA</v>
+        <v>LUBASCHER</v>
       </c>
       <c r="E280" t="str">
-        <v>RAFAELA</v>
+        <v>MATEO SIMÓN</v>
       </c>
       <c r="F280" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G280">
         <v>2011</v>
       </c>
       <c r="H280" t="str">
         <v>U16</v>
       </c>
       <c r="I280" t="str">
-        <v>CAPA</v>
+        <v>CORR</v>
       </c>
       <c r="J280">
-        <v>171.13</v>
+        <v>137.56</v>
       </c>
       <c r="K280">
+        <v>19</v>
+      </c>
+      <c r="L280">
+        <v>182.56</v>
+      </c>
+      <c r="M280">
+        <v>30</v>
+      </c>
+      <c r="N280">
+        <v>201.88</v>
+      </c>
+      <c r="O280">
         <v>21</v>
-      </c>
-[...10 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="str">
-        <v>232776323</v>
+        <v>234452452</v>
       </c>
       <c r="C281" t="str">
-        <v>KUBICK</v>
+        <v>HERRERA</v>
       </c>
       <c r="D281" t="str">
-        <v>LESSER</v>
+        <v>NORAMBUENA</v>
       </c>
       <c r="E281" t="str">
-        <v>Antonio</v>
+        <v>Martina</v>
       </c>
       <c r="F281" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G281">
         <v>2010</v>
       </c>
       <c r="H281" t="str">
         <v>U16</v>
       </c>
       <c r="I281" t="str">
-        <v>CLP</v>
+        <v>CORR</v>
       </c>
       <c r="J281">
-        <v>170.92</v>
+        <v>999.99</v>
       </c>
       <c r="K281">
-        <v>28</v>
+        <v>74</v>
       </c>
       <c r="L281">
-        <v>191.35</v>
+        <v>999.99</v>
       </c>
       <c r="M281">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="N281">
-        <v>189.31</v>
+        <v>999.99</v>
       </c>
       <c r="O281">
-        <v>17</v>
+        <v>74</v>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="str">
-        <v>235429683</v>
+        <v>236650731</v>
       </c>
       <c r="C282" t="str">
-        <v>LAMA</v>
+        <v>HILLERNS</v>
       </c>
       <c r="D282" t="str">
-        <v>KAISER</v>
+        <v>ESPINOZA</v>
       </c>
       <c r="E282" t="str">
-        <v>BAUTISTA</v>
+        <v>CRISTOBAL</v>
       </c>
       <c r="F282" t="str">
         <v>M</v>
       </c>
       <c r="G282">
         <v>2011</v>
       </c>
       <c r="H282" t="str">
         <v>U16</v>
       </c>
       <c r="I282" t="str">
-        <v>CLP</v>
+        <v>CEC</v>
       </c>
       <c r="J282">
-        <v>66.01</v>
+        <v>149.5</v>
       </c>
       <c r="K282">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="L282">
-        <v>78.97</v>
+        <v>255.36</v>
       </c>
       <c r="M282">
-        <v>3</v>
+        <v>51</v>
       </c>
       <c r="N282">
-        <v>117.55</v>
+        <v>321.97</v>
       </c>
       <c r="O282">
-        <v>5</v>
+        <v>44</v>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="str">
-        <v>C25772333</v>
+        <v>235309572</v>
       </c>
       <c r="C283" t="str">
-        <v>LANZKOWSKY</v>
+        <v>HOLZAPFEL</v>
       </c>
       <c r="D283" t="str">
-        <v/>
+        <v>KAUFMANN</v>
       </c>
       <c r="E283" t="str">
-        <v>YAEL SHIRA</v>
+        <v>EMMA</v>
       </c>
       <c r="F283" t="str">
         <v>F</v>
       </c>
       <c r="G283">
         <v>2011</v>
       </c>
       <c r="H283" t="str">
         <v>U16</v>
       </c>
       <c r="I283" t="str">
-        <v>CVN</v>
+        <v>CAO</v>
       </c>
       <c r="J283">
-        <v>999.99</v>
+        <v>425.71</v>
       </c>
       <c r="K283">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="L283">
-        <v>219.75</v>
+        <v>359.33</v>
       </c>
       <c r="M283">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="N283">
-        <v>999.99</v>
+        <v>463.85</v>
       </c>
       <c r="O283">
-        <v>59</v>
+        <v>48</v>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="str">
-        <v>669187360</v>
+        <v>235529300</v>
       </c>
       <c r="C284" t="str">
-        <v>LANZKOWSKY</v>
+        <v>HUBER</v>
       </c>
       <c r="D284" t="str">
-        <v/>
+        <v>SOLIS</v>
       </c>
       <c r="E284" t="str">
-        <v>YAEL</v>
+        <v>ELBA</v>
       </c>
       <c r="F284" t="str">
         <v>F</v>
       </c>
       <c r="G284">
         <v>2011</v>
       </c>
       <c r="H284" t="str">
         <v>U16</v>
       </c>
       <c r="I284" t="str">
-        <v>CVN</v>
+        <v>LV</v>
       </c>
       <c r="J284">
-        <v>999.99</v>
+        <v>129.83</v>
       </c>
       <c r="K284">
-        <v>70</v>
+        <v>9</v>
       </c>
       <c r="L284">
-        <v>999.99</v>
+        <v>177.18</v>
       </c>
       <c r="M284">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="N284">
-        <v>999.99</v>
+        <v>224.11</v>
       </c>
       <c r="O284">
-        <v>70</v>
+        <v>24</v>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="str">
-        <v>237794540</v>
+        <v>235986701</v>
       </c>
       <c r="C285" t="str">
-        <v>LERMANDA</v>
+        <v>IBANEZ</v>
       </c>
       <c r="D285" t="str">
-        <v>IBAÑEZ</v>
+        <v>AMBIA</v>
       </c>
       <c r="E285" t="str">
-        <v>MELISA</v>
+        <v>BLANCA</v>
       </c>
       <c r="F285" t="str">
         <v>F</v>
       </c>
       <c r="G285">
         <v>2011</v>
       </c>
       <c r="H285" t="str">
         <v>U16</v>
       </c>
       <c r="I285" t="str">
-        <v>CORR</v>
+        <v>CLP</v>
       </c>
       <c r="J285">
-        <v>152.3</v>
+        <v>270</v>
       </c>
       <c r="K285">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="L285">
-        <v>255.98</v>
+        <v>213.24</v>
       </c>
       <c r="M285">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="N285">
-        <v>555.83</v>
+        <v>270.13</v>
       </c>
       <c r="O285">
-        <v>52</v>
+        <v>35</v>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="str">
-        <v>23585550K</v>
+        <v>237159500</v>
       </c>
       <c r="C286" t="str">
-        <v>LESSER</v>
+        <v>JABAT</v>
       </c>
       <c r="D286" t="str">
-        <v>DILL</v>
+        <v>CROQUEVIELLE</v>
       </c>
       <c r="E286" t="str">
-        <v>BORJA</v>
+        <v>FRANCISCA</v>
       </c>
       <c r="F286" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G286">
         <v>2011</v>
       </c>
       <c r="H286" t="str">
         <v>U16</v>
       </c>
       <c r="I286" t="str">
-        <v>CLP</v>
+        <v>ART</v>
       </c>
       <c r="J286">
-        <v>141.73</v>
+        <v>393.7</v>
       </c>
       <c r="K286">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="L286">
-        <v>147.61</v>
+        <v>822.38</v>
       </c>
       <c r="M286">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="N286">
-        <v>236.76</v>
+        <v>469.81</v>
       </c>
       <c r="O286">
-        <v>31</v>
+        <v>50</v>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="str">
-        <v>253105607</v>
+        <v>233711799</v>
       </c>
       <c r="C287" t="str">
-        <v>LOMBARDO</v>
+        <v>JUNEMANN</v>
       </c>
       <c r="D287" t="str">
-        <v>SANTANA</v>
+        <v>ARANCIBIA</v>
       </c>
       <c r="E287" t="str">
-        <v>OLIVIA</v>
+        <v>VICENTE</v>
       </c>
       <c r="F287" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G287">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H287" t="str">
         <v>U16</v>
       </c>
       <c r="I287" t="str">
-        <v>CVN</v>
+        <v>CAN</v>
       </c>
       <c r="J287">
-        <v>999.99</v>
+        <v>730.74</v>
       </c>
       <c r="K287">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L287">
         <v>999.99</v>
       </c>
       <c r="M287">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="N287">
         <v>999.99</v>
       </c>
       <c r="O287">
-        <v>61</v>
+        <v>67</v>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="str">
-        <v>234064819</v>
+        <v>AL182239</v>
       </c>
       <c r="C288" t="str">
-        <v>LOPEZ</v>
+        <v>KAUKAB</v>
       </c>
       <c r="D288" t="str">
         <v/>
       </c>
       <c r="E288" t="str">
-        <v>MARINA</v>
+        <v>Yasmeen</v>
       </c>
       <c r="F288" t="str">
         <v>F</v>
       </c>
       <c r="G288">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H288" t="str">
         <v>U16</v>
       </c>
       <c r="I288" t="str">
-        <v>CEC</v>
+        <v>CVN</v>
       </c>
       <c r="J288">
-        <v>215.02</v>
+        <v>999.99</v>
       </c>
       <c r="K288">
-        <v>30</v>
+        <v>73</v>
       </c>
       <c r="L288">
-        <v>394.56</v>
+        <v>999.99</v>
       </c>
       <c r="M288">
-        <v>48</v>
+        <v>73</v>
       </c>
       <c r="N288">
-        <v>268.02</v>
+        <v>999.99</v>
       </c>
       <c r="O288">
-        <v>34</v>
+        <v>73</v>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="str">
-        <v>234440845</v>
+        <v>237109740</v>
       </c>
       <c r="C289" t="str">
-        <v>LOPEZ</v>
+        <v>KNAPP</v>
       </c>
       <c r="D289" t="str">
-        <v>BORAGK</v>
+        <v>MOYA</v>
       </c>
       <c r="E289" t="str">
-        <v>GASTON ALFONSO</v>
+        <v>RAFAELA</v>
       </c>
       <c r="F289" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G289">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H289" t="str">
         <v>U16</v>
       </c>
       <c r="I289" t="str">
-        <v>CVN</v>
+        <v>CAPA</v>
       </c>
       <c r="J289">
-        <v>999.99</v>
+        <v>171.13</v>
       </c>
       <c r="K289">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="L289">
-        <v>999.99</v>
+        <v>127.35</v>
       </c>
       <c r="M289">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="N289">
-        <v>999.99</v>
+        <v>87.23</v>
       </c>
       <c r="O289">
-        <v>71</v>
+        <v>2</v>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="str">
-        <v>237948424</v>
+        <v>232776323</v>
       </c>
       <c r="C290" t="str">
-        <v>MANDRU</v>
+        <v>KUBICK</v>
       </c>
       <c r="D290" t="str">
-        <v>ROMENY</v>
+        <v>LESSER</v>
       </c>
       <c r="E290" t="str">
-        <v>DOMINGA</v>
+        <v>Antonio</v>
       </c>
       <c r="F290" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G290">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H290" t="str">
         <v>U16</v>
       </c>
       <c r="I290" t="str">
-        <v>CAO</v>
+        <v>CLP</v>
       </c>
       <c r="J290">
-        <v>290.79</v>
+        <v>170.92</v>
       </c>
       <c r="K290">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="L290">
-        <v>322.58</v>
+        <v>191.35</v>
       </c>
       <c r="M290">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="N290">
-        <v>455.96</v>
+        <v>189.31</v>
       </c>
       <c r="O290">
-        <v>47</v>
+        <v>17</v>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="str">
-        <v>235205378</v>
+        <v>235429683</v>
       </c>
       <c r="C291" t="str">
-        <v>MARCHANT</v>
+        <v>LAMA</v>
       </c>
       <c r="D291" t="str">
-        <v>OLGUÍN</v>
+        <v>KAISER</v>
       </c>
       <c r="E291" t="str">
-        <v>JOAQUÍN</v>
+        <v>BAUTISTA</v>
       </c>
       <c r="F291" t="str">
         <v>M</v>
       </c>
       <c r="G291">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H291" t="str">
         <v>U16</v>
       </c>
       <c r="I291" t="str">
-        <v>ART</v>
+        <v>CLP</v>
       </c>
       <c r="J291">
-        <v>999.99</v>
+        <v>66.01</v>
       </c>
       <c r="K291">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L291">
-        <v>999.99</v>
+        <v>78.97</v>
       </c>
       <c r="M291">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="N291">
-        <v>999.99</v>
+        <v>117.55</v>
       </c>
       <c r="O291">
-        <v>77</v>
+        <v>5</v>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="str">
-        <v>237487524</v>
+        <v>C25772333</v>
       </c>
       <c r="C292" t="str">
-        <v>MARTIN</v>
+        <v>LANZKOWSKY</v>
       </c>
       <c r="D292" t="str">
-        <v>UTHOFF</v>
+        <v/>
       </c>
       <c r="E292" t="str">
-        <v>TOMAS</v>
+        <v>YAEL SHIRA</v>
       </c>
       <c r="F292" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G292">
         <v>2011</v>
       </c>
       <c r="H292" t="str">
         <v>U16</v>
       </c>
       <c r="I292" t="str">
-        <v>UC</v>
+        <v>CVN</v>
       </c>
       <c r="J292">
-        <v>424.68</v>
+        <v>999.99</v>
       </c>
       <c r="K292">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L292">
-        <v>234.43</v>
+        <v>219.75</v>
       </c>
       <c r="M292">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="N292">
-        <v>323.35</v>
+        <v>999.99</v>
       </c>
       <c r="O292">
-        <v>45</v>
+        <v>59</v>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="str">
-        <v>238028973</v>
+        <v>669187360</v>
       </c>
       <c r="C293" t="str">
-        <v>MARTINEZ</v>
+        <v>LANZKOWSKY</v>
       </c>
       <c r="D293" t="str">
-        <v>VICHERAT</v>
+        <v/>
       </c>
       <c r="E293" t="str">
-        <v>VICENTE</v>
+        <v>YAEL</v>
       </c>
       <c r="F293" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G293">
         <v>2011</v>
       </c>
       <c r="H293" t="str">
         <v>U16</v>
       </c>
       <c r="I293" t="str">
-        <v>UC</v>
+        <v>CVN</v>
       </c>
       <c r="J293">
-        <v>409.56</v>
+        <v>999.99</v>
       </c>
       <c r="K293">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="L293">
-        <v>353.46</v>
+        <v>999.99</v>
       </c>
       <c r="M293">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="N293">
         <v>999.99</v>
       </c>
       <c r="O293">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="str">
-        <v>237668634</v>
+        <v>237794540</v>
       </c>
       <c r="C294" t="str">
-        <v>MASSOUD</v>
+        <v>LERMANDA</v>
       </c>
       <c r="D294" t="str">
-        <v>AUSIN</v>
+        <v>IBAÑEZ</v>
       </c>
       <c r="E294" t="str">
-        <v>JOSE</v>
+        <v>MELISA</v>
       </c>
       <c r="F294" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G294">
         <v>2011</v>
       </c>
       <c r="H294" t="str">
         <v>U16</v>
       </c>
       <c r="I294" t="str">
-        <v>CLP</v>
+        <v>CORR</v>
       </c>
       <c r="J294">
-        <v>226.98</v>
+        <v>152.3</v>
       </c>
       <c r="K294">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="L294">
-        <v>199.72</v>
+        <v>255.98</v>
       </c>
       <c r="M294">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N294">
-        <v>282.23</v>
+        <v>555.83</v>
       </c>
       <c r="O294">
-        <v>40</v>
+        <v>52</v>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="str">
-        <v>234872818</v>
+        <v>23585550K</v>
       </c>
       <c r="C295" t="str">
-        <v>MISLEJ</v>
+        <v>LESSER</v>
       </c>
       <c r="D295" t="str">
-        <v>LOPEZ</v>
+        <v>DILL</v>
       </c>
       <c r="E295" t="str">
-        <v>JORGE</v>
+        <v>BORJA</v>
       </c>
       <c r="F295" t="str">
         <v>M</v>
       </c>
       <c r="G295">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H295" t="str">
         <v>U16</v>
       </c>
       <c r="I295" t="str">
-        <v>CVN</v>
+        <v>CLP</v>
       </c>
       <c r="J295">
-        <v>999.99</v>
+        <v>141.73</v>
       </c>
       <c r="K295">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="L295">
-        <v>999.99</v>
+        <v>147.61</v>
       </c>
       <c r="M295">
-        <v>78</v>
+        <v>17</v>
       </c>
       <c r="N295">
-        <v>999.99</v>
+        <v>236.76</v>
       </c>
       <c r="O295">
-        <v>78</v>
+        <v>31</v>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="str">
-        <v>234873016</v>
+        <v>253105607</v>
       </c>
       <c r="C296" t="str">
-        <v>MISLEJ</v>
+        <v>LOMBARDO</v>
       </c>
       <c r="D296" t="str">
-        <v>LOPEZ</v>
+        <v>SANTANA</v>
       </c>
       <c r="E296" t="str">
-        <v>ANTONIA</v>
+        <v>OLIVIA</v>
       </c>
       <c r="F296" t="str">
         <v>F</v>
       </c>
       <c r="G296">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H296" t="str">
         <v>U16</v>
       </c>
       <c r="I296" t="str">
         <v>CVN</v>
       </c>
       <c r="J296">
         <v>999.99</v>
       </c>
       <c r="K296">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="L296">
         <v>999.99</v>
       </c>
       <c r="M296">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="N296">
         <v>999.99</v>
       </c>
       <c r="O296">
-        <v>65</v>
+        <v>61</v>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="str">
-        <v>236348741</v>
+        <v>234064819</v>
       </c>
       <c r="C297" t="str">
-        <v>MOLINA</v>
+        <v>LOPEZ</v>
       </c>
       <c r="D297" t="str">
-        <v>QUINTANA</v>
+        <v/>
       </c>
       <c r="E297" t="str">
-        <v>MAXIMILIANO</v>
+        <v>MARINA</v>
       </c>
       <c r="F297" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G297">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H297" t="str">
         <v>U16</v>
       </c>
       <c r="I297" t="str">
-        <v>CVN</v>
+        <v>CEC</v>
       </c>
       <c r="J297">
-        <v>999.99</v>
+        <v>215.02</v>
       </c>
       <c r="K297">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="L297">
-        <v>999.99</v>
+        <v>394.56</v>
       </c>
       <c r="M297">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="N297">
-        <v>330.41</v>
+        <v>268.02</v>
       </c>
       <c r="O297">
-        <v>46</v>
+        <v>34</v>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="str">
-        <v>26948061L</v>
+        <v>234440845</v>
       </c>
       <c r="C298" t="str">
-        <v>MONGE</v>
+        <v>LOPEZ</v>
       </c>
       <c r="D298" t="str">
-        <v>RAMOS</v>
+        <v>BORAGK</v>
       </c>
       <c r="E298" t="str">
-        <v>MARIA</v>
+        <v>GASTON ALFONSO</v>
       </c>
       <c r="F298" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G298">
         <v>2010</v>
       </c>
       <c r="H298" t="str">
         <v>U16</v>
       </c>
       <c r="I298" t="str">
-        <v>ART</v>
+        <v>CVN</v>
       </c>
       <c r="J298">
         <v>999.99</v>
       </c>
       <c r="K298">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="L298">
         <v>999.99</v>
       </c>
       <c r="M298">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="N298">
         <v>999.99</v>
       </c>
       <c r="O298">
-        <v>66</v>
+        <v>71</v>
       </c>
     </row>
     <row r="299">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="str">
-        <v>236442764</v>
+        <v>237948424</v>
       </c>
       <c r="C299" t="str">
-        <v>MONTAGNON</v>
+        <v>MANDRU</v>
       </c>
       <c r="D299" t="str">
-        <v>FERNANDEZ</v>
+        <v>ROMENY</v>
       </c>
       <c r="E299" t="str">
-        <v>DIEGO</v>
+        <v>DOMINGA</v>
       </c>
       <c r="F299" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G299">
         <v>2011</v>
       </c>
       <c r="H299" t="str">
         <v>U16</v>
       </c>
       <c r="I299" t="str">
-        <v>ART</v>
+        <v>CAO</v>
       </c>
       <c r="J299">
-        <v>377.62</v>
+        <v>290.79</v>
       </c>
       <c r="K299">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="L299">
-        <v>243.38</v>
+        <v>322.58</v>
       </c>
       <c r="M299">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="N299">
-        <v>345.85</v>
+        <v>455.96</v>
       </c>
       <c r="O299">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="300">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="str">
-        <v>237609107</v>
+        <v>235205378</v>
       </c>
       <c r="C300" t="str">
-        <v>MONTANARI</v>
+        <v>MARCHANT</v>
       </c>
       <c r="D300" t="str">
-        <v>OTERO</v>
+        <v>OLGUÍN</v>
       </c>
       <c r="E300" t="str">
-        <v>TRINIDAD</v>
+        <v>JOAQUÍN</v>
       </c>
       <c r="F300" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G300">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H300" t="str">
         <v>U16</v>
       </c>
       <c r="I300" t="str">
-        <v>UC</v>
+        <v>ART</v>
       </c>
       <c r="J300">
-        <v>411.04</v>
+        <v>999.99</v>
       </c>
       <c r="K300">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="L300">
         <v>999.99</v>
       </c>
       <c r="M300">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="N300">
-        <v>468.67</v>
+        <v>999.99</v>
       </c>
       <c r="O300">
-        <v>49</v>
+        <v>77</v>
       </c>
     </row>
     <row r="301">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="str">
-        <v>233466808</v>
+        <v>237487524</v>
       </c>
       <c r="C301" t="str">
-        <v>MORENO</v>
+        <v>MARTIN</v>
       </c>
       <c r="D301" t="str">
-        <v>CORBO</v>
+        <v>UTHOFF</v>
       </c>
       <c r="E301" t="str">
-        <v>DIEGO</v>
+        <v>TOMAS</v>
       </c>
       <c r="F301" t="str">
         <v>M</v>
       </c>
       <c r="G301">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H301" t="str">
         <v>U16</v>
       </c>
       <c r="I301" t="str">
-        <v>CAN</v>
+        <v>UC</v>
       </c>
       <c r="J301">
-        <v>948.98</v>
+        <v>424.68</v>
       </c>
       <c r="K301">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="L301">
-        <v>706.11</v>
+        <v>234.43</v>
       </c>
       <c r="M301">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="N301">
-        <v>854.81</v>
+        <v>323.35</v>
       </c>
       <c r="O301">
-        <v>59</v>
+        <v>45</v>
       </c>
     </row>
     <row r="302">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="str">
-        <v>23234394K</v>
+        <v>238028973</v>
       </c>
       <c r="C302" t="str">
-        <v>MULLER</v>
+        <v>MARTINEZ</v>
       </c>
       <c r="D302" t="str">
-        <v>CORREA</v>
+        <v>VICHERAT</v>
       </c>
       <c r="E302" t="str">
-        <v>MARIA</v>
+        <v>VICENTE</v>
       </c>
       <c r="F302" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G302">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H302" t="str">
         <v>U16</v>
       </c>
       <c r="I302" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J302">
-        <v>185.27</v>
+        <v>409.56</v>
       </c>
       <c r="K302">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="L302">
-        <v>182.87</v>
+        <v>353.46</v>
       </c>
       <c r="M302">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="N302">
-        <v>249.13</v>
+        <v>999.99</v>
       </c>
       <c r="O302">
-        <v>31</v>
+        <v>65</v>
       </c>
     </row>
     <row r="303">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="str">
-        <v>233032808</v>
+        <v>237668634</v>
       </c>
       <c r="C303" t="str">
-        <v>MUÑOZ</v>
+        <v>MASSOUD</v>
       </c>
       <c r="D303" t="str">
-        <v>QUINTANA</v>
+        <v>AUSIN</v>
       </c>
       <c r="E303" t="str">
-        <v>LEONOR</v>
+        <v>JOSE</v>
       </c>
       <c r="F303" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G303">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H303" t="str">
         <v>U16</v>
       </c>
       <c r="I303" t="str">
-        <v>CORR</v>
+        <v>CLP</v>
       </c>
       <c r="J303">
-        <v>87.35</v>
+        <v>226.98</v>
       </c>
       <c r="K303">
-        <v>4</v>
+        <v>42</v>
       </c>
       <c r="L303">
-        <v>132.97</v>
+        <v>199.72</v>
       </c>
       <c r="M303">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="N303">
-        <v>190.63</v>
+        <v>282.23</v>
       </c>
       <c r="O303">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="304">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="str">
-        <v>232800186</v>
+        <v>234872818</v>
       </c>
       <c r="C304" t="str">
-        <v>MUÑOZ</v>
+        <v>MISLEJ</v>
       </c>
       <c r="D304" t="str">
-        <v>GOMEZ</v>
+        <v>LOPEZ</v>
       </c>
       <c r="E304" t="str">
-        <v>MARTINA</v>
+        <v>JORGE</v>
       </c>
       <c r="F304" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G304">
         <v>2010</v>
       </c>
       <c r="H304" t="str">
         <v>U16</v>
       </c>
       <c r="I304" t="str">
-        <v>CAR</v>
+        <v>CVN</v>
       </c>
       <c r="J304">
-        <v>321.92</v>
+        <v>999.99</v>
       </c>
       <c r="K304">
-        <v>46</v>
+        <v>78</v>
       </c>
       <c r="L304">
-        <v>486.1</v>
+        <v>999.99</v>
       </c>
       <c r="M304">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="N304">
-        <v>574.1</v>
+        <v>999.99</v>
       </c>
       <c r="O304">
-        <v>54</v>
+        <v>78</v>
       </c>
     </row>
     <row r="305">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="str">
-        <v>235046873</v>
+        <v>234873016</v>
       </c>
       <c r="C305" t="str">
-        <v>MURUA</v>
+        <v>MISLEJ</v>
       </c>
       <c r="D305" t="str">
-        <v>INFANTE</v>
+        <v>LOPEZ</v>
       </c>
       <c r="E305" t="str">
-        <v>CLEMENTE</v>
+        <v>ANTONIA</v>
       </c>
       <c r="F305" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G305">
         <v>2010</v>
       </c>
       <c r="H305" t="str">
         <v>U16</v>
       </c>
       <c r="I305" t="str">
-        <v>UC</v>
+        <v>CVN</v>
       </c>
       <c r="J305">
-        <v>213.81</v>
+        <v>999.99</v>
       </c>
       <c r="K305">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="L305">
-        <v>187.08</v>
+        <v>999.99</v>
       </c>
       <c r="M305">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="N305">
-        <v>370.52</v>
+        <v>999.99</v>
       </c>
       <c r="O305">
-        <v>53</v>
+        <v>65</v>
       </c>
     </row>
     <row r="306">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="str">
-        <v>23679590K</v>
+        <v>236348741</v>
       </c>
       <c r="C306" t="str">
-        <v>NEUMANN</v>
+        <v>MOLINA</v>
       </c>
       <c r="D306" t="str">
-        <v>MENDEZ</v>
+        <v>QUINTANA</v>
       </c>
       <c r="E306" t="str">
-        <v>MAGDALENA</v>
+        <v>MAXIMILIANO</v>
       </c>
       <c r="F306" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G306">
         <v>2011</v>
       </c>
       <c r="H306" t="str">
         <v>U16</v>
       </c>
       <c r="I306" t="str">
-        <v>CEC</v>
+        <v>CVN</v>
       </c>
       <c r="J306">
-        <v>145.24</v>
+        <v>999.99</v>
       </c>
       <c r="K306">
-        <v>14</v>
+        <v>65</v>
       </c>
       <c r="L306">
-        <v>174.94</v>
+        <v>999.99</v>
       </c>
       <c r="M306">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="N306">
-        <v>195.09</v>
+        <v>330.41</v>
       </c>
       <c r="O306">
-        <v>18</v>
+        <v>46</v>
       </c>
     </row>
     <row r="307">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="str">
-        <v>233557250</v>
+        <v>26948061L</v>
       </c>
       <c r="C307" t="str">
-        <v>OPAZO</v>
+        <v>MONGE</v>
       </c>
       <c r="D307" t="str">
-        <v>DIAZ</v>
+        <v>RAMOS</v>
       </c>
       <c r="E307" t="str">
-        <v>TOMAS</v>
+        <v>MARIA</v>
       </c>
       <c r="F307" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G307">
         <v>2010</v>
       </c>
       <c r="H307" t="str">
         <v>U16</v>
       </c>
       <c r="I307" t="str">
-        <v>CLP</v>
+        <v>ART</v>
       </c>
       <c r="J307">
-        <v>219.82</v>
+        <v>999.99</v>
       </c>
       <c r="K307">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="L307">
-        <v>208.29</v>
+        <v>999.99</v>
       </c>
       <c r="M307">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="N307">
-        <v>239.08</v>
+        <v>999.99</v>
       </c>
       <c r="O307">
-        <v>34</v>
+        <v>66</v>
       </c>
     </row>
     <row r="308">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="str">
-        <v>232274360</v>
+        <v>236442764</v>
       </c>
       <c r="C308" t="str">
-        <v>OPITZ</v>
+        <v>MONTAGNON</v>
       </c>
       <c r="D308" t="str">
-        <v>SEIDL</v>
+        <v>FERNANDEZ</v>
       </c>
       <c r="E308" t="str">
-        <v>SILKE</v>
+        <v>DIEGO</v>
       </c>
       <c r="F308" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G308">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H308" t="str">
         <v>U16</v>
       </c>
       <c r="I308" t="str">
-        <v>CAO</v>
+        <v>ART</v>
       </c>
       <c r="J308">
-        <v>156.18</v>
+        <v>377.62</v>
       </c>
       <c r="K308">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="L308">
-        <v>154.47</v>
+        <v>243.38</v>
       </c>
       <c r="M308">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="N308">
-        <v>111.16</v>
+        <v>345.85</v>
       </c>
       <c r="O308">
-        <v>4</v>
+        <v>49</v>
       </c>
     </row>
     <row r="309">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="str">
-        <v>237881370</v>
+        <v>237609107</v>
       </c>
       <c r="C309" t="str">
-        <v>OPITZ</v>
+        <v>MONTANARI</v>
       </c>
       <c r="D309" t="str">
-        <v>SEIDL</v>
+        <v>OTERO</v>
       </c>
       <c r="E309" t="str">
-        <v>JULIA</v>
+        <v>TRINIDAD</v>
       </c>
       <c r="F309" t="str">
         <v>F</v>
       </c>
       <c r="G309">
         <v>2011</v>
       </c>
       <c r="H309" t="str">
         <v>U16</v>
       </c>
       <c r="I309" t="str">
-        <v>CAO</v>
+        <v>UC</v>
       </c>
       <c r="J309">
-        <v>398.07</v>
+        <v>411.04</v>
       </c>
       <c r="K309">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L309">
-        <v>523.93</v>
+        <v>999.99</v>
       </c>
       <c r="M309">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N309">
-        <v>661.88</v>
+        <v>468.67</v>
       </c>
       <c r="O309">
-        <v>55</v>
+        <v>49</v>
       </c>
     </row>
     <row r="310">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="str">
-        <v>233464090</v>
+        <v>233466808</v>
       </c>
       <c r="C310" t="str">
-        <v>PAULMANN</v>
+        <v>MORENO</v>
       </c>
       <c r="D310" t="str">
-        <v>PARSONS</v>
+        <v>CORBO</v>
       </c>
       <c r="E310" t="str">
-        <v>KARL</v>
+        <v>DIEGO</v>
       </c>
       <c r="F310" t="str">
         <v>M</v>
       </c>
       <c r="G310">
         <v>2010</v>
       </c>
       <c r="H310" t="str">
         <v>U16</v>
       </c>
       <c r="I310" t="str">
         <v>CAN</v>
       </c>
       <c r="J310">
-        <v>999.99</v>
+        <v>948.98</v>
       </c>
       <c r="K310">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="L310">
-        <v>999.99</v>
+        <v>706.11</v>
       </c>
       <c r="M310">
-        <v>81</v>
+        <v>64</v>
       </c>
       <c r="N310">
-        <v>999.99</v>
+        <v>854.81</v>
       </c>
       <c r="O310">
-        <v>81</v>
+        <v>59</v>
       </c>
     </row>
     <row r="311">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="str">
-        <v>A03673618</v>
+        <v>23234394K</v>
       </c>
       <c r="C311" t="str">
-        <v>PEELE</v>
+        <v>MULLER</v>
       </c>
       <c r="D311" t="str">
-        <v>PEELE</v>
+        <v>CORREA</v>
       </c>
       <c r="E311" t="str">
-        <v>GRIFFIN</v>
+        <v>MARIA</v>
       </c>
       <c r="F311" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G311">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H311" t="str">
         <v>U16</v>
       </c>
       <c r="I311" t="str">
-        <v>ART</v>
+        <v>CLP</v>
       </c>
       <c r="J311">
-        <v>999.99</v>
+        <v>185.27</v>
       </c>
       <c r="K311">
-        <v>85</v>
+        <v>25</v>
       </c>
       <c r="L311">
-        <v>999.99</v>
+        <v>182.87</v>
       </c>
       <c r="M311">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="N311">
-        <v>999.99</v>
+        <v>249.13</v>
       </c>
       <c r="O311">
-        <v>85</v>
+        <v>31</v>
       </c>
     </row>
     <row r="312">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="str">
-        <v>235182785</v>
+        <v>233032808</v>
       </c>
       <c r="C312" t="str">
-        <v>PEREZ</v>
+        <v>MUÑOZ</v>
       </c>
       <c r="D312" t="str">
-        <v>HADDAD</v>
+        <v>QUINTANA</v>
       </c>
       <c r="E312" t="str">
-        <v>FRANCISCO</v>
+        <v>LEONOR</v>
       </c>
       <c r="F312" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G312">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H312" t="str">
         <v>U16</v>
       </c>
       <c r="I312" t="str">
-        <v>CAN</v>
+        <v>CORR</v>
       </c>
       <c r="J312">
-        <v>113.26</v>
+        <v>87.35</v>
       </c>
       <c r="K312">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="L312">
-        <v>77.39</v>
+        <v>132.97</v>
       </c>
       <c r="M312">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="N312">
-        <v>88.09</v>
+        <v>190.63</v>
       </c>
       <c r="O312">
-        <v>2</v>
+        <v>16</v>
       </c>
     </row>
     <row r="313">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="str">
-        <v>23227283K</v>
+        <v>232800186</v>
       </c>
       <c r="C313" t="str">
-        <v>PEREZ</v>
+        <v>MUÑOZ</v>
       </c>
       <c r="D313" t="str">
-        <v>OLMOS</v>
+        <v>GOMEZ</v>
       </c>
       <c r="E313" t="str">
-        <v>JOSEFINA</v>
+        <v>MARTINA</v>
       </c>
       <c r="F313" t="str">
         <v>F</v>
       </c>
       <c r="G313">
         <v>2010</v>
       </c>
       <c r="H313" t="str">
         <v>U16</v>
       </c>
       <c r="I313" t="str">
-        <v>LV</v>
+        <v>CAR</v>
       </c>
       <c r="J313">
-        <v>230.47</v>
+        <v>321.92</v>
       </c>
       <c r="K313">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="L313">
-        <v>212.52</v>
+        <v>486.1</v>
       </c>
       <c r="M313">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="N313">
-        <v>365.53</v>
+        <v>574.1</v>
       </c>
       <c r="O313">
-        <v>42</v>
+        <v>54</v>
       </c>
     </row>
     <row r="314">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="str">
-        <v>232341041</v>
+        <v>235046873</v>
       </c>
       <c r="C314" t="str">
-        <v>PINCHEIRA</v>
+        <v>MURUA</v>
       </c>
       <c r="D314" t="str">
-        <v>BRAVO</v>
+        <v>INFANTE</v>
       </c>
       <c r="E314" t="str">
-        <v>FLORENCIA IGNACIA</v>
+        <v>CLEMENTE</v>
       </c>
       <c r="F314" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G314">
         <v>2010</v>
       </c>
       <c r="H314" t="str">
         <v>U16</v>
       </c>
       <c r="I314" t="str">
-        <v>CAR</v>
+        <v>UC</v>
       </c>
       <c r="J314">
-        <v>395.6</v>
+        <v>213.81</v>
       </c>
       <c r="K314">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="L314">
-        <v>427.93</v>
+        <v>187.08</v>
       </c>
       <c r="M314">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="N314">
-        <v>565.75</v>
+        <v>370.52</v>
       </c>
       <c r="O314">
         <v>53</v>
       </c>
     </row>
     <row r="315">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="str">
-        <v>233009822</v>
+        <v>23679590K</v>
       </c>
       <c r="C315" t="str">
-        <v>PINILLA</v>
+        <v>NEUMANN</v>
       </c>
       <c r="D315" t="str">
-        <v>MORENO</v>
+        <v>MENDEZ</v>
       </c>
       <c r="E315" t="str">
-        <v>CARMENCITA</v>
+        <v>MAGDALENA</v>
       </c>
       <c r="F315" t="str">
         <v>F</v>
       </c>
       <c r="G315">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H315" t="str">
         <v>U16</v>
       </c>
       <c r="I315" t="str">
-        <v>CLP</v>
+        <v>CEC</v>
       </c>
       <c r="J315">
-        <v>50</v>
+        <v>145.24</v>
       </c>
       <c r="K315">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="L315">
-        <v>78.97</v>
+        <v>174.94</v>
       </c>
       <c r="M315">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="N315">
-        <v>85</v>
+        <v>195.09</v>
       </c>
       <c r="O315">
-        <v>1</v>
+        <v>18</v>
       </c>
     </row>
     <row r="316">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="str">
-        <v>23761786K</v>
+        <v>233557250</v>
       </c>
       <c r="C316" t="str">
-        <v>PRAT</v>
+        <v>OPAZO</v>
       </c>
       <c r="D316" t="str">
-        <v>KOENEKAMP</v>
+        <v>DIAZ</v>
       </c>
       <c r="E316" t="str">
-        <v>AUGUSTO</v>
+        <v>TOMAS</v>
       </c>
       <c r="F316" t="str">
         <v>M</v>
       </c>
       <c r="G316">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H316" t="str">
         <v>U16</v>
       </c>
       <c r="I316" t="str">
-        <v>CAO</v>
+        <v>CLP</v>
       </c>
       <c r="J316">
-        <v>999.99</v>
+        <v>219.82</v>
       </c>
       <c r="K316">
-        <v>79</v>
+        <v>41</v>
       </c>
       <c r="L316">
-        <v>999.99</v>
+        <v>208.29</v>
       </c>
       <c r="M316">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="N316">
-        <v>999.99</v>
+        <v>239.08</v>
       </c>
       <c r="O316">
-        <v>79</v>
+        <v>34</v>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="str">
-        <v>235761785</v>
+        <v>232274360</v>
       </c>
       <c r="C317" t="str">
-        <v>PRIETO</v>
+        <v>OPITZ</v>
       </c>
       <c r="D317" t="str">
-        <v>CRUZ</v>
+        <v>SEIDL</v>
       </c>
       <c r="E317" t="str">
-        <v>ELOISA</v>
+        <v>SILKE</v>
       </c>
       <c r="F317" t="str">
         <v>F</v>
       </c>
       <c r="G317">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H317" t="str">
         <v>U16</v>
       </c>
       <c r="I317" t="str">
-        <v>CLP</v>
+        <v>CAO</v>
       </c>
       <c r="J317">
-        <v>348</v>
+        <v>156.18</v>
       </c>
       <c r="K317">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="L317">
-        <v>231.71</v>
+        <v>154.47</v>
       </c>
       <c r="M317">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="N317">
-        <v>233.93</v>
+        <v>111.16</v>
       </c>
       <c r="O317">
-        <v>29</v>
+        <v>4</v>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="str">
-        <v>235889730</v>
+        <v>237881370</v>
       </c>
       <c r="C318" t="str">
-        <v>PUENTE</v>
+        <v>OPITZ</v>
       </c>
       <c r="D318" t="str">
-        <v>YANKOVIC</v>
+        <v>SEIDL</v>
       </c>
       <c r="E318" t="str">
-        <v>ALBERTO</v>
+        <v>JULIA</v>
       </c>
       <c r="F318" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G318">
         <v>2011</v>
       </c>
       <c r="H318" t="str">
         <v>U16</v>
       </c>
       <c r="I318" t="str">
-        <v>ART</v>
+        <v>CAO</v>
       </c>
       <c r="J318">
-        <v>86.13</v>
+        <v>398.07</v>
       </c>
       <c r="K318">
-        <v>5</v>
+        <v>50</v>
       </c>
       <c r="L318">
-        <v>95.86</v>
+        <v>523.93</v>
       </c>
       <c r="M318">
-        <v>5</v>
+        <v>52</v>
       </c>
       <c r="N318">
-        <v>139</v>
+        <v>661.88</v>
       </c>
       <c r="O318">
-        <v>8</v>
+        <v>55</v>
       </c>
     </row>
     <row r="319">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="str">
-        <v>23538163K</v>
+        <v>233464090</v>
       </c>
       <c r="C319" t="str">
-        <v>QUIROGA</v>
+        <v>PAULMANN</v>
       </c>
       <c r="D319" t="str">
-        <v>AZOCAR</v>
+        <v>PARSONS</v>
       </c>
       <c r="E319" t="str">
-        <v>MATILDE</v>
+        <v>KARL</v>
       </c>
       <c r="F319" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G319">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H319" t="str">
         <v>U16</v>
       </c>
       <c r="I319" t="str">
-        <v>CEC</v>
+        <v>CAN</v>
       </c>
       <c r="J319">
         <v>999.99</v>
       </c>
       <c r="K319">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="L319">
         <v>999.99</v>
       </c>
       <c r="M319">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="N319">
         <v>999.99</v>
       </c>
       <c r="O319">
-        <v>62</v>
+        <v>81</v>
       </c>
     </row>
     <row r="320">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="str">
-        <v>23811960K</v>
+        <v>A03673618</v>
       </c>
       <c r="C320" t="str">
-        <v>QUIROGA</v>
+        <v>PEELE</v>
       </c>
       <c r="D320" t="str">
-        <v>MARTÍNEZ</v>
+        <v>PEELE</v>
       </c>
       <c r="E320" t="str">
-        <v>LUCAS RODRIGO</v>
+        <v>GRIFFIN</v>
       </c>
       <c r="F320" t="str">
         <v>M</v>
       </c>
       <c r="G320">
         <v>2011</v>
       </c>
       <c r="H320" t="str">
         <v>U16</v>
       </c>
       <c r="I320" t="str">
-        <v>CEC</v>
+        <v>ART</v>
       </c>
       <c r="J320">
         <v>999.99</v>
       </c>
       <c r="K320">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="L320">
         <v>999.99</v>
       </c>
       <c r="M320">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="N320">
         <v>999.99</v>
       </c>
       <c r="O320">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="321">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="str">
-        <v>234304860</v>
+        <v>235182785</v>
       </c>
       <c r="C321" t="str">
-        <v>RABY</v>
+        <v>PEREZ</v>
       </c>
       <c r="D321" t="str">
-        <v>IBAÑEZ</v>
+        <v>HADDAD</v>
       </c>
       <c r="E321" t="str">
-        <v>PATRICK</v>
+        <v>FRANCISCO</v>
       </c>
       <c r="F321" t="str">
         <v>M</v>
       </c>
       <c r="G321">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H321" t="str">
         <v>U16</v>
       </c>
       <c r="I321" t="str">
-        <v>CLP</v>
+        <v>CAN</v>
       </c>
       <c r="J321">
-        <v>128.79</v>
+        <v>113.26</v>
       </c>
       <c r="K321">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="L321">
-        <v>116.93</v>
+        <v>77.39</v>
       </c>
       <c r="M321">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="N321">
-        <v>116.76</v>
+        <v>88.09</v>
       </c>
       <c r="O321">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="322">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="str">
-        <v>232389168</v>
+        <v>23227283K</v>
       </c>
       <c r="C322" t="str">
-        <v>REBOLLEDO</v>
+        <v>PEREZ</v>
       </c>
       <c r="D322" t="str">
-        <v/>
+        <v>OLMOS</v>
       </c>
       <c r="E322" t="str">
-        <v>JADE</v>
+        <v>JOSEFINA</v>
       </c>
       <c r="F322" t="str">
         <v>F</v>
       </c>
       <c r="G322">
         <v>2010</v>
       </c>
       <c r="H322" t="str">
         <v>U16</v>
       </c>
       <c r="I322" t="str">
-        <v>CAPA</v>
+        <v>LV</v>
       </c>
       <c r="J322">
-        <v>999.99</v>
+        <v>230.47</v>
       </c>
       <c r="K322">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="L322">
-        <v>342.64</v>
+        <v>212.52</v>
       </c>
       <c r="M322">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="N322">
-        <v>421.62</v>
+        <v>365.53</v>
       </c>
       <c r="O322">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="323">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="str">
-        <v>237674901</v>
+        <v>232341041</v>
       </c>
       <c r="C323" t="str">
-        <v>RIVERA</v>
+        <v>PINCHEIRA</v>
       </c>
       <c r="D323" t="str">
-        <v>DEL CAMPO</v>
+        <v>BRAVO</v>
       </c>
       <c r="E323" t="str">
-        <v>JULIÁN</v>
+        <v>FLORENCIA IGNACIA</v>
       </c>
       <c r="F323" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G323">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H323" t="str">
         <v>U16</v>
       </c>
       <c r="I323" t="str">
-        <v>ART</v>
+        <v>CAR</v>
       </c>
       <c r="J323">
-        <v>244.42</v>
+        <v>395.6</v>
       </c>
       <c r="K323">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L323">
-        <v>275.63</v>
+        <v>427.93</v>
       </c>
       <c r="M323">
+        <v>50</v>
+      </c>
+      <c r="N323">
+        <v>565.75</v>
+      </c>
+      <c r="O323">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="324">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="str">
-        <v>237068440</v>
+        <v>233009822</v>
       </c>
       <c r="C324" t="str">
-        <v>ROBLES</v>
+        <v>PINILLA</v>
       </c>
       <c r="D324" t="str">
-        <v>LOPEZ</v>
+        <v>MORENO</v>
       </c>
       <c r="E324" t="str">
-        <v>LIONEL</v>
+        <v>CARMENCITA</v>
       </c>
       <c r="F324" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G324">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H324" t="str">
         <v>U16</v>
       </c>
       <c r="I324" t="str">
-        <v>CAO</v>
+        <v>CLP</v>
       </c>
       <c r="J324">
-        <v>472.94</v>
+        <v>50</v>
       </c>
       <c r="K324">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="L324">
-        <v>333.61</v>
+        <v>78.97</v>
       </c>
       <c r="M324">
-        <v>55</v>
+        <v>2</v>
       </c>
       <c r="N324">
-        <v>335.36</v>
+        <v>85</v>
       </c>
       <c r="O324">
-        <v>48</v>
+        <v>1</v>
       </c>
     </row>
     <row r="325">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="str">
-        <v>232706651</v>
+        <v>23761786K</v>
       </c>
       <c r="C325" t="str">
-        <v>RODRIGUEZ</v>
+        <v>PRAT</v>
       </c>
       <c r="D325" t="str">
-        <v>CASTRO</v>
+        <v>KOENEKAMP</v>
       </c>
       <c r="E325" t="str">
-        <v>OLIVIA</v>
+        <v>AUGUSTO</v>
       </c>
       <c r="F325" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G325">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H325" t="str">
         <v>U16</v>
       </c>
       <c r="I325" t="str">
         <v>CAO</v>
       </c>
       <c r="J325">
-        <v>206.5</v>
+        <v>999.99</v>
       </c>
       <c r="K325">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="L325">
-        <v>284.87</v>
+        <v>999.99</v>
       </c>
       <c r="M325">
-        <v>40</v>
+        <v>79</v>
       </c>
       <c r="N325">
-        <v>488.72</v>
+        <v>999.99</v>
       </c>
       <c r="O325">
-        <v>51</v>
+        <v>79</v>
       </c>
     </row>
     <row r="326">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="str">
-        <v>237392299</v>
+        <v>235761785</v>
       </c>
       <c r="C326" t="str">
-        <v>RODRIGUEZ</v>
+        <v>PRIETO</v>
       </c>
       <c r="D326" t="str">
-        <v>LAPOSTOL</v>
+        <v>CRUZ</v>
       </c>
       <c r="E326" t="str">
-        <v>DIEGO</v>
+        <v>ELOISA</v>
       </c>
       <c r="F326" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G326">
         <v>2011</v>
       </c>
       <c r="H326" t="str">
         <v>U16</v>
       </c>
       <c r="I326" t="str">
-        <v>CVN</v>
+        <v>CLP</v>
       </c>
       <c r="J326">
-        <v>526.62</v>
+        <v>348</v>
       </c>
       <c r="K326">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="L326">
-        <v>390.27</v>
+        <v>231.71</v>
       </c>
       <c r="M326">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="N326">
-        <v>500.01</v>
+        <v>233.93</v>
       </c>
       <c r="O326">
-        <v>56</v>
+        <v>29</v>
       </c>
     </row>
     <row r="327">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="str">
-        <v>232699809</v>
+        <v>235889730</v>
       </c>
       <c r="C327" t="str">
-        <v>ROJAS</v>
+        <v>PUENTE</v>
       </c>
       <c r="D327" t="str">
-        <v>FARIAS</v>
+        <v>YANKOVIC</v>
       </c>
       <c r="E327" t="str">
-        <v>FLORENCIA</v>
+        <v>ALBERTO</v>
       </c>
       <c r="F327" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G327">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H327" t="str">
         <v>U16</v>
       </c>
       <c r="I327" t="str">
-        <v>UC</v>
+        <v>ART</v>
       </c>
       <c r="J327">
-        <v>151.61</v>
+        <v>86.13</v>
       </c>
       <c r="K327">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="L327">
-        <v>179.92</v>
+        <v>95.86</v>
       </c>
       <c r="M327">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="N327">
-        <v>228.79</v>
+        <v>139</v>
       </c>
       <c r="O327">
-        <v>27</v>
+        <v>8</v>
       </c>
     </row>
     <row r="328">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="str">
-        <v>236449246</v>
+        <v>23538163K</v>
       </c>
       <c r="C328" t="str">
-        <v>ROMENY</v>
+        <v>QUIROGA</v>
       </c>
       <c r="D328" t="str">
-        <v>WAEGER</v>
+        <v>AZOCAR</v>
       </c>
       <c r="E328" t="str">
-        <v>MARTÍN</v>
+        <v>MATILDE</v>
       </c>
       <c r="F328" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G328">
         <v>2011</v>
       </c>
       <c r="H328" t="str">
         <v>U16</v>
       </c>
       <c r="I328" t="str">
-        <v>CAO</v>
+        <v>CEC</v>
       </c>
       <c r="J328">
-        <v>170.62</v>
+        <v>999.99</v>
       </c>
       <c r="K328">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="L328">
-        <v>125.1</v>
+        <v>999.99</v>
       </c>
       <c r="M328">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="N328">
-        <v>161.83</v>
+        <v>999.99</v>
       </c>
       <c r="O328">
-        <v>13</v>
+        <v>62</v>
       </c>
     </row>
     <row r="329">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="str">
-        <v>237514475</v>
+        <v>23811960K</v>
       </c>
       <c r="C329" t="str">
-        <v>ROSS</v>
+        <v>QUIROGA</v>
       </c>
       <c r="D329" t="str">
-        <v>MASSANES</v>
+        <v>MARTÍNEZ</v>
       </c>
       <c r="E329" t="str">
-        <v>FLORENCIA</v>
+        <v>LUCAS RODRIGO</v>
       </c>
       <c r="F329" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G329">
         <v>2011</v>
       </c>
       <c r="H329" t="str">
         <v>U16</v>
       </c>
       <c r="I329" t="str">
-        <v>CAN</v>
+        <v>CEC</v>
       </c>
       <c r="J329">
-        <v>143.06</v>
+        <v>999.99</v>
       </c>
       <c r="K329">
-        <v>12</v>
+        <v>80</v>
       </c>
       <c r="L329">
-        <v>177.34</v>
+        <v>999.99</v>
       </c>
       <c r="M329">
-        <v>19</v>
+        <v>80</v>
       </c>
       <c r="N329">
-        <v>211.46</v>
+        <v>999.99</v>
       </c>
       <c r="O329">
-        <v>20</v>
+        <v>80</v>
       </c>
     </row>
     <row r="330">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="str">
-        <v>232842075</v>
+        <v>234304860</v>
       </c>
       <c r="C330" t="str">
-        <v>SANCHEZ</v>
+        <v>RABY</v>
       </c>
       <c r="D330" t="str">
-        <v>HOCHSCHILD</v>
+        <v>IBAÑEZ</v>
       </c>
       <c r="E330" t="str">
-        <v>DIEGO</v>
+        <v>PATRICK</v>
       </c>
       <c r="F330" t="str">
         <v>M</v>
       </c>
       <c r="G330">
         <v>2010</v>
       </c>
       <c r="H330" t="str">
         <v>U16</v>
       </c>
       <c r="I330" t="str">
         <v>CLP</v>
       </c>
       <c r="J330">
-        <v>240.03</v>
+        <v>128.79</v>
       </c>
       <c r="K330">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="L330">
-        <v>376.82</v>
+        <v>116.93</v>
       </c>
       <c r="M330">
-        <v>57</v>
+        <v>9</v>
       </c>
       <c r="N330">
-        <v>999.99</v>
+        <v>116.76</v>
       </c>
       <c r="O330">
-        <v>64</v>
+        <v>4</v>
       </c>
     </row>
     <row r="331">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="str">
-        <v>234863371</v>
+        <v>232389168</v>
       </c>
       <c r="C331" t="str">
-        <v>SANTIBAÑEZ</v>
+        <v>REBOLLEDO</v>
       </c>
       <c r="D331" t="str">
-        <v>PUFFE</v>
+        <v/>
       </c>
       <c r="E331" t="str">
-        <v>PEDRO</v>
+        <v>JADE</v>
       </c>
       <c r="F331" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G331">
         <v>2010</v>
       </c>
       <c r="H331" t="str">
         <v>U16</v>
       </c>
       <c r="I331" t="str">
-        <v>CLP</v>
+        <v>CAPA</v>
       </c>
       <c r="J331">
-        <v>289.98</v>
+        <v>999.99</v>
       </c>
       <c r="K331">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="L331">
-        <v>188.59</v>
+        <v>342.64</v>
       </c>
       <c r="M331">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="N331">
-        <v>236.99</v>
+        <v>421.62</v>
       </c>
       <c r="O331">
-        <v>32</v>
+        <v>45</v>
       </c>
     </row>
     <row r="332">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="str">
-        <v>40565646V</v>
+        <v>237674901</v>
       </c>
       <c r="C332" t="str">
-        <v>SEGOVIA</v>
+        <v>RIVERA</v>
       </c>
       <c r="D332" t="str">
-        <v>VALVERDE</v>
+        <v>DEL CAMPO</v>
       </c>
       <c r="E332" t="str">
-        <v>MARTINA</v>
+        <v>JULIÁN</v>
       </c>
       <c r="F332" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G332">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H332" t="str">
         <v>U16</v>
       </c>
       <c r="I332" t="str">
         <v>ART</v>
       </c>
       <c r="J332">
-        <v>999.99</v>
+        <v>244.42</v>
       </c>
       <c r="K332">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="L332">
-        <v>999.99</v>
+        <v>275.63</v>
       </c>
       <c r="M332">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="N332">
-        <v>999.99</v>
+        <v>354.28</v>
       </c>
       <c r="O332">
-        <v>67</v>
+        <v>50</v>
       </c>
     </row>
     <row r="333">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="str">
-        <v>235706288</v>
+        <v>237068440</v>
       </c>
       <c r="C333" t="str">
-        <v>SILVA</v>
+        <v>ROBLES</v>
       </c>
       <c r="D333" t="str">
-        <v>JENSEN</v>
+        <v>LOPEZ</v>
       </c>
       <c r="E333" t="str">
-        <v>FRIDA</v>
+        <v>LIONEL</v>
       </c>
       <c r="F333" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G333">
         <v>2011</v>
       </c>
       <c r="H333" t="str">
         <v>U16</v>
       </c>
       <c r="I333" t="str">
-        <v>UC</v>
+        <v>CAO</v>
       </c>
       <c r="J333">
-        <v>163.98</v>
+        <v>472.94</v>
       </c>
       <c r="K333">
-        <v>19</v>
+        <v>60</v>
       </c>
       <c r="L333">
-        <v>269.41</v>
+        <v>333.61</v>
       </c>
       <c r="M333">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="N333">
-        <v>233.37</v>
+        <v>335.36</v>
       </c>
       <c r="O333">
-        <v>28</v>
+        <v>48</v>
       </c>
     </row>
     <row r="334">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="str">
-        <v>234957791</v>
+        <v>232706651</v>
       </c>
       <c r="C334" t="str">
-        <v>SILVA</v>
+        <v>RODRIGUEZ</v>
       </c>
       <c r="D334" t="str">
-        <v>DURAN</v>
+        <v>CASTRO</v>
       </c>
       <c r="E334" t="str">
-        <v>MARTINA</v>
+        <v>OLIVIA</v>
       </c>
       <c r="F334" t="str">
         <v>F</v>
       </c>
       <c r="G334">
         <v>2010</v>
       </c>
       <c r="H334" t="str">
         <v>U16</v>
       </c>
       <c r="I334" t="str">
-        <v>CORR</v>
+        <v>CAO</v>
       </c>
       <c r="J334">
-        <v>191.3</v>
+        <v>206.5</v>
       </c>
       <c r="K334">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="L334">
-        <v>242.29</v>
+        <v>284.87</v>
       </c>
       <c r="M334">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="N334">
-        <v>288.26</v>
+        <v>488.72</v>
       </c>
       <c r="O334">
-        <v>36</v>
+        <v>51</v>
       </c>
     </row>
     <row r="335">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="str">
-        <v>237440420</v>
+        <v>237392299</v>
       </c>
       <c r="C335" t="str">
-        <v>SILVA</v>
+        <v>RODRIGUEZ</v>
       </c>
       <c r="D335" t="str">
-        <v>CORNEJO</v>
+        <v>LAPOSTOL</v>
       </c>
       <c r="E335" t="str">
-        <v>PAULA FRANCISCA</v>
+        <v>DIEGO</v>
       </c>
       <c r="F335" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G335">
         <v>2011</v>
       </c>
       <c r="H335" t="str">
         <v>U16</v>
       </c>
       <c r="I335" t="str">
-        <v>CEC</v>
+        <v>CVN</v>
       </c>
       <c r="J335">
-        <v>999.99</v>
+        <v>526.62</v>
       </c>
       <c r="K335">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="L335">
-        <v>999.99</v>
+        <v>390.27</v>
       </c>
       <c r="M335">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="N335">
-        <v>999.99</v>
+        <v>500.01</v>
       </c>
       <c r="O335">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="336">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="str">
-        <v>A11080501</v>
+        <v>232699809</v>
       </c>
       <c r="C336" t="str">
-        <v>STEPHENSON</v>
+        <v>ROJAS</v>
       </c>
       <c r="D336" t="str">
-        <v/>
+        <v>FARIAS</v>
       </c>
       <c r="E336" t="str">
-        <v>JACKSON</v>
+        <v>FLORENCIA</v>
       </c>
       <c r="F336" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G336">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H336" t="str">
         <v>U16</v>
       </c>
       <c r="I336" t="str">
-        <v>CLP</v>
+        <v>UC</v>
       </c>
       <c r="J336">
-        <v>101.3</v>
+        <v>151.61</v>
       </c>
       <c r="K336">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="L336">
-        <v>169.49</v>
+        <v>179.92</v>
       </c>
       <c r="M336">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="N336">
-        <v>999.99</v>
+        <v>228.79</v>
       </c>
       <c r="O336">
-        <v>60</v>
+        <v>27</v>
       </c>
     </row>
     <row r="337">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="str">
-        <v>236208508</v>
+        <v>236449246</v>
       </c>
       <c r="C337" t="str">
-        <v>TAGLE</v>
+        <v>ROMENY</v>
       </c>
       <c r="D337" t="str">
-        <v>ALLIENDE</v>
+        <v>WAEGER</v>
       </c>
       <c r="E337" t="str">
-        <v>DIEGO</v>
+        <v>MARTÍN</v>
       </c>
       <c r="F337" t="str">
         <v>M</v>
       </c>
       <c r="G337">
         <v>2011</v>
       </c>
       <c r="H337" t="str">
         <v>U16</v>
       </c>
       <c r="I337" t="str">
         <v>CAO</v>
       </c>
       <c r="J337">
-        <v>200.47</v>
+        <v>170.62</v>
       </c>
       <c r="K337">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="L337">
-        <v>180.58</v>
+        <v>125.1</v>
       </c>
       <c r="M337">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="N337">
-        <v>318.72</v>
+        <v>161.83</v>
       </c>
       <c r="O337">
-        <v>43</v>
+        <v>13</v>
       </c>
     </row>
     <row r="338">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="str">
-        <v>236208613</v>
+        <v>237514475</v>
       </c>
       <c r="C338" t="str">
-        <v>TAGLE</v>
+        <v>ROSS</v>
       </c>
       <c r="D338" t="str">
-        <v>ALLIENDE</v>
+        <v>MASSANES</v>
       </c>
       <c r="E338" t="str">
-        <v>ANA</v>
+        <v>FLORENCIA</v>
       </c>
       <c r="F338" t="str">
         <v>F</v>
       </c>
       <c r="G338">
         <v>2011</v>
       </c>
       <c r="H338" t="str">
         <v>U16</v>
       </c>
       <c r="I338" t="str">
-        <v>CAO</v>
+        <v>CAN</v>
       </c>
       <c r="J338">
-        <v>258.03</v>
+        <v>143.06</v>
       </c>
       <c r="K338">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="L338">
-        <v>405.23</v>
+        <v>177.34</v>
       </c>
       <c r="M338">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="N338">
-        <v>392.13</v>
+        <v>211.46</v>
       </c>
       <c r="O338">
-        <v>44</v>
+        <v>20</v>
       </c>
     </row>
     <row r="339">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="str">
-        <v>23730571K</v>
+        <v>232842075</v>
       </c>
       <c r="C339" t="str">
-        <v>TAPIA</v>
+        <v>SANCHEZ</v>
       </c>
       <c r="D339" t="str">
-        <v>MARDONES</v>
+        <v>HOCHSCHILD</v>
       </c>
       <c r="E339" t="str">
-        <v>NICOLÁS ADOLFO</v>
+        <v>DIEGO</v>
       </c>
       <c r="F339" t="str">
         <v>M</v>
       </c>
       <c r="G339">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="H339" t="str">
         <v>U16</v>
       </c>
       <c r="I339" t="str">
-        <v>CAN</v>
+        <v>CLP</v>
       </c>
       <c r="J339">
-        <v>999.99</v>
+        <v>240.03</v>
       </c>
       <c r="K339">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="L339">
-        <v>999.99</v>
+        <v>376.82</v>
       </c>
       <c r="M339">
-        <v>89</v>
+        <v>57</v>
       </c>
       <c r="N339">
         <v>999.99</v>
       </c>
       <c r="O339">
-        <v>89</v>
+        <v>64</v>
       </c>
     </row>
     <row r="340">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="str">
-        <v>21768421W</v>
+        <v>234863371</v>
       </c>
       <c r="C340" t="str">
-        <v>TARRAGA</v>
+        <v>SANTIBAÑEZ</v>
       </c>
       <c r="D340" t="str">
-        <v>ESTEBAN</v>
+        <v>PUFFE</v>
       </c>
       <c r="E340" t="str">
-        <v>JOAN</v>
+        <v>PEDRO</v>
       </c>
       <c r="F340" t="str">
         <v>M</v>
       </c>
       <c r="G340">
         <v>2010</v>
       </c>
       <c r="H340" t="str">
         <v>U16</v>
       </c>
       <c r="I340" t="str">
-        <v>ART</v>
+        <v>CLP</v>
       </c>
       <c r="J340">
-        <v>116.31</v>
+        <v>289.98</v>
       </c>
       <c r="K340">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="L340">
-        <v>999.99</v>
+        <v>188.59</v>
       </c>
       <c r="M340">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="N340">
-        <v>999.99</v>
+        <v>236.99</v>
       </c>
       <c r="O340">
-        <v>62</v>
+        <v>32</v>
       </c>
     </row>
     <row r="341">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="str">
-        <v>233245771</v>
+        <v>40565646V</v>
       </c>
       <c r="C341" t="str">
-        <v>TELLO</v>
+        <v>SEGOVIA</v>
       </c>
       <c r="D341" t="str">
-        <v>MOLINARE</v>
+        <v>VALVERDE</v>
       </c>
       <c r="E341" t="str">
-        <v>CLARA</v>
+        <v>MARTINA</v>
       </c>
       <c r="F341" t="str">
         <v>F</v>
       </c>
       <c r="G341">
         <v>2010</v>
       </c>
       <c r="H341" t="str">
         <v>U16</v>
       </c>
       <c r="I341" t="str">
-        <v>CAO</v>
+        <v>ART</v>
       </c>
       <c r="J341">
-        <v>180.57</v>
+        <v>999.99</v>
       </c>
       <c r="K341">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="L341">
-        <v>246.41</v>
+        <v>999.99</v>
       </c>
       <c r="M341">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="N341">
-        <v>266.46</v>
+        <v>999.99</v>
       </c>
       <c r="O341">
-        <v>33</v>
+        <v>67</v>
       </c>
     </row>
     <row r="342">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="str">
-        <v>PAU403815</v>
+        <v>235706288</v>
       </c>
       <c r="C342" t="str">
-        <v>TORRAS</v>
+        <v>SILVA</v>
       </c>
       <c r="D342" t="str">
-        <v>CASTELLS</v>
+        <v>JENSEN</v>
       </c>
       <c r="E342" t="str">
-        <v>MARTINA</v>
+        <v>FRIDA</v>
       </c>
       <c r="F342" t="str">
         <v>F</v>
       </c>
       <c r="G342">
         <v>2011</v>
       </c>
       <c r="H342" t="str">
         <v>U16</v>
       </c>
       <c r="I342" t="str">
-        <v>ART</v>
+        <v>UC</v>
       </c>
       <c r="J342">
-        <v>999.99</v>
+        <v>163.98</v>
       </c>
       <c r="K342">
-        <v>72</v>
+        <v>19</v>
       </c>
       <c r="L342">
-        <v>999.99</v>
+        <v>269.41</v>
       </c>
       <c r="M342">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="N342">
-        <v>999.99</v>
+        <v>233.37</v>
       </c>
       <c r="O342">
-        <v>72</v>
+        <v>28</v>
       </c>
     </row>
     <row r="343">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="str">
-        <v>233553921</v>
+        <v>234957791</v>
       </c>
       <c r="C343" t="str">
-        <v>VALDES</v>
+        <v>SILVA</v>
       </c>
       <c r="D343" t="str">
-        <v>ALTUZARRA</v>
+        <v>DURAN</v>
       </c>
       <c r="E343" t="str">
-        <v>ANTONIO</v>
+        <v>MARTINA</v>
       </c>
       <c r="F343" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G343">
         <v>2010</v>
       </c>
       <c r="H343" t="str">
         <v>U16</v>
       </c>
       <c r="I343" t="str">
-        <v>CLP</v>
+        <v>CORR</v>
       </c>
       <c r="J343">
-        <v>451.17</v>
+        <v>191.3</v>
       </c>
       <c r="K343">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="L343">
-        <v>266.16</v>
+        <v>242.29</v>
       </c>
       <c r="M343">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="N343">
-        <v>286.22</v>
+        <v>288.26</v>
       </c>
       <c r="O343">
-        <v>41</v>
+        <v>36</v>
       </c>
     </row>
     <row r="344">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="str">
-        <v>234353284</v>
+        <v>237440420</v>
       </c>
       <c r="C344" t="str">
-        <v>VARGAS</v>
+        <v>SILVA</v>
       </c>
       <c r="D344" t="str">
-        <v>LUBBERT</v>
+        <v>CORNEJO</v>
       </c>
       <c r="E344" t="str">
-        <v>GASPAR</v>
+        <v>PAULA FRANCISCA</v>
       </c>
       <c r="F344" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G344">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H344" t="str">
         <v>U16</v>
       </c>
       <c r="I344" t="str">
-        <v>CVN</v>
+        <v>CEC</v>
       </c>
       <c r="J344">
-        <v>91.76</v>
+        <v>999.99</v>
       </c>
       <c r="K344">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="L344">
-        <v>143.08</v>
+        <v>999.99</v>
       </c>
       <c r="M344">
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="N344">
-        <v>148.06</v>
+        <v>999.99</v>
       </c>
       <c r="O344">
-        <v>10</v>
+        <v>64</v>
       </c>
     </row>
     <row r="345">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="str">
-        <v>234183079</v>
+        <v>A11080501</v>
       </c>
       <c r="C345" t="str">
-        <v>VÁSQUEZ</v>
+        <v>STEPHENSON</v>
       </c>
       <c r="D345" t="str">
-        <v>HOTT</v>
+        <v/>
       </c>
       <c r="E345" t="str">
-        <v>COLOMBA</v>
+        <v>JACKSON</v>
       </c>
       <c r="F345" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G345">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H345" t="str">
         <v>U16</v>
       </c>
       <c r="I345" t="str">
-        <v>CAO</v>
+        <v>CLP</v>
       </c>
       <c r="J345">
-        <v>172.26</v>
+        <v>101.3</v>
       </c>
       <c r="K345">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="L345">
-        <v>253.38</v>
+        <v>169.49</v>
       </c>
       <c r="M345">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="N345">
-        <v>237.7</v>
+        <v>999.99</v>
       </c>
       <c r="O345">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="346">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346" t="str">
-        <v>232336994</v>
+        <v>236208508</v>
       </c>
       <c r="C346" t="str">
-        <v>VÁSQUEZ</v>
+        <v>TAGLE</v>
       </c>
       <c r="D346" t="str">
-        <v>VERGARA</v>
+        <v>ALLIENDE</v>
       </c>
       <c r="E346" t="str">
-        <v>FERNANDA</v>
+        <v>DIEGO</v>
       </c>
       <c r="F346" t="str">
-        <v>F</v>
+        <v>M</v>
       </c>
       <c r="G346">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H346" t="str">
         <v>U16</v>
       </c>
       <c r="I346" t="str">
-        <v>CAN</v>
+        <v>CAO</v>
       </c>
       <c r="J346">
-        <v>197.04</v>
+        <v>200.47</v>
       </c>
       <c r="K346">
+        <v>37</v>
+      </c>
+      <c r="L346">
+        <v>180.58</v>
+      </c>
+      <c r="M346">
         <v>28</v>
       </c>
-      <c r="L346">
-[...4 lines deleted...]
-      </c>
       <c r="N346">
-        <v>190.18</v>
+        <v>318.72</v>
       </c>
       <c r="O346">
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="347">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="str">
-        <v>236710122</v>
+        <v>236208613</v>
       </c>
       <c r="C347" t="str">
-        <v>VERGARA</v>
+        <v>TAGLE</v>
       </c>
       <c r="D347" t="str">
-        <v>SÁNCHEZ</v>
+        <v>ALLIENDE</v>
       </c>
       <c r="E347" t="str">
-        <v>MARTINA</v>
+        <v>ANA</v>
       </c>
       <c r="F347" t="str">
         <v>F</v>
       </c>
       <c r="G347">
         <v>2011</v>
       </c>
       <c r="H347" t="str">
         <v>U16</v>
       </c>
       <c r="I347" t="str">
-        <v>POR</v>
+        <v>CAO</v>
       </c>
       <c r="J347">
-        <v>999.99</v>
+        <v>258.03</v>
       </c>
       <c r="K347">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="L347">
-        <v>999.99</v>
+        <v>405.23</v>
       </c>
       <c r="M347">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="N347">
-        <v>427.37</v>
+        <v>392.13</v>
       </c>
       <c r="O347">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="348">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="str">
-        <v>234187651</v>
+        <v>23730571K</v>
       </c>
       <c r="C348" t="str">
-        <v>VICUÑA</v>
+        <v>TAPIA</v>
       </c>
       <c r="D348" t="str">
-        <v>CURTZE</v>
+        <v>MARDONES</v>
       </c>
       <c r="E348" t="str">
-        <v>FRANCISCO</v>
+        <v>NICOLÁS ADOLFO</v>
       </c>
       <c r="F348" t="str">
         <v>M</v>
       </c>
       <c r="G348">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H348" t="str">
         <v>U16</v>
       </c>
       <c r="I348" t="str">
-        <v>CLP</v>
+        <v>CSC</v>
       </c>
       <c r="J348">
-        <v>98.92</v>
+        <v>999.99</v>
       </c>
       <c r="K348">
-        <v>8</v>
+        <v>89</v>
       </c>
       <c r="L348">
-        <v>152.6</v>
+        <v>999.99</v>
       </c>
       <c r="M348">
-        <v>19</v>
+        <v>89</v>
       </c>
       <c r="N348">
-        <v>238.16</v>
+        <v>999.99</v>
       </c>
       <c r="O348">
-        <v>33</v>
+        <v>89</v>
       </c>
     </row>
     <row r="349">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="str">
-        <v>234187511</v>
+        <v>21768421W</v>
       </c>
       <c r="C349" t="str">
-        <v>VICUÑA</v>
+        <v>TARRAGA</v>
       </c>
       <c r="D349" t="str">
-        <v>CURTZE</v>
+        <v>ESTEBAN</v>
       </c>
       <c r="E349" t="str">
-        <v>RICARDO</v>
+        <v>JOAN</v>
       </c>
       <c r="F349" t="str">
         <v>M</v>
       </c>
       <c r="G349">
         <v>2010</v>
       </c>
       <c r="H349" t="str">
         <v>U16</v>
       </c>
       <c r="I349" t="str">
-        <v>CLP</v>
+        <v>ART</v>
       </c>
       <c r="J349">
-        <v>232.37</v>
+        <v>116.31</v>
       </c>
       <c r="K349">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="L349">
-        <v>202.07</v>
+        <v>999.99</v>
       </c>
       <c r="M349">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="N349">
-        <v>248.51</v>
+        <v>999.99</v>
       </c>
       <c r="O349">
-        <v>37</v>
+        <v>62</v>
       </c>
     </row>
     <row r="350">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="str">
-        <v>235123975</v>
+        <v>233245771</v>
       </c>
       <c r="C350" t="str">
-        <v>VIDAL</v>
+        <v>TELLO</v>
       </c>
       <c r="D350" t="str">
-        <v>DIAZ</v>
+        <v>MOLINARE</v>
       </c>
       <c r="E350" t="str">
-        <v>FLORENCIA</v>
+        <v>CLARA</v>
       </c>
       <c r="F350" t="str">
         <v>F</v>
       </c>
       <c r="G350">
         <v>2010</v>
       </c>
       <c r="H350" t="str">
         <v>U16</v>
       </c>
       <c r="I350" t="str">
-        <v>CVN</v>
+        <v>CAO</v>
       </c>
       <c r="J350">
-        <v>233.04</v>
+        <v>180.57</v>
       </c>
       <c r="K350">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L350">
-        <v>247.27</v>
+        <v>246.41</v>
       </c>
       <c r="M350">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N350">
-        <v>297.77</v>
+        <v>266.46</v>
       </c>
       <c r="O350">
-        <v>38</v>
+        <v>33</v>
       </c>
     </row>
     <row r="351">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="str">
-        <v>237871677</v>
+        <v>PAU403815</v>
       </c>
       <c r="C351" t="str">
-        <v>WILLER</v>
+        <v>TORRAS</v>
       </c>
       <c r="D351" t="str">
-        <v>SIMON</v>
+        <v>CASTELLS</v>
       </c>
       <c r="E351" t="str">
-        <v>ARTURO</v>
+        <v>MARTINA</v>
       </c>
       <c r="F351" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="G351">
         <v>2011</v>
       </c>
       <c r="H351" t="str">
         <v>U16</v>
       </c>
       <c r="I351" t="str">
+        <v>ART</v>
+      </c>
+      <c r="J351">
+        <v>999.99</v>
+      </c>
+      <c r="K351">
+        <v>72</v>
+      </c>
+      <c r="L351">
+        <v>999.99</v>
+      </c>
+      <c r="M351">
+        <v>72</v>
+      </c>
+      <c r="N351">
+        <v>999.99</v>
+      </c>
+      <c r="O351">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352">
+        <v>351</v>
+      </c>
+      <c r="B352" t="str">
+        <v>233553921</v>
+      </c>
+      <c r="C352" t="str">
+        <v>VALDES</v>
+      </c>
+      <c r="D352" t="str">
+        <v>ALTUZARRA</v>
+      </c>
+      <c r="E352" t="str">
+        <v>ANTONIO</v>
+      </c>
+      <c r="F352" t="str">
+        <v>M</v>
+      </c>
+      <c r="G352">
+        <v>2010</v>
+      </c>
+      <c r="H352" t="str">
+        <v>U16</v>
+      </c>
+      <c r="I352" t="str">
+        <v>CLP</v>
+      </c>
+      <c r="J352">
+        <v>451.17</v>
+      </c>
+      <c r="K352">
+        <v>58</v>
+      </c>
+      <c r="L352">
+        <v>266.16</v>
+      </c>
+      <c r="M352">
+        <v>52</v>
+      </c>
+      <c r="N352">
+        <v>286.22</v>
+      </c>
+      <c r="O352">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353">
+        <v>352</v>
+      </c>
+      <c r="B353" t="str">
+        <v>234353284</v>
+      </c>
+      <c r="C353" t="str">
+        <v>VARGAS</v>
+      </c>
+      <c r="D353" t="str">
+        <v>LUBBERT</v>
+      </c>
+      <c r="E353" t="str">
+        <v>GASPAR</v>
+      </c>
+      <c r="F353" t="str">
+        <v>M</v>
+      </c>
+      <c r="G353">
+        <v>2010</v>
+      </c>
+      <c r="H353" t="str">
+        <v>U16</v>
+      </c>
+      <c r="I353" t="str">
+        <v>CVN</v>
+      </c>
+      <c r="J353">
+        <v>91.76</v>
+      </c>
+      <c r="K353">
+        <v>6</v>
+      </c>
+      <c r="L353">
+        <v>143.08</v>
+      </c>
+      <c r="M353">
+        <v>15</v>
+      </c>
+      <c r="N353">
+        <v>148.06</v>
+      </c>
+      <c r="O353">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354">
+        <v>353</v>
+      </c>
+      <c r="B354" t="str">
+        <v>234183079</v>
+      </c>
+      <c r="C354" t="str">
+        <v>VÁSQUEZ</v>
+      </c>
+      <c r="D354" t="str">
+        <v>HOTT</v>
+      </c>
+      <c r="E354" t="str">
+        <v>COLOMBA</v>
+      </c>
+      <c r="F354" t="str">
+        <v>F</v>
+      </c>
+      <c r="G354">
+        <v>2010</v>
+      </c>
+      <c r="H354" t="str">
+        <v>U16</v>
+      </c>
+      <c r="I354" t="str">
         <v>CAO</v>
       </c>
-      <c r="J351">
+      <c r="J354">
+        <v>172.26</v>
+      </c>
+      <c r="K354">
+        <v>23</v>
+      </c>
+      <c r="L354">
+        <v>253.38</v>
+      </c>
+      <c r="M354">
+        <v>35</v>
+      </c>
+      <c r="N354">
+        <v>237.7</v>
+      </c>
+      <c r="O354">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355">
+        <v>354</v>
+      </c>
+      <c r="B355" t="str">
+        <v>232336994</v>
+      </c>
+      <c r="C355" t="str">
+        <v>VÁSQUEZ</v>
+      </c>
+      <c r="D355" t="str">
+        <v>VERGARA</v>
+      </c>
+      <c r="E355" t="str">
+        <v>FERNANDA</v>
+      </c>
+      <c r="F355" t="str">
+        <v>F</v>
+      </c>
+      <c r="G355">
+        <v>2010</v>
+      </c>
+      <c r="H355" t="str">
+        <v>U16</v>
+      </c>
+      <c r="I355" t="str">
+        <v>CAN</v>
+      </c>
+      <c r="J355">
+        <v>197.04</v>
+      </c>
+      <c r="K355">
+        <v>28</v>
+      </c>
+      <c r="L355">
+        <v>211.92</v>
+      </c>
+      <c r="M355">
+        <v>23</v>
+      </c>
+      <c r="N355">
+        <v>190.18</v>
+      </c>
+      <c r="O355">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356">
+        <v>355</v>
+      </c>
+      <c r="B356" t="str">
+        <v>236710122</v>
+      </c>
+      <c r="C356" t="str">
+        <v>VERGARA</v>
+      </c>
+      <c r="D356" t="str">
+        <v>SÁNCHEZ</v>
+      </c>
+      <c r="E356" t="str">
+        <v>MARTINA</v>
+      </c>
+      <c r="F356" t="str">
+        <v>F</v>
+      </c>
+      <c r="G356">
+        <v>2011</v>
+      </c>
+      <c r="H356" t="str">
+        <v>U16</v>
+      </c>
+      <c r="I356" t="str">
+        <v>POR</v>
+      </c>
+      <c r="J356">
+        <v>999.99</v>
+      </c>
+      <c r="K356">
+        <v>57</v>
+      </c>
+      <c r="L356">
+        <v>999.99</v>
+      </c>
+      <c r="M356">
+        <v>59</v>
+      </c>
+      <c r="N356">
+        <v>427.37</v>
+      </c>
+      <c r="O356">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357">
+        <v>356</v>
+      </c>
+      <c r="B357" t="str">
+        <v>234187651</v>
+      </c>
+      <c r="C357" t="str">
+        <v>VICUÑA</v>
+      </c>
+      <c r="D357" t="str">
+        <v>CURTZE</v>
+      </c>
+      <c r="E357" t="str">
+        <v>FRANCISCO</v>
+      </c>
+      <c r="F357" t="str">
+        <v>M</v>
+      </c>
+      <c r="G357">
+        <v>2010</v>
+      </c>
+      <c r="H357" t="str">
+        <v>U16</v>
+      </c>
+      <c r="I357" t="str">
+        <v>CLP</v>
+      </c>
+      <c r="J357">
+        <v>98.92</v>
+      </c>
+      <c r="K357">
+        <v>8</v>
+      </c>
+      <c r="L357">
+        <v>152.6</v>
+      </c>
+      <c r="M357">
+        <v>19</v>
+      </c>
+      <c r="N357">
+        <v>238.16</v>
+      </c>
+      <c r="O357">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358">
+        <v>357</v>
+      </c>
+      <c r="B358" t="str">
+        <v>234187511</v>
+      </c>
+      <c r="C358" t="str">
+        <v>VICUÑA</v>
+      </c>
+      <c r="D358" t="str">
+        <v>CURTZE</v>
+      </c>
+      <c r="E358" t="str">
+        <v>RICARDO</v>
+      </c>
+      <c r="F358" t="str">
+        <v>M</v>
+      </c>
+      <c r="G358">
+        <v>2010</v>
+      </c>
+      <c r="H358" t="str">
+        <v>U16</v>
+      </c>
+      <c r="I358" t="str">
+        <v>CLP</v>
+      </c>
+      <c r="J358">
+        <v>232.37</v>
+      </c>
+      <c r="K358">
+        <v>43</v>
+      </c>
+      <c r="L358">
+        <v>202.07</v>
+      </c>
+      <c r="M358">
+        <v>41</v>
+      </c>
+      <c r="N358">
+        <v>248.51</v>
+      </c>
+      <c r="O358">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359">
+        <v>358</v>
+      </c>
+      <c r="B359" t="str">
+        <v>235123975</v>
+      </c>
+      <c r="C359" t="str">
+        <v>VIDAL</v>
+      </c>
+      <c r="D359" t="str">
+        <v>DIAZ</v>
+      </c>
+      <c r="E359" t="str">
+        <v>FLORENCIA</v>
+      </c>
+      <c r="F359" t="str">
+        <v>F</v>
+      </c>
+      <c r="G359">
+        <v>2010</v>
+      </c>
+      <c r="H359" t="str">
+        <v>U16</v>
+      </c>
+      <c r="I359" t="str">
+        <v>CVN</v>
+      </c>
+      <c r="J359">
+        <v>233.04</v>
+      </c>
+      <c r="K359">
+        <v>34</v>
+      </c>
+      <c r="L359">
+        <v>247.27</v>
+      </c>
+      <c r="M359">
+        <v>34</v>
+      </c>
+      <c r="N359">
+        <v>297.77</v>
+      </c>
+      <c r="O359">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360">
+        <v>359</v>
+      </c>
+      <c r="B360" t="str">
+        <v>237871677</v>
+      </c>
+      <c r="C360" t="str">
+        <v>WILLER</v>
+      </c>
+      <c r="D360" t="str">
+        <v>SIMON</v>
+      </c>
+      <c r="E360" t="str">
+        <v>ARTURO</v>
+      </c>
+      <c r="F360" t="str">
+        <v>M</v>
+      </c>
+      <c r="G360">
+        <v>2011</v>
+      </c>
+      <c r="H360" t="str">
+        <v>U16</v>
+      </c>
+      <c r="I360" t="str">
+        <v>CAO</v>
+      </c>
+      <c r="J360">
         <v>127.88</v>
       </c>
-      <c r="K351">
+      <c r="K360">
         <v>16</v>
       </c>
-      <c r="L351">
+      <c r="L360">
         <v>145.06</v>
       </c>
-      <c r="M351">
+      <c r="M360">
         <v>16</v>
       </c>
-      <c r="N351">
+      <c r="N360">
         <v>194.2</v>
       </c>
-      <c r="O351">
+      <c r="O360">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:O351"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:O360"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Lista Base</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 